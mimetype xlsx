--- v0 (2026-07-12)
+++ v1 (2026-11-07)
@@ -2,82 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rafaela.rodrigues\Downloads\Publicações\turismo\09.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\PUBLICAÇÕES PDF\turismo pub PDF\TURISMO 2025\anual25\Nova pasta_09-09-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49E2D43B-F2EA-4039-AA43-F910E5C47194}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B453FD0-B95B-4C89-808A-41405366159B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1750" yWindow="3420" windowWidth="14740" windowHeight="15820" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Indice" sheetId="4" r:id="rId1"/>
     <sheet name="Q1" sheetId="5" r:id="rId2"/>
     <sheet name="Q2" sheetId="1" r:id="rId3"/>
     <sheet name="Q3" sheetId="7" r:id="rId4"/>
     <sheet name="Q4" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Q1'!$B$1:$P$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Q2'!$B$1:$P$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Q3'!$B$1:$P$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Q4'!$B$1:$P$61</definedName>
     <definedName name="Z_25212DC4_65BC_4FB8_B905_82B7C9BCBA24_.wvu.PrintArea" localSheetId="1" hidden="1">'Q1'!$B$1:$P$59</definedName>
     <definedName name="Z_25212DC4_65BC_4FB8_B905_82B7C9BCBA24_.wvu.PrintArea" localSheetId="2" hidden="1">'Q2'!$B$1:$P$58</definedName>
     <definedName name="Z_946ED1CF_3290_44C3_8D89_4C1CFBE713EA_.wvu.PrintArea" localSheetId="1" hidden="1">'Q1'!$B$1:$P$59</definedName>
     <definedName name="Z_946ED1CF_3290_44C3_8D89_4C1CFBE713EA_.wvu.PrintArea" localSheetId="2" hidden="1">'Q2'!$B$1:$P$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
+    <customWorkbookView name="paulo.vieira - Vista pessoal" guid="{946ED1CF-3290-44C3-8D89-4C1CFBE713EA}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1362" windowHeight="538" activeSheetId="1"/>
     <customWorkbookView name="  - Vista pessoal" guid="{25212DC4-65BC-4FB8-B905-82B7C9BCBA24}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1276" windowHeight="894" activeSheetId="1"/>
-    <customWorkbookView name="paulo.vieira - Vista pessoal" guid="{946ED1CF-3290-44C3-8D89-4C1CFBE713EA}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1362" windowHeight="538" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="84">
   <si>
     <t>Q1 - ALOJAMENTO TURÍSTICO COLETIVO DA RAM - PRINCIPAIS DADOS ESTATÍSTICOS</t>
   </si>
   <si>
     <t>Q2 - HOTELARIA DA RAM - PRINCIPAIS DADOS ESTATÍSTICOS</t>
   </si>
   <si>
     <t>Q3 - ALOJAMENTO TURÍSTICO COLETIVO NA MADEIRA - PRINCIPAIS DADOS ESTATÍSTICOS</t>
@@ -1760,127 +1760,127 @@
     </xf>
     <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="251" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="27" fillId="0" borderId="0" xfId="251" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="251" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="27" fillId="0" borderId="0" xfId="251" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="251" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="15" xfId="197" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="197" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="197" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="196" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="197" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="165" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="196" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="196" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="197" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="197" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="196" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="165" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="165" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="165" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="165" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="165" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="196" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify"/>
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="196" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="268">
     <cellStyle name="20% - Accent1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent3 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent3 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent3 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent4" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent4 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent4 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent4 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent6" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent6 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent6 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Cor1 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2453,54 +2453,54 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatistica.gov-madeira.pt/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:B6"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" customWidth="1"/>
-    <col min="2" max="2" width="89.453125" customWidth="1"/>
+    <col min="1" max="1" width="1.69140625" customWidth="1"/>
+    <col min="2" max="2" width="89.4609375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="25.5" customHeight="1">
       <c r="B1" s="25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="11.25" customHeight="1">
       <c r="B2" s="25"/>
     </row>
     <row r="3" spans="2:2" ht="18" customHeight="1">
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="18" customHeight="1">
       <c r="B4" s="24" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="18" customHeight="1">
       <c r="B5" s="24" t="s">
         <v>2</v>
       </c>
     </row>
@@ -2515,119 +2515,119 @@
     <hyperlink ref="B4" location="'Q2'!A1" display="Q2 - HOTELARIA DA RAM - PRINCIPAIS DADOS ESTATÍSTICOS" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B6" location="'Q4'!A1" display="Q4 - ALOJAMENTO TURÍSTICO COLETIVO NO PORTO SANTO - PRINCIPAIS DADOS ESTATÍSTICOS" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B5" location="'Q3'!A1" display="Q3 - ALOJAMENTO TURÍSTICO COLETIVO NA MADEIRA - PRINCIPAIS DADOS ESTATÍSTICOS" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BN61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="J5" sqref="J5"/>
       <selection pane="topRight" activeCell="J5" sqref="J5"/>
       <selection pane="bottomLeft" activeCell="J5" sqref="J5"/>
       <selection pane="bottomRight" activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="6.7265625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="42.69140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.23046875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.15234375" style="1" customWidth="1"/>
+    <col min="5" max="15" width="10.23046875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.84375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="6.69140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="16384" width="9.1796875" style="1"/>
+    <col min="19" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="98" t="s">
+      <c r="B1" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="C1" s="98"/>
-[...12 lines deleted...]
-      <c r="P1" s="98"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
     </row>
     <row r="2" spans="2:32" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="C2" s="98"/>
-[...12 lines deleted...]
-      <c r="P2" s="98"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
     </row>
     <row r="3" spans="2:32" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="92" t="s">
         <v>83</v>
       </c>
-      <c r="C3" s="100"/>
-[...12 lines deleted...]
-      <c r="P3" s="100"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="93"/>
+      <c r="P3" s="93"/>
       <c r="R3" s="26" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="2:32" ht="15" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
     </row>
     <row r="5" spans="2:32" s="12" customFormat="1" ht="54" customHeight="1">
       <c r="B5" s="10"/>
       <c r="C5" s="88" t="s">
         <v>66</v>
@@ -4722,234 +4722,234 @@
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
     </row>
     <row r="43" spans="2:32" ht="6" customHeight="1"/>
     <row r="44" spans="2:32" ht="12.75" hidden="1" customHeight="1">
       <c r="B44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
     </row>
     <row r="45" spans="2:32" ht="12.75" customHeight="1">
-      <c r="B45" s="101" t="s">
+      <c r="B45" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="C45" s="101"/>
-[...12 lines deleted...]
-      <c r="P45" s="101"/>
+      <c r="C45" s="94"/>
+      <c r="D45" s="94"/>
+      <c r="E45" s="94"/>
+      <c r="F45" s="94"/>
+      <c r="G45" s="94"/>
+      <c r="H45" s="94"/>
+      <c r="I45" s="94"/>
+      <c r="J45" s="94"/>
+      <c r="K45" s="94"/>
+      <c r="L45" s="94"/>
+      <c r="M45" s="94"/>
+      <c r="N45" s="94"/>
+      <c r="O45" s="94"/>
+      <c r="P45" s="94"/>
     </row>
     <row r="46" spans="2:32" ht="12.75" customHeight="1">
       <c r="B46" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="19"/>
     </row>
     <row r="47" spans="2:32" ht="6" customHeight="1">
       <c r="B47" s="2"/>
     </row>
     <row r="48" spans="2:32" ht="12.75" customHeight="1">
-      <c r="B48" s="102" t="s">
+      <c r="B48" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="C48" s="102"/>
-[...12 lines deleted...]
-      <c r="P48" s="102"/>
+      <c r="C48" s="95"/>
+      <c r="D48" s="95"/>
+      <c r="E48" s="95"/>
+      <c r="F48" s="95"/>
+      <c r="G48" s="95"/>
+      <c r="H48" s="95"/>
+      <c r="I48" s="95"/>
+      <c r="J48" s="95"/>
+      <c r="K48" s="95"/>
+      <c r="L48" s="95"/>
+      <c r="M48" s="95"/>
+      <c r="N48" s="95"/>
+      <c r="O48" s="95"/>
+      <c r="P48" s="95"/>
     </row>
     <row r="49" spans="1:66" ht="12.75" customHeight="1">
-      <c r="B49" s="103" t="s">
+      <c r="B49" s="96" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="103"/>
-[...12 lines deleted...]
-      <c r="P49" s="103"/>
+      <c r="C49" s="96"/>
+      <c r="D49" s="96"/>
+      <c r="E49" s="96"/>
+      <c r="F49" s="96"/>
+      <c r="G49" s="96"/>
+      <c r="H49" s="96"/>
+      <c r="I49" s="96"/>
+      <c r="J49" s="96"/>
+      <c r="K49" s="96"/>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="96"/>
+      <c r="P49" s="96"/>
     </row>
     <row r="50" spans="1:66" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A50" s="64"/>
       <c r="B50" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="65"/>
       <c r="D50" s="65"/>
       <c r="E50" s="65"/>
       <c r="F50" s="65"/>
       <c r="G50" s="65"/>
       <c r="H50" s="65"/>
       <c r="I50" s="65"/>
       <c r="J50" s="65"/>
       <c r="K50" s="65"/>
       <c r="L50" s="65"/>
       <c r="M50" s="65"/>
       <c r="N50" s="65"/>
       <c r="O50" s="65"/>
       <c r="P50" s="65"/>
       <c r="S50" s="64"/>
       <c r="T50" s="64"/>
       <c r="U50" s="65"/>
       <c r="V50" s="65"/>
       <c r="W50" s="65"/>
       <c r="X50" s="65"/>
       <c r="Y50" s="65"/>
       <c r="Z50" s="65"/>
       <c r="AA50" s="65"/>
       <c r="AB50" s="65"/>
       <c r="AC50" s="65"/>
       <c r="AD50" s="65"/>
       <c r="AE50" s="65"/>
       <c r="AF50" s="65"/>
       <c r="AG50" s="65"/>
       <c r="AH50" s="65"/>
       <c r="AI50" s="65"/>
       <c r="AJ50" s="65"/>
       <c r="AM50" s="64"/>
-      <c r="AN50" s="97"/>
-[...19 lines deleted...]
-      <c r="BN50" s="97"/>
+      <c r="AN50" s="98"/>
+      <c r="AO50" s="98"/>
+      <c r="AP50" s="98"/>
+      <c r="AQ50" s="98"/>
+      <c r="AR50" s="98"/>
+      <c r="AS50" s="98"/>
+      <c r="AT50" s="98"/>
+      <c r="AU50" s="98"/>
+      <c r="AV50" s="98"/>
+      <c r="AW50" s="98"/>
+      <c r="AX50" s="98"/>
+      <c r="AY50" s="98"/>
+      <c r="AZ50" s="98"/>
+      <c r="BA50" s="98"/>
+      <c r="BH50" s="98"/>
+      <c r="BI50" s="98"/>
+      <c r="BJ50" s="98"/>
+      <c r="BK50" s="98"/>
+      <c r="BL50" s="98"/>
+      <c r="BM50" s="98"/>
+      <c r="BN50" s="98"/>
     </row>
     <row r="51" spans="1:66" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="64"/>
       <c r="B51" s="89" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="90"/>
       <c r="D51" s="90"/>
       <c r="E51" s="90"/>
       <c r="F51" s="90"/>
       <c r="G51" s="90"/>
       <c r="H51" s="90"/>
       <c r="I51" s="90"/>
       <c r="J51" s="90"/>
       <c r="K51" s="90"/>
       <c r="L51" s="90"/>
       <c r="M51" s="90"/>
       <c r="N51" s="90"/>
       <c r="O51" s="90"/>
       <c r="P51" s="90"/>
       <c r="S51" s="64"/>
       <c r="T51" s="64"/>
       <c r="U51" s="89"/>
       <c r="V51" s="90"/>
       <c r="W51" s="90"/>
       <c r="X51" s="90"/>
       <c r="Y51" s="90"/>
       <c r="Z51" s="90"/>
       <c r="AA51" s="90"/>
       <c r="AB51" s="90"/>
       <c r="AC51" s="90"/>
       <c r="AD51" s="90"/>
       <c r="AE51" s="90"/>
       <c r="AF51" s="90"/>
       <c r="AG51" s="90"/>
       <c r="AH51" s="90"/>
       <c r="AI51" s="90"/>
       <c r="AJ51" s="90"/>
       <c r="AM51" s="64"/>
-      <c r="AN51" s="93"/>
-[...19 lines deleted...]
-      <c r="BN51" s="94"/>
+      <c r="AN51" s="97"/>
+      <c r="AO51" s="97"/>
+      <c r="AP51" s="97"/>
+      <c r="AQ51" s="97"/>
+      <c r="AR51" s="97"/>
+      <c r="AS51" s="97"/>
+      <c r="AT51" s="97"/>
+      <c r="AU51" s="97"/>
+      <c r="AV51" s="97"/>
+      <c r="AW51" s="97"/>
+      <c r="AX51" s="97"/>
+      <c r="AY51" s="97"/>
+      <c r="AZ51" s="97"/>
+      <c r="BA51" s="97"/>
+      <c r="BH51" s="99"/>
+      <c r="BI51" s="99"/>
+      <c r="BJ51" s="99"/>
+      <c r="BK51" s="99"/>
+      <c r="BL51" s="99"/>
+      <c r="BM51" s="99"/>
+      <c r="BN51" s="99"/>
     </row>
     <row r="52" spans="1:66" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="64"/>
       <c r="B52" s="89" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="90"/>
       <c r="D52" s="90"/>
       <c r="E52" s="90"/>
       <c r="F52" s="90"/>
       <c r="G52" s="90"/>
       <c r="H52" s="90"/>
       <c r="I52" s="90"/>
       <c r="J52" s="90"/>
       <c r="K52" s="90"/>
       <c r="L52" s="90"/>
       <c r="M52" s="90"/>
       <c r="N52" s="90"/>
       <c r="O52" s="90"/>
       <c r="P52" s="90"/>
       <c r="S52" s="64"/>
       <c r="T52" s="64"/>
       <c r="U52" s="66"/>
       <c r="V52" s="67"/>
       <c r="W52" s="67"/>
@@ -5005,131 +5005,131 @@
       <c r="K53" s="90"/>
       <c r="L53" s="90"/>
       <c r="M53" s="90"/>
       <c r="N53" s="90"/>
       <c r="O53" s="90"/>
       <c r="P53" s="90"/>
       <c r="S53" s="64"/>
       <c r="T53" s="64"/>
       <c r="U53" s="89"/>
       <c r="V53" s="90"/>
       <c r="W53" s="90"/>
       <c r="X53" s="90"/>
       <c r="Y53" s="90"/>
       <c r="Z53" s="90"/>
       <c r="AA53" s="90"/>
       <c r="AB53" s="90"/>
       <c r="AC53" s="90"/>
       <c r="AD53" s="90"/>
       <c r="AE53" s="90"/>
       <c r="AF53" s="90"/>
       <c r="AG53" s="90"/>
       <c r="AH53" s="90"/>
       <c r="AI53" s="90"/>
       <c r="AJ53" s="90"/>
       <c r="AM53" s="64"/>
-      <c r="AN53" s="92"/>
-[...19 lines deleted...]
-      <c r="BN53" s="94"/>
+      <c r="AN53" s="101"/>
+      <c r="AO53" s="97"/>
+      <c r="AP53" s="97"/>
+      <c r="AQ53" s="97"/>
+      <c r="AR53" s="97"/>
+      <c r="AS53" s="97"/>
+      <c r="AT53" s="97"/>
+      <c r="AU53" s="97"/>
+      <c r="AV53" s="97"/>
+      <c r="AW53" s="97"/>
+      <c r="AX53" s="97"/>
+      <c r="AY53" s="97"/>
+      <c r="AZ53" s="97"/>
+      <c r="BA53" s="97"/>
+      <c r="BH53" s="99"/>
+      <c r="BI53" s="99"/>
+      <c r="BJ53" s="99"/>
+      <c r="BK53" s="99"/>
+      <c r="BL53" s="99"/>
+      <c r="BM53" s="99"/>
+      <c r="BN53" s="99"/>
     </row>
     <row r="54" spans="1:66" s="70" customFormat="1" ht="21" customHeight="1">
       <c r="A54" s="69"/>
       <c r="B54" s="89" t="s">
         <v>35</v>
       </c>
       <c r="C54" s="90"/>
       <c r="D54" s="90"/>
       <c r="E54" s="90"/>
       <c r="F54" s="90"/>
       <c r="G54" s="90"/>
       <c r="H54" s="90"/>
       <c r="I54" s="90"/>
       <c r="J54" s="90"/>
       <c r="K54" s="90"/>
       <c r="L54" s="90"/>
       <c r="M54" s="90"/>
       <c r="N54" s="90"/>
       <c r="O54" s="90"/>
       <c r="P54" s="90"/>
       <c r="S54" s="69"/>
       <c r="T54" s="69"/>
       <c r="U54" s="89"/>
       <c r="V54" s="90"/>
       <c r="W54" s="90"/>
       <c r="X54" s="90"/>
       <c r="Y54" s="90"/>
       <c r="Z54" s="90"/>
       <c r="AA54" s="90"/>
       <c r="AB54" s="90"/>
       <c r="AC54" s="90"/>
       <c r="AD54" s="90"/>
       <c r="AE54" s="90"/>
       <c r="AF54" s="90"/>
       <c r="AG54" s="90"/>
       <c r="AH54" s="90"/>
       <c r="AI54" s="90"/>
       <c r="AJ54" s="90"/>
       <c r="AM54" s="69"/>
       <c r="AN54" s="89"/>
-      <c r="AO54" s="95"/>
-[...18 lines deleted...]
-      <c r="BN54" s="96"/>
+      <c r="AO54" s="102"/>
+      <c r="AP54" s="102"/>
+      <c r="AQ54" s="102"/>
+      <c r="AR54" s="102"/>
+      <c r="AS54" s="102"/>
+      <c r="AT54" s="102"/>
+      <c r="AU54" s="102"/>
+      <c r="AV54" s="102"/>
+      <c r="AW54" s="102"/>
+      <c r="AX54" s="102"/>
+      <c r="AY54" s="102"/>
+      <c r="AZ54" s="102"/>
+      <c r="BA54" s="102"/>
+      <c r="BH54" s="103"/>
+      <c r="BI54" s="103"/>
+      <c r="BJ54" s="103"/>
+      <c r="BK54" s="103"/>
+      <c r="BL54" s="103"/>
+      <c r="BM54" s="103"/>
+      <c r="BN54" s="103"/>
     </row>
     <row r="55" spans="1:66" s="70" customFormat="1" ht="21.75" customHeight="1">
       <c r="A55" s="69"/>
       <c r="B55" s="89" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="90"/>
       <c r="D55" s="90"/>
       <c r="E55" s="90"/>
       <c r="F55" s="90"/>
       <c r="G55" s="90"/>
       <c r="H55" s="90"/>
       <c r="I55" s="90"/>
       <c r="J55" s="90"/>
       <c r="K55" s="90"/>
       <c r="L55" s="90"/>
       <c r="M55" s="90"/>
       <c r="N55" s="90"/>
       <c r="O55" s="90"/>
       <c r="P55" s="90"/>
       <c r="S55" s="69"/>
       <c r="T55" s="69"/>
       <c r="U55" s="89"/>
       <c r="V55" s="90"/>
       <c r="W55" s="90"/>
@@ -5139,57 +5139,57 @@
       <c r="AA55" s="90"/>
       <c r="AB55" s="90"/>
       <c r="AC55" s="90"/>
       <c r="AD55" s="90"/>
       <c r="AE55" s="90"/>
       <c r="AF55" s="90"/>
       <c r="AG55" s="90"/>
       <c r="AH55" s="90"/>
       <c r="AI55" s="90"/>
       <c r="AJ55" s="90"/>
       <c r="AM55" s="69"/>
       <c r="AN55" s="89"/>
       <c r="AO55" s="90"/>
       <c r="AP55" s="90"/>
       <c r="AQ55" s="90"/>
       <c r="AR55" s="90"/>
       <c r="AS55" s="90"/>
       <c r="AT55" s="90"/>
       <c r="AU55" s="90"/>
       <c r="AV55" s="90"/>
       <c r="AW55" s="90"/>
       <c r="AX55" s="90"/>
       <c r="AY55" s="90"/>
       <c r="AZ55" s="90"/>
       <c r="BA55" s="90"/>
-      <c r="BH55" s="91"/>
-[...5 lines deleted...]
-      <c r="BN55" s="91"/>
+      <c r="BH55" s="100"/>
+      <c r="BI55" s="100"/>
+      <c r="BJ55" s="100"/>
+      <c r="BK55" s="100"/>
+      <c r="BL55" s="100"/>
+      <c r="BM55" s="100"/>
+      <c r="BN55" s="100"/>
     </row>
     <row r="56" spans="1:66" s="70" customFormat="1" ht="11.25" customHeight="1">
       <c r="A56" s="69"/>
       <c r="B56" s="89" t="s">
         <v>37</v>
       </c>
       <c r="C56" s="90"/>
       <c r="D56" s="90"/>
       <c r="E56" s="90"/>
       <c r="F56" s="90"/>
       <c r="G56" s="90"/>
       <c r="H56" s="90"/>
       <c r="I56" s="90"/>
       <c r="J56" s="90"/>
       <c r="K56" s="90"/>
       <c r="L56" s="90"/>
       <c r="M56" s="90"/>
       <c r="N56" s="90"/>
       <c r="O56" s="90"/>
       <c r="P56" s="90"/>
       <c r="S56" s="69"/>
       <c r="T56" s="69"/>
       <c r="U56" s="89"/>
       <c r="V56" s="90"/>
       <c r="W56" s="90"/>
@@ -5201,119 +5201,119 @@
       <c r="AC56" s="90"/>
       <c r="AD56" s="90"/>
       <c r="AE56" s="90"/>
       <c r="AF56" s="90"/>
       <c r="AG56" s="90"/>
       <c r="AH56" s="90"/>
       <c r="AI56" s="90"/>
       <c r="AJ56" s="90"/>
       <c r="AM56" s="69"/>
       <c r="AN56" s="89"/>
       <c r="AO56" s="90"/>
       <c r="AP56" s="90"/>
       <c r="AQ56" s="90"/>
       <c r="AR56" s="90"/>
       <c r="AS56" s="90"/>
       <c r="AT56" s="90"/>
       <c r="AU56" s="90"/>
       <c r="AV56" s="90"/>
       <c r="AW56" s="90"/>
       <c r="AX56" s="90"/>
       <c r="AY56" s="90"/>
       <c r="AZ56" s="90"/>
       <c r="BA56" s="90"/>
       <c r="BB56" s="3"/>
       <c r="BC56" s="3"/>
-      <c r="BH56" s="91"/>
-[...5 lines deleted...]
-      <c r="BN56" s="91"/>
+      <c r="BH56" s="100"/>
+      <c r="BI56" s="100"/>
+      <c r="BJ56" s="100"/>
+      <c r="BK56" s="100"/>
+      <c r="BL56" s="100"/>
+      <c r="BM56" s="100"/>
+      <c r="BN56" s="100"/>
     </row>
     <row r="57" spans="1:66" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A57" s="64"/>
       <c r="B57" s="89" t="s">
         <v>38</v>
       </c>
       <c r="C57" s="90"/>
       <c r="D57" s="90"/>
       <c r="E57" s="90"/>
       <c r="F57" s="90"/>
       <c r="G57" s="90"/>
       <c r="H57" s="90"/>
       <c r="I57" s="90"/>
       <c r="J57" s="90"/>
       <c r="K57" s="90"/>
       <c r="L57" s="90"/>
       <c r="M57" s="90"/>
       <c r="N57" s="90"/>
       <c r="O57" s="90"/>
       <c r="P57" s="90"/>
       <c r="S57" s="64"/>
       <c r="T57" s="64"/>
       <c r="U57" s="89"/>
       <c r="V57" s="90"/>
       <c r="W57" s="90"/>
       <c r="X57" s="90"/>
       <c r="Y57" s="90"/>
       <c r="Z57" s="90"/>
       <c r="AA57" s="90"/>
       <c r="AB57" s="90"/>
       <c r="AC57" s="90"/>
       <c r="AD57" s="90"/>
       <c r="AE57" s="90"/>
       <c r="AF57" s="90"/>
       <c r="AG57" s="90"/>
       <c r="AH57" s="90"/>
       <c r="AI57" s="90"/>
       <c r="AJ57" s="90"/>
       <c r="AM57" s="64"/>
-      <c r="AN57" s="93"/>
-[...12 lines deleted...]
-      <c r="BA57" s="93"/>
+      <c r="AN57" s="97"/>
+      <c r="AO57" s="97"/>
+      <c r="AP57" s="97"/>
+      <c r="AQ57" s="97"/>
+      <c r="AR57" s="97"/>
+      <c r="AS57" s="97"/>
+      <c r="AT57" s="97"/>
+      <c r="AU57" s="97"/>
+      <c r="AV57" s="97"/>
+      <c r="AW57" s="97"/>
+      <c r="AX57" s="97"/>
+      <c r="AY57" s="97"/>
+      <c r="AZ57" s="97"/>
+      <c r="BA57" s="97"/>
       <c r="BB57" s="70"/>
       <c r="BC57" s="70"/>
-      <c r="BH57" s="94"/>
-[...5 lines deleted...]
-      <c r="BN57" s="94"/>
+      <c r="BH57" s="99"/>
+      <c r="BI57" s="99"/>
+      <c r="BJ57" s="99"/>
+      <c r="BK57" s="99"/>
+      <c r="BL57" s="99"/>
+      <c r="BM57" s="99"/>
+      <c r="BN57" s="99"/>
     </row>
     <row r="58" spans="1:66" s="70" customFormat="1" ht="20.25" customHeight="1">
       <c r="A58" s="69"/>
       <c r="B58" s="89" t="s">
         <v>39</v>
       </c>
       <c r="C58" s="90"/>
       <c r="D58" s="90"/>
       <c r="E58" s="90"/>
       <c r="F58" s="90"/>
       <c r="G58" s="90"/>
       <c r="H58" s="90"/>
       <c r="I58" s="90"/>
       <c r="J58" s="90"/>
       <c r="K58" s="90"/>
       <c r="L58" s="90"/>
       <c r="M58" s="90"/>
       <c r="N58" s="90"/>
       <c r="O58" s="90"/>
       <c r="P58" s="90"/>
       <c r="S58" s="69"/>
       <c r="T58" s="69"/>
       <c r="U58" s="89"/>
       <c r="V58" s="90"/>
       <c r="W58" s="90"/>
@@ -5323,57 +5323,57 @@
       <c r="AA58" s="90"/>
       <c r="AB58" s="90"/>
       <c r="AC58" s="90"/>
       <c r="AD58" s="90"/>
       <c r="AE58" s="90"/>
       <c r="AF58" s="90"/>
       <c r="AG58" s="90"/>
       <c r="AH58" s="90"/>
       <c r="AI58" s="90"/>
       <c r="AJ58" s="90"/>
       <c r="AM58" s="69"/>
       <c r="AN58" s="89"/>
       <c r="AO58" s="90"/>
       <c r="AP58" s="90"/>
       <c r="AQ58" s="90"/>
       <c r="AR58" s="90"/>
       <c r="AS58" s="90"/>
       <c r="AT58" s="90"/>
       <c r="AU58" s="90"/>
       <c r="AV58" s="90"/>
       <c r="AW58" s="90"/>
       <c r="AX58" s="90"/>
       <c r="AY58" s="90"/>
       <c r="AZ58" s="90"/>
       <c r="BA58" s="90"/>
-      <c r="BH58" s="91"/>
-[...5 lines deleted...]
-      <c r="BN58" s="91"/>
+      <c r="BH58" s="100"/>
+      <c r="BI58" s="100"/>
+      <c r="BJ58" s="100"/>
+      <c r="BK58" s="100"/>
+      <c r="BL58" s="100"/>
+      <c r="BM58" s="100"/>
+      <c r="BN58" s="100"/>
     </row>
     <row r="59" spans="1:66" s="70" customFormat="1" ht="10.5" customHeight="1">
       <c r="A59" s="69"/>
       <c r="B59" s="66"/>
       <c r="C59" s="67"/>
       <c r="D59" s="67"/>
       <c r="E59" s="67"/>
       <c r="F59" s="67"/>
       <c r="G59" s="67"/>
       <c r="H59" s="67"/>
       <c r="I59" s="67"/>
       <c r="J59" s="67"/>
       <c r="K59" s="67"/>
       <c r="L59" s="67"/>
       <c r="M59" s="67"/>
       <c r="N59" s="67"/>
       <c r="O59" s="67"/>
       <c r="P59" s="67"/>
       <c r="S59" s="69"/>
       <c r="T59" s="69"/>
       <c r="U59" s="66"/>
       <c r="V59" s="67"/>
       <c r="W59" s="67"/>
       <c r="X59" s="67"/>
       <c r="Y59" s="67"/>
@@ -5393,188 +5393,188 @@
       <c r="AO59" s="67"/>
       <c r="AP59" s="67"/>
       <c r="AQ59" s="67"/>
       <c r="AR59" s="67"/>
       <c r="AS59" s="67"/>
       <c r="AT59" s="67"/>
       <c r="AU59" s="67"/>
       <c r="AV59" s="67"/>
       <c r="AW59" s="67"/>
       <c r="AX59" s="67"/>
       <c r="AY59" s="67"/>
       <c r="AZ59" s="67"/>
       <c r="BA59" s="67"/>
       <c r="BH59" s="72"/>
       <c r="BI59" s="72"/>
       <c r="BJ59" s="72"/>
       <c r="BK59" s="72"/>
       <c r="BL59" s="72"/>
       <c r="BM59" s="72"/>
       <c r="BN59" s="72"/>
     </row>
     <row r="60" spans="1:66" ht="12.65" customHeight="1"/>
     <row r="61" spans="1:66" ht="12.65" customHeight="1"/>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="B58:P58"/>
-[...19 lines deleted...]
-    <mergeCell ref="BH51:BN51"/>
     <mergeCell ref="U58:AJ58"/>
     <mergeCell ref="AN58:BA58"/>
     <mergeCell ref="BH58:BN58"/>
     <mergeCell ref="U53:AJ53"/>
     <mergeCell ref="AN53:BA53"/>
     <mergeCell ref="BH53:BN53"/>
     <mergeCell ref="BH57:BN57"/>
     <mergeCell ref="U54:AJ54"/>
     <mergeCell ref="AN54:BA54"/>
     <mergeCell ref="BH54:BN54"/>
     <mergeCell ref="U55:AJ55"/>
     <mergeCell ref="AN55:BA55"/>
     <mergeCell ref="BH55:BN55"/>
     <mergeCell ref="U56:AJ56"/>
     <mergeCell ref="AN56:BA56"/>
     <mergeCell ref="BH56:BN56"/>
+    <mergeCell ref="U57:AJ57"/>
+    <mergeCell ref="AN57:BA57"/>
+    <mergeCell ref="AN50:BA50"/>
+    <mergeCell ref="BH50:BN50"/>
+    <mergeCell ref="U51:AJ51"/>
+    <mergeCell ref="AN51:BA51"/>
+    <mergeCell ref="BH51:BN51"/>
+    <mergeCell ref="B58:P58"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B45:P45"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B49:P49"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B57:P57"/>
+    <mergeCell ref="B51:P51"/>
+    <mergeCell ref="B52:P52"/>
+    <mergeCell ref="B53:P53"/>
+    <mergeCell ref="B54:P54"/>
+    <mergeCell ref="B55:P55"/>
+    <mergeCell ref="B56:P56"/>
   </mergeCells>
   <conditionalFormatting sqref="C31:O31">
     <cfRule type="expression" dxfId="1" priority="4">
       <formula>IF($AQ$6="Pe",$AQ$9:$AQ$41,"")</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B46" r:id="rId1" display="http://estatistica.gov-madeira.pt" xr:uid="{5A1B8712-449E-4AF5-A0C2-4B3281AA6BBE}"/>
     <hyperlink ref="B46:C46" r:id="rId2" display="https://estatistica.madeira.gov.pt/" xr:uid="{C1DBE0F3-259D-45FC-90CC-260CC2C36DDC}"/>
     <hyperlink ref="R3" location="Indice!A1" tooltip="(voltar ao índice)" display="Indice!A1" xr:uid="{CEC0F545-1CC5-483E-8F43-7EE100C1FDE4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="6.7265625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="44.53515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.23046875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11.15234375" style="1" customWidth="1"/>
+    <col min="5" max="15" width="10.23046875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14.4609375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="6.69140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="16384" width="9.1796875" style="1"/>
+    <col min="19" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="98" t="s">
+      <c r="B1" s="91" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="98"/>
-[...12 lines deleted...]
-      <c r="P1" s="98"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
     </row>
     <row r="2" spans="2:18" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="C2" s="98"/>
-[...12 lines deleted...]
-      <c r="P2" s="98"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
     </row>
     <row r="3" spans="2:18" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="92" t="s">
         <v>83</v>
       </c>
-      <c r="C3" s="100"/>
-[...12 lines deleted...]
-      <c r="P3" s="100"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="93"/>
+      <c r="P3" s="93"/>
       <c r="R3" s="26" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="2:18" ht="15" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
     </row>
     <row r="5" spans="2:18" s="12" customFormat="1" ht="54" customHeight="1">
       <c r="B5" s="10"/>
       <c r="C5" s="88" t="s">
         <v>66</v>
@@ -7188,409 +7188,409 @@
         <v>9</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O44" s="3">
         <v>64.543152204673063</v>
       </c>
       <c r="P44" s="3">
         <v>3.3729036479792196</v>
       </c>
     </row>
     <row r="45" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B45" s="101" t="s">
+      <c r="B45" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="C45" s="101"/>
-[...12 lines deleted...]
-      <c r="P45" s="101"/>
+      <c r="C45" s="94"/>
+      <c r="D45" s="94"/>
+      <c r="E45" s="94"/>
+      <c r="F45" s="94"/>
+      <c r="G45" s="94"/>
+      <c r="H45" s="94"/>
+      <c r="I45" s="94"/>
+      <c r="J45" s="94"/>
+      <c r="K45" s="94"/>
+      <c r="L45" s="94"/>
+      <c r="M45" s="94"/>
+      <c r="N45" s="94"/>
+      <c r="O45" s="94"/>
+      <c r="P45" s="94"/>
     </row>
     <row r="46" spans="2:16" ht="12.75" customHeight="1">
       <c r="B46" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="19"/>
     </row>
     <row r="47" spans="2:16" ht="6" customHeight="1">
       <c r="B47" s="2"/>
     </row>
     <row r="48" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B48" s="102" t="s">
+      <c r="B48" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="C48" s="102"/>
-[...12 lines deleted...]
-      <c r="P48" s="102"/>
+      <c r="C48" s="95"/>
+      <c r="D48" s="95"/>
+      <c r="E48" s="95"/>
+      <c r="F48" s="95"/>
+      <c r="G48" s="95"/>
+      <c r="H48" s="95"/>
+      <c r="I48" s="95"/>
+      <c r="J48" s="95"/>
+      <c r="K48" s="95"/>
+      <c r="L48" s="95"/>
+      <c r="M48" s="95"/>
+      <c r="N48" s="95"/>
+      <c r="O48" s="95"/>
+      <c r="P48" s="95"/>
     </row>
     <row r="49" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B49" s="103" t="s">
+      <c r="B49" s="96" t="s">
         <v>30</v>
       </c>
-      <c r="C49" s="103"/>
-[...12 lines deleted...]
-      <c r="P49" s="103"/>
+      <c r="C49" s="96"/>
+      <c r="D49" s="96"/>
+      <c r="E49" s="96"/>
+      <c r="F49" s="96"/>
+      <c r="G49" s="96"/>
+      <c r="H49" s="96"/>
+      <c r="I49" s="96"/>
+      <c r="J49" s="96"/>
+      <c r="K49" s="96"/>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="96"/>
+      <c r="P49" s="96"/>
     </row>
     <row r="50" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B50" s="105" t="s">
+      <c r="B50" s="107" t="s">
         <v>31</v>
       </c>
-      <c r="C50" s="105"/>
-[...12 lines deleted...]
-      <c r="P50" s="105"/>
+      <c r="C50" s="107"/>
+      <c r="D50" s="107"/>
+      <c r="E50" s="107"/>
+      <c r="F50" s="107"/>
+      <c r="G50" s="107"/>
+      <c r="H50" s="107"/>
+      <c r="I50" s="107"/>
+      <c r="J50" s="107"/>
+      <c r="K50" s="107"/>
+      <c r="L50" s="107"/>
+      <c r="M50" s="107"/>
+      <c r="N50" s="107"/>
+      <c r="O50" s="107"/>
+      <c r="P50" s="107"/>
     </row>
     <row r="51" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B51" s="104" t="s">
+      <c r="B51" s="106" t="s">
         <v>54</v>
       </c>
-      <c r="C51" s="105"/>
-[...12 lines deleted...]
-      <c r="P51" s="105"/>
+      <c r="C51" s="107"/>
+      <c r="D51" s="107"/>
+      <c r="E51" s="107"/>
+      <c r="F51" s="107"/>
+      <c r="G51" s="107"/>
+      <c r="H51" s="107"/>
+      <c r="I51" s="107"/>
+      <c r="J51" s="107"/>
+      <c r="K51" s="107"/>
+      <c r="L51" s="107"/>
+      <c r="M51" s="107"/>
+      <c r="N51" s="107"/>
+      <c r="O51" s="107"/>
+      <c r="P51" s="107"/>
     </row>
     <row r="52" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B52" s="106" t="s">
+      <c r="B52" s="108" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="107"/>
-[...12 lines deleted...]
-      <c r="P52" s="107"/>
+      <c r="C52" s="109"/>
+      <c r="D52" s="109"/>
+      <c r="E52" s="109"/>
+      <c r="F52" s="109"/>
+      <c r="G52" s="109"/>
+      <c r="H52" s="109"/>
+      <c r="I52" s="109"/>
+      <c r="J52" s="109"/>
+      <c r="K52" s="109"/>
+      <c r="L52" s="109"/>
+      <c r="M52" s="109"/>
+      <c r="N52" s="109"/>
+      <c r="O52" s="109"/>
+      <c r="P52" s="109"/>
     </row>
     <row r="53" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B53" s="106" t="s">
+      <c r="B53" s="108" t="s">
         <v>56</v>
       </c>
-      <c r="C53" s="107"/>
-[...12 lines deleted...]
-      <c r="P53" s="107"/>
+      <c r="C53" s="109"/>
+      <c r="D53" s="109"/>
+      <c r="E53" s="109"/>
+      <c r="F53" s="109"/>
+      <c r="G53" s="109"/>
+      <c r="H53" s="109"/>
+      <c r="I53" s="109"/>
+      <c r="J53" s="109"/>
+      <c r="K53" s="109"/>
+      <c r="L53" s="109"/>
+      <c r="M53" s="109"/>
+      <c r="N53" s="109"/>
+      <c r="O53" s="109"/>
+      <c r="P53" s="109"/>
     </row>
     <row r="54" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B54" s="104" t="s">
+      <c r="B54" s="106" t="s">
         <v>57</v>
       </c>
-      <c r="C54" s="105"/>
-[...12 lines deleted...]
-      <c r="P54" s="105"/>
+      <c r="C54" s="107"/>
+      <c r="D54" s="107"/>
+      <c r="E54" s="107"/>
+      <c r="F54" s="107"/>
+      <c r="G54" s="107"/>
+      <c r="H54" s="107"/>
+      <c r="I54" s="107"/>
+      <c r="J54" s="107"/>
+      <c r="K54" s="107"/>
+      <c r="L54" s="107"/>
+      <c r="M54" s="107"/>
+      <c r="N54" s="107"/>
+      <c r="O54" s="107"/>
+      <c r="P54" s="107"/>
     </row>
     <row r="55" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B55" s="104" t="s">
+      <c r="B55" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="C55" s="105"/>
-[...12 lines deleted...]
-      <c r="P55" s="105"/>
+      <c r="C55" s="107"/>
+      <c r="D55" s="107"/>
+      <c r="E55" s="107"/>
+      <c r="F55" s="107"/>
+      <c r="G55" s="107"/>
+      <c r="H55" s="107"/>
+      <c r="I55" s="107"/>
+      <c r="J55" s="107"/>
+      <c r="K55" s="107"/>
+      <c r="L55" s="107"/>
+      <c r="M55" s="107"/>
+      <c r="N55" s="107"/>
+      <c r="O55" s="107"/>
+      <c r="P55" s="107"/>
     </row>
     <row r="56" spans="2:16" ht="6" customHeight="1"/>
     <row r="57" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B57" s="109" t="s">
+      <c r="B57" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="C57" s="109"/>
-[...12 lines deleted...]
-      <c r="P57" s="109"/>
+      <c r="C57" s="105"/>
+      <c r="D57" s="105"/>
+      <c r="E57" s="105"/>
+      <c r="F57" s="105"/>
+      <c r="G57" s="105"/>
+      <c r="H57" s="105"/>
+      <c r="I57" s="105"/>
+      <c r="J57" s="105"/>
+      <c r="K57" s="105"/>
+      <c r="L57" s="105"/>
+      <c r="M57" s="105"/>
+      <c r="N57" s="105"/>
+      <c r="O57" s="105"/>
+      <c r="P57" s="105"/>
     </row>
     <row r="58" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B58" s="92" t="s">
+      <c r="B58" s="101" t="s">
         <v>41</v>
       </c>
-      <c r="C58" s="92"/>
-[...12 lines deleted...]
-      <c r="P58" s="92"/>
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="F58" s="101"/>
+      <c r="G58" s="101"/>
+      <c r="H58" s="101"/>
+      <c r="I58" s="101"/>
+      <c r="J58" s="101"/>
+      <c r="K58" s="101"/>
+      <c r="L58" s="101"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="101"/>
     </row>
     <row r="59" spans="2:16" ht="12.65" customHeight="1">
-      <c r="B59" s="108" t="s">
+      <c r="B59" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="108"/>
-[...12 lines deleted...]
-      <c r="P59" s="108"/>
+      <c r="C59" s="104"/>
+      <c r="D59" s="104"/>
+      <c r="E59" s="104"/>
+      <c r="F59" s="104"/>
+      <c r="G59" s="104"/>
+      <c r="H59" s="104"/>
+      <c r="I59" s="104"/>
+      <c r="J59" s="104"/>
+      <c r="K59" s="104"/>
+      <c r="L59" s="104"/>
+      <c r="M59" s="104"/>
+      <c r="N59" s="104"/>
+      <c r="O59" s="104"/>
+      <c r="P59" s="104"/>
     </row>
     <row r="60" spans="2:16" ht="12.65" customHeight="1"/>
     <row r="61" spans="2:16" ht="12.65" customHeight="1"/>
     <row r="62" spans="2:16" ht="12.65" customHeight="1"/>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{25212DC4-65BC-4FB8-B905-82B7C9BCBA24}" showGridLines="0" fitToPage="1">
+    <customSheetView guid="{946ED1CF-3290-44C3-8D89-4C1CFBE713EA}" showGridLines="0" fitToPage="1">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-      <selection pane="bottomRight" activeCell="K14" sqref="K14"/>
+      <selection pane="bottomRight" activeCell="C6" sqref="C6:P21"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{946ED1CF-3290-44C3-8D89-4C1CFBE713EA}" showGridLines="0" fitToPage="1">
+    <customSheetView guid="{25212DC4-65BC-4FB8-B905-82B7C9BCBA24}" showGridLines="0" fitToPage="1">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
-      <selection pane="bottomRight" activeCell="C6" sqref="C6:P21"/>
+      <selection pane="bottomRight" activeCell="K14" sqref="K14"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId2"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="15">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B51:P51"/>
+    <mergeCell ref="B49:P49"/>
+    <mergeCell ref="B50:P50"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B53:P53"/>
+    <mergeCell ref="B52:P52"/>
+    <mergeCell ref="B45:P45"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B3:P3"/>
     <mergeCell ref="B59:P59"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
-    <mergeCell ref="B53:P53"/>
-[...8 lines deleted...]
-    <mergeCell ref="B2:P2"/>
   </mergeCells>
   <phoneticPr fontId="19" type="noConversion"/>
   <conditionalFormatting sqref="C31:O31">
     <cfRule type="expression" dxfId="0" priority="3">
       <formula>IF($AQ$6="Pe",$AQ$9:$AQ$41,"")</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B46" r:id="rId3" display="http://estatistica.gov-madeira.pt" xr:uid="{FD5C6F4F-6F77-4570-B131-B7C167614861}"/>
     <hyperlink ref="B46:C46" r:id="rId4" display="https://estatistica.madeira.gov.pt/" xr:uid="{C12641AD-EB68-4D72-AE40-E6229A973AC6}"/>
     <hyperlink ref="R3" location="Indice!A1" tooltip="(voltar ao índice)" display="Indice!A1" xr:uid="{441CD9CA-ADF4-4AAE-A13F-EA7AC328C016}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="36" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="6.7265625" style="36" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="35.84375" style="36" customWidth="1"/>
+    <col min="3" max="3" width="10.23046875" style="36" customWidth="1"/>
+    <col min="4" max="4" width="11.53515625" style="36" customWidth="1"/>
+    <col min="5" max="14" width="10.23046875" style="36" customWidth="1"/>
+    <col min="15" max="15" width="11.53515625" style="36" customWidth="1"/>
+    <col min="16" max="16" width="14.4609375" style="36" customWidth="1"/>
+    <col min="17" max="17" width="6.69140625" style="36" customWidth="1"/>
     <col min="18" max="18" width="14" style="36" bestFit="1" customWidth="1"/>
-    <col min="19" max="16384" width="9.1796875" style="36"/>
+    <col min="19" max="16384" width="9.15234375" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" s="34" customFormat="1" ht="18.75" customHeight="1">
       <c r="B1" s="110" t="s">
         <v>59</v>
       </c>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="110"/>
       <c r="K1" s="110"/>
       <c r="L1" s="110"/>
       <c r="M1" s="110"/>
       <c r="N1" s="110"/>
       <c r="O1" s="110"/>
       <c r="P1" s="110"/>
     </row>
     <row r="2" spans="2:20" s="34" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="C2" s="98"/>
-[...12 lines deleted...]
-      <c r="P2" s="98"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
     </row>
     <row r="3" spans="2:20" s="34" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="111" t="s">
         <v>83</v>
       </c>
       <c r="C3" s="112"/>
       <c r="D3" s="112"/>
       <c r="E3" s="112"/>
       <c r="F3" s="112"/>
       <c r="G3" s="112"/>
       <c r="H3" s="112"/>
       <c r="I3" s="112"/>
       <c r="J3" s="112"/>
       <c r="K3" s="112"/>
       <c r="L3" s="112"/>
       <c r="M3" s="112"/>
       <c r="N3" s="112"/>
       <c r="O3" s="112"/>
       <c r="P3" s="112"/>
       <c r="R3" s="26" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1">
       <c r="B4" s="35"/>
@@ -9337,491 +9337,491 @@
       <c r="P45" s="7"/>
     </row>
     <row r="46" spans="2:20" ht="6" customHeight="1">
       <c r="B46" s="63"/>
     </row>
     <row r="47" spans="2:20" ht="12.75" customHeight="1">
       <c r="B47" s="114" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="114"/>
       <c r="D47" s="114"/>
       <c r="E47" s="114"/>
       <c r="F47" s="114"/>
       <c r="G47" s="114"/>
       <c r="H47" s="114"/>
       <c r="I47" s="114"/>
       <c r="J47" s="114"/>
       <c r="K47" s="114"/>
       <c r="L47" s="114"/>
       <c r="M47" s="114"/>
       <c r="N47" s="114"/>
       <c r="O47" s="114"/>
       <c r="P47" s="114"/>
     </row>
     <row r="48" spans="2:20" ht="12.75" customHeight="1">
-      <c r="B48" s="97" t="s">
+      <c r="B48" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="C48" s="97"/>
-[...12 lines deleted...]
-      <c r="P48" s="97"/>
+      <c r="C48" s="98"/>
+      <c r="D48" s="98"/>
+      <c r="E48" s="98"/>
+      <c r="F48" s="98"/>
+      <c r="G48" s="98"/>
+      <c r="H48" s="98"/>
+      <c r="I48" s="98"/>
+      <c r="J48" s="98"/>
+      <c r="K48" s="98"/>
+      <c r="L48" s="98"/>
+      <c r="M48" s="98"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
+      <c r="P48" s="98"/>
     </row>
     <row r="49" spans="1:26" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="64"/>
       <c r="B49" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="65"/>
       <c r="D49" s="65"/>
       <c r="E49" s="65"/>
       <c r="F49" s="65"/>
       <c r="G49" s="65"/>
       <c r="H49" s="65"/>
       <c r="I49" s="65"/>
       <c r="J49" s="65"/>
       <c r="K49" s="65"/>
       <c r="L49" s="65"/>
       <c r="M49" s="65"/>
       <c r="N49" s="65"/>
       <c r="O49" s="65"/>
       <c r="P49" s="65"/>
       <c r="S49" s="64"/>
       <c r="T49" s="64"/>
-      <c r="U49" s="97"/>
-[...4 lines deleted...]
-      <c r="Z49" s="97"/>
+      <c r="U49" s="98"/>
+      <c r="V49" s="98"/>
+      <c r="W49" s="98"/>
+      <c r="X49" s="98"/>
+      <c r="Y49" s="98"/>
+      <c r="Z49" s="98"/>
     </row>
     <row r="50" spans="1:26" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="64"/>
       <c r="B50" s="89" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="90"/>
       <c r="D50" s="90"/>
       <c r="E50" s="90"/>
       <c r="F50" s="90"/>
       <c r="G50" s="90"/>
       <c r="H50" s="90"/>
       <c r="I50" s="90"/>
       <c r="J50" s="90"/>
       <c r="K50" s="90"/>
       <c r="L50" s="90"/>
       <c r="M50" s="90"/>
       <c r="N50" s="90"/>
       <c r="O50" s="90"/>
       <c r="P50" s="90"/>
       <c r="S50" s="64"/>
       <c r="T50" s="64"/>
-      <c r="U50" s="94"/>
-[...4 lines deleted...]
-      <c r="Z50" s="94"/>
+      <c r="U50" s="99"/>
+      <c r="V50" s="99"/>
+      <c r="W50" s="99"/>
+      <c r="X50" s="99"/>
+      <c r="Y50" s="99"/>
+      <c r="Z50" s="99"/>
     </row>
     <row r="51" spans="1:26" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="64"/>
       <c r="B51" s="89" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="90"/>
       <c r="D51" s="90"/>
       <c r="E51" s="90"/>
       <c r="F51" s="90"/>
       <c r="G51" s="90"/>
       <c r="H51" s="90"/>
       <c r="I51" s="90"/>
       <c r="J51" s="90"/>
       <c r="K51" s="90"/>
       <c r="L51" s="90"/>
       <c r="M51" s="90"/>
       <c r="N51" s="90"/>
       <c r="O51" s="90"/>
       <c r="P51" s="90"/>
       <c r="S51" s="64"/>
       <c r="T51" s="64"/>
       <c r="U51" s="68"/>
       <c r="V51" s="68"/>
       <c r="W51" s="68"/>
       <c r="X51" s="68"/>
       <c r="Y51" s="68"/>
       <c r="Z51" s="68"/>
     </row>
     <row r="52" spans="1:26" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A52" s="64"/>
       <c r="B52" s="89" t="s">
         <v>34</v>
       </c>
       <c r="C52" s="90"/>
       <c r="D52" s="90"/>
       <c r="E52" s="90"/>
       <c r="F52" s="90"/>
       <c r="G52" s="90"/>
       <c r="H52" s="90"/>
       <c r="I52" s="90"/>
       <c r="J52" s="90"/>
       <c r="K52" s="90"/>
       <c r="L52" s="90"/>
       <c r="M52" s="90"/>
       <c r="N52" s="90"/>
       <c r="O52" s="90"/>
       <c r="P52" s="90"/>
       <c r="S52" s="64"/>
       <c r="T52" s="64"/>
-      <c r="U52" s="94"/>
-[...4 lines deleted...]
-      <c r="Z52" s="94"/>
+      <c r="U52" s="99"/>
+      <c r="V52" s="99"/>
+      <c r="W52" s="99"/>
+      <c r="X52" s="99"/>
+      <c r="Y52" s="99"/>
+      <c r="Z52" s="99"/>
     </row>
     <row r="53" spans="1:26" s="70" customFormat="1" ht="22.5" customHeight="1">
       <c r="A53" s="69"/>
       <c r="B53" s="89" t="s">
         <v>35</v>
       </c>
       <c r="C53" s="90"/>
       <c r="D53" s="90"/>
       <c r="E53" s="90"/>
       <c r="F53" s="90"/>
       <c r="G53" s="90"/>
       <c r="H53" s="90"/>
       <c r="I53" s="90"/>
       <c r="J53" s="90"/>
       <c r="K53" s="90"/>
       <c r="L53" s="90"/>
       <c r="M53" s="90"/>
       <c r="N53" s="90"/>
       <c r="O53" s="90"/>
       <c r="P53" s="90"/>
       <c r="S53" s="69"/>
       <c r="T53" s="69"/>
-      <c r="U53" s="96"/>
-[...4 lines deleted...]
-      <c r="Z53" s="96"/>
+      <c r="U53" s="103"/>
+      <c r="V53" s="103"/>
+      <c r="W53" s="103"/>
+      <c r="X53" s="103"/>
+      <c r="Y53" s="103"/>
+      <c r="Z53" s="103"/>
     </row>
     <row r="54" spans="1:26" s="70" customFormat="1" ht="21.75" customHeight="1">
       <c r="A54" s="69"/>
       <c r="B54" s="89" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="90"/>
       <c r="D54" s="90"/>
       <c r="E54" s="90"/>
       <c r="F54" s="90"/>
       <c r="G54" s="90"/>
       <c r="H54" s="90"/>
       <c r="I54" s="90"/>
       <c r="J54" s="90"/>
       <c r="K54" s="90"/>
       <c r="L54" s="90"/>
       <c r="M54" s="90"/>
       <c r="N54" s="90"/>
       <c r="O54" s="90"/>
       <c r="P54" s="90"/>
       <c r="S54" s="69"/>
       <c r="T54" s="69"/>
-      <c r="U54" s="91"/>
-[...4 lines deleted...]
-      <c r="Z54" s="91"/>
+      <c r="U54" s="100"/>
+      <c r="V54" s="100"/>
+      <c r="W54" s="100"/>
+      <c r="X54" s="100"/>
+      <c r="Y54" s="100"/>
+      <c r="Z54" s="100"/>
     </row>
     <row r="55" spans="1:26" s="70" customFormat="1" ht="11.25" customHeight="1">
       <c r="A55" s="69"/>
       <c r="B55" s="89" t="s">
         <v>37</v>
       </c>
       <c r="C55" s="90"/>
       <c r="D55" s="90"/>
       <c r="E55" s="90"/>
       <c r="F55" s="90"/>
       <c r="G55" s="90"/>
       <c r="H55" s="90"/>
       <c r="I55" s="90"/>
       <c r="J55" s="90"/>
       <c r="K55" s="90"/>
       <c r="L55" s="90"/>
       <c r="M55" s="90"/>
       <c r="N55" s="90"/>
       <c r="O55" s="90"/>
       <c r="P55" s="90"/>
       <c r="S55" s="69"/>
       <c r="T55" s="69"/>
-      <c r="U55" s="91"/>
-[...4 lines deleted...]
-      <c r="Z55" s="91"/>
+      <c r="U55" s="100"/>
+      <c r="V55" s="100"/>
+      <c r="W55" s="100"/>
+      <c r="X55" s="100"/>
+      <c r="Y55" s="100"/>
+      <c r="Z55" s="100"/>
     </row>
     <row r="56" spans="1:26" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A56" s="64"/>
       <c r="B56" s="89" t="s">
         <v>38</v>
       </c>
       <c r="C56" s="90"/>
       <c r="D56" s="90"/>
       <c r="E56" s="90"/>
       <c r="F56" s="90"/>
       <c r="G56" s="90"/>
       <c r="H56" s="90"/>
       <c r="I56" s="90"/>
       <c r="J56" s="90"/>
       <c r="K56" s="90"/>
       <c r="L56" s="90"/>
       <c r="M56" s="90"/>
       <c r="N56" s="90"/>
       <c r="O56" s="90"/>
       <c r="P56" s="90"/>
       <c r="S56" s="64"/>
       <c r="T56" s="64"/>
-      <c r="U56" s="94"/>
-[...4 lines deleted...]
-      <c r="Z56" s="94"/>
+      <c r="U56" s="99"/>
+      <c r="V56" s="99"/>
+      <c r="W56" s="99"/>
+      <c r="X56" s="99"/>
+      <c r="Y56" s="99"/>
+      <c r="Z56" s="99"/>
     </row>
     <row r="57" spans="1:26" s="70" customFormat="1" ht="19.5" customHeight="1">
       <c r="A57" s="69"/>
       <c r="B57" s="89" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="90"/>
       <c r="D57" s="90"/>
       <c r="E57" s="90"/>
       <c r="F57" s="90"/>
       <c r="G57" s="90"/>
       <c r="H57" s="90"/>
       <c r="I57" s="90"/>
       <c r="J57" s="90"/>
       <c r="K57" s="90"/>
       <c r="L57" s="90"/>
       <c r="M57" s="90"/>
       <c r="N57" s="90"/>
       <c r="O57" s="90"/>
       <c r="P57" s="90"/>
       <c r="S57" s="69"/>
       <c r="T57" s="69"/>
-      <c r="U57" s="91"/>
-[...4 lines deleted...]
-      <c r="Z57" s="91"/>
+      <c r="U57" s="100"/>
+      <c r="V57" s="100"/>
+      <c r="W57" s="100"/>
+      <c r="X57" s="100"/>
+      <c r="Y57" s="100"/>
+      <c r="Z57" s="100"/>
     </row>
     <row r="58" spans="1:26" s="70" customFormat="1" ht="9" customHeight="1">
       <c r="A58" s="69"/>
       <c r="B58" s="66"/>
       <c r="C58" s="67"/>
       <c r="D58" s="67"/>
       <c r="E58" s="67"/>
       <c r="F58" s="67"/>
       <c r="G58" s="67"/>
       <c r="H58" s="67"/>
       <c r="I58" s="67"/>
       <c r="J58" s="67"/>
       <c r="K58" s="67"/>
       <c r="L58" s="67"/>
       <c r="M58" s="67"/>
       <c r="N58" s="67"/>
       <c r="O58" s="67"/>
       <c r="P58" s="67"/>
       <c r="S58" s="69"/>
       <c r="T58" s="69"/>
       <c r="U58" s="72"/>
       <c r="V58" s="72"/>
       <c r="W58" s="72"/>
       <c r="X58" s="72"/>
       <c r="Y58" s="72"/>
       <c r="Z58" s="72"/>
     </row>
     <row r="59" spans="1:26" ht="10.5" customHeight="1">
-      <c r="B59" s="109" t="s">
+      <c r="B59" s="105" t="s">
         <v>62</v>
       </c>
-      <c r="C59" s="109"/>
-[...12 lines deleted...]
-      <c r="P59" s="109"/>
+      <c r="C59" s="105"/>
+      <c r="D59" s="105"/>
+      <c r="E59" s="105"/>
+      <c r="F59" s="105"/>
+      <c r="G59" s="105"/>
+      <c r="H59" s="105"/>
+      <c r="I59" s="105"/>
+      <c r="J59" s="105"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="105"/>
+      <c r="M59" s="105"/>
+      <c r="N59" s="105"/>
+      <c r="O59" s="105"/>
+      <c r="P59" s="105"/>
     </row>
     <row r="60" spans="1:26" ht="12.75" customHeight="1">
-      <c r="B60" s="92" t="s">
+      <c r="B60" s="101" t="s">
         <v>41</v>
       </c>
-      <c r="C60" s="92"/>
-[...12 lines deleted...]
-      <c r="P60" s="92"/>
+      <c r="C60" s="101"/>
+      <c r="D60" s="101"/>
+      <c r="E60" s="101"/>
+      <c r="F60" s="101"/>
+      <c r="G60" s="101"/>
+      <c r="H60" s="101"/>
+      <c r="I60" s="101"/>
+      <c r="J60" s="101"/>
+      <c r="K60" s="101"/>
+      <c r="L60" s="101"/>
+      <c r="M60" s="101"/>
+      <c r="N60" s="101"/>
+      <c r="O60" s="101"/>
+      <c r="P60" s="101"/>
     </row>
     <row r="61" spans="1:26" ht="12.65" customHeight="1">
       <c r="B61" s="36" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="U57:Z57"/>
+    <mergeCell ref="U55:Z55"/>
+    <mergeCell ref="U56:Z56"/>
+    <mergeCell ref="U49:Z49"/>
+    <mergeCell ref="U50:Z50"/>
+    <mergeCell ref="U52:Z52"/>
+    <mergeCell ref="U53:Z53"/>
+    <mergeCell ref="U54:Z54"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B44:P44"/>
+    <mergeCell ref="B47:P47"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B2:P2"/>
     <mergeCell ref="B59:P59"/>
     <mergeCell ref="B60:P60"/>
     <mergeCell ref="B50:P50"/>
     <mergeCell ref="B51:P51"/>
     <mergeCell ref="B52:P52"/>
     <mergeCell ref="B53:P53"/>
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B56:P56"/>
-    <mergeCell ref="B1:P1"/>
-[...12 lines deleted...]
-    <mergeCell ref="U54:Z54"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B45" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="R3" location="Indice!A1" tooltip="(voltar ao índice)" display="Indice!A1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="36" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="14" width="10.26953125" style="36" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="35.84375" style="36" customWidth="1"/>
+    <col min="3" max="3" width="10.23046875" style="36" customWidth="1"/>
+    <col min="4" max="4" width="11.53515625" style="36" customWidth="1"/>
+    <col min="5" max="14" width="10.23046875" style="36" customWidth="1"/>
     <col min="15" max="15" width="8" style="36" customWidth="1"/>
-    <col min="16" max="16" width="12.81640625" style="36" customWidth="1"/>
-    <col min="17" max="17" width="6.7265625" style="36" customWidth="1"/>
+    <col min="16" max="16" width="12.84375" style="36" customWidth="1"/>
+    <col min="17" max="17" width="6.69140625" style="36" customWidth="1"/>
     <col min="18" max="18" width="14" style="36" bestFit="1" customWidth="1"/>
-    <col min="19" max="16384" width="9.1796875" style="36"/>
+    <col min="19" max="16384" width="9.15234375" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" s="34" customFormat="1" ht="18.75" customHeight="1">
       <c r="B1" s="110" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="110"/>
       <c r="F1" s="110"/>
       <c r="G1" s="110"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="110"/>
       <c r="K1" s="110"/>
       <c r="L1" s="110"/>
       <c r="M1" s="110"/>
       <c r="N1" s="110"/>
       <c r="O1" s="110"/>
       <c r="P1" s="110"/>
     </row>
     <row r="2" spans="2:20" s="34" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B2" s="98" t="s">
+      <c r="B2" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="C2" s="98"/>
-[...12 lines deleted...]
-      <c r="P2" s="98"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
     </row>
     <row r="3" spans="2:20" s="34" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="111" t="s">
         <v>83</v>
       </c>
       <c r="C3" s="112"/>
       <c r="D3" s="112"/>
       <c r="E3" s="112"/>
       <c r="F3" s="112"/>
       <c r="G3" s="112"/>
       <c r="H3" s="112"/>
       <c r="I3" s="112"/>
       <c r="J3" s="112"/>
       <c r="K3" s="112"/>
       <c r="L3" s="112"/>
       <c r="M3" s="112"/>
       <c r="N3" s="112"/>
       <c r="O3" s="112"/>
       <c r="P3" s="112"/>
       <c r="R3" s="26" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="15" customHeight="1">
       <c r="B4" s="35"/>
@@ -11568,141 +11568,141 @@
       <c r="P45" s="7"/>
     </row>
     <row r="46" spans="2:20" ht="6" customHeight="1">
       <c r="B46" s="63"/>
     </row>
     <row r="47" spans="2:20" ht="12.75" customHeight="1">
       <c r="B47" s="114" t="s">
         <v>29</v>
       </c>
       <c r="C47" s="114"/>
       <c r="D47" s="114"/>
       <c r="E47" s="114"/>
       <c r="F47" s="114"/>
       <c r="G47" s="114"/>
       <c r="H47" s="114"/>
       <c r="I47" s="114"/>
       <c r="J47" s="114"/>
       <c r="K47" s="114"/>
       <c r="L47" s="114"/>
       <c r="M47" s="114"/>
       <c r="N47" s="114"/>
       <c r="O47" s="114"/>
       <c r="P47" s="114"/>
     </row>
     <row r="48" spans="2:20" ht="12.75" customHeight="1">
-      <c r="B48" s="97" t="s">
+      <c r="B48" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="C48" s="97"/>
-[...12 lines deleted...]
-      <c r="P48" s="97"/>
+      <c r="C48" s="98"/>
+      <c r="D48" s="98"/>
+      <c r="E48" s="98"/>
+      <c r="F48" s="98"/>
+      <c r="G48" s="98"/>
+      <c r="H48" s="98"/>
+      <c r="I48" s="98"/>
+      <c r="J48" s="98"/>
+      <c r="K48" s="98"/>
+      <c r="L48" s="98"/>
+      <c r="M48" s="98"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
+      <c r="P48" s="98"/>
     </row>
     <row r="49" spans="1:35" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A49" s="64"/>
       <c r="B49" s="65" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="65"/>
       <c r="D49" s="65"/>
       <c r="E49" s="65"/>
       <c r="F49" s="65"/>
       <c r="G49" s="65"/>
       <c r="H49" s="65"/>
       <c r="I49" s="65"/>
       <c r="J49" s="65"/>
       <c r="K49" s="65"/>
       <c r="L49" s="65"/>
       <c r="M49" s="65"/>
       <c r="N49" s="65"/>
       <c r="O49" s="65"/>
       <c r="P49" s="65"/>
       <c r="S49" s="64"/>
       <c r="T49" s="64"/>
-      <c r="U49" s="97"/>
-[...13 lines deleted...]
-      <c r="AI49" s="97"/>
+      <c r="U49" s="98"/>
+      <c r="V49" s="98"/>
+      <c r="W49" s="98"/>
+      <c r="X49" s="98"/>
+      <c r="Y49" s="98"/>
+      <c r="Z49" s="98"/>
+      <c r="AA49" s="98"/>
+      <c r="AB49" s="98"/>
+      <c r="AC49" s="98"/>
+      <c r="AD49" s="98"/>
+      <c r="AE49" s="98"/>
+      <c r="AF49" s="98"/>
+      <c r="AG49" s="98"/>
+      <c r="AH49" s="98"/>
+      <c r="AI49" s="98"/>
     </row>
     <row r="50" spans="1:35" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="64"/>
       <c r="B50" s="89" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="90"/>
       <c r="D50" s="90"/>
       <c r="E50" s="90"/>
       <c r="F50" s="90"/>
       <c r="G50" s="90"/>
       <c r="H50" s="90"/>
       <c r="I50" s="90"/>
       <c r="J50" s="90"/>
       <c r="K50" s="90"/>
       <c r="L50" s="90"/>
       <c r="M50" s="90"/>
       <c r="N50" s="90"/>
       <c r="O50" s="90"/>
       <c r="P50" s="90"/>
       <c r="S50" s="64"/>
       <c r="T50" s="64"/>
-      <c r="U50" s="94"/>
-[...13 lines deleted...]
-      <c r="AI50" s="94"/>
+      <c r="U50" s="99"/>
+      <c r="V50" s="99"/>
+      <c r="W50" s="99"/>
+      <c r="X50" s="99"/>
+      <c r="Y50" s="99"/>
+      <c r="Z50" s="99"/>
+      <c r="AA50" s="99"/>
+      <c r="AB50" s="99"/>
+      <c r="AC50" s="99"/>
+      <c r="AD50" s="99"/>
+      <c r="AE50" s="99"/>
+      <c r="AF50" s="99"/>
+      <c r="AG50" s="99"/>
+      <c r="AH50" s="99"/>
+      <c r="AI50" s="99"/>
     </row>
     <row r="51" spans="1:35" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="64"/>
       <c r="B51" s="89" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="90"/>
       <c r="D51" s="90"/>
       <c r="E51" s="90"/>
       <c r="F51" s="90"/>
       <c r="G51" s="90"/>
       <c r="H51" s="90"/>
       <c r="I51" s="90"/>
       <c r="J51" s="90"/>
       <c r="K51" s="90"/>
       <c r="L51" s="90"/>
       <c r="M51" s="90"/>
       <c r="N51" s="90"/>
       <c r="O51" s="90"/>
       <c r="P51" s="90"/>
       <c r="S51" s="64"/>
       <c r="T51" s="64"/>
       <c r="U51" s="68"/>
       <c r="V51" s="68"/>
       <c r="W51" s="68"/>
@@ -11718,355 +11718,355 @@
       <c r="AG51" s="68"/>
       <c r="AH51" s="68"/>
       <c r="AI51" s="68"/>
     </row>
     <row r="52" spans="1:35" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A52" s="64"/>
       <c r="B52" s="89" t="s">
         <v>34</v>
       </c>
       <c r="C52" s="90"/>
       <c r="D52" s="90"/>
       <c r="E52" s="90"/>
       <c r="F52" s="90"/>
       <c r="G52" s="90"/>
       <c r="H52" s="90"/>
       <c r="I52" s="90"/>
       <c r="J52" s="90"/>
       <c r="K52" s="90"/>
       <c r="L52" s="90"/>
       <c r="M52" s="90"/>
       <c r="N52" s="90"/>
       <c r="O52" s="90"/>
       <c r="P52" s="90"/>
       <c r="S52" s="64"/>
       <c r="T52" s="64"/>
-      <c r="U52" s="116"/>
-[...13 lines deleted...]
-      <c r="AI52" s="94"/>
+      <c r="U52" s="115"/>
+      <c r="V52" s="99"/>
+      <c r="W52" s="99"/>
+      <c r="X52" s="99"/>
+      <c r="Y52" s="99"/>
+      <c r="Z52" s="99"/>
+      <c r="AA52" s="99"/>
+      <c r="AB52" s="99"/>
+      <c r="AC52" s="99"/>
+      <c r="AD52" s="99"/>
+      <c r="AE52" s="99"/>
+      <c r="AF52" s="99"/>
+      <c r="AG52" s="99"/>
+      <c r="AH52" s="99"/>
+      <c r="AI52" s="99"/>
     </row>
     <row r="53" spans="1:35" s="70" customFormat="1" ht="22.5" customHeight="1">
       <c r="A53" s="69"/>
       <c r="B53" s="89" t="s">
         <v>35</v>
       </c>
       <c r="C53" s="90"/>
       <c r="D53" s="90"/>
       <c r="E53" s="90"/>
       <c r="F53" s="90"/>
       <c r="G53" s="90"/>
       <c r="H53" s="90"/>
       <c r="I53" s="90"/>
       <c r="J53" s="90"/>
       <c r="K53" s="90"/>
       <c r="L53" s="90"/>
       <c r="M53" s="90"/>
       <c r="N53" s="90"/>
       <c r="O53" s="90"/>
       <c r="P53" s="90"/>
       <c r="S53" s="69"/>
       <c r="T53" s="69"/>
-      <c r="U53" s="115"/>
-[...13 lines deleted...]
-      <c r="AI53" s="96"/>
+      <c r="U53" s="116"/>
+      <c r="V53" s="103"/>
+      <c r="W53" s="103"/>
+      <c r="X53" s="103"/>
+      <c r="Y53" s="103"/>
+      <c r="Z53" s="103"/>
+      <c r="AA53" s="103"/>
+      <c r="AB53" s="103"/>
+      <c r="AC53" s="103"/>
+      <c r="AD53" s="103"/>
+      <c r="AE53" s="103"/>
+      <c r="AF53" s="103"/>
+      <c r="AG53" s="103"/>
+      <c r="AH53" s="103"/>
+      <c r="AI53" s="103"/>
     </row>
     <row r="54" spans="1:35" s="70" customFormat="1" ht="21.75" customHeight="1">
       <c r="A54" s="69"/>
       <c r="B54" s="89" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="90"/>
       <c r="D54" s="90"/>
       <c r="E54" s="90"/>
       <c r="F54" s="90"/>
       <c r="G54" s="90"/>
       <c r="H54" s="90"/>
       <c r="I54" s="90"/>
       <c r="J54" s="90"/>
       <c r="K54" s="90"/>
       <c r="L54" s="90"/>
       <c r="M54" s="90"/>
       <c r="N54" s="90"/>
       <c r="O54" s="90"/>
       <c r="P54" s="90"/>
       <c r="S54" s="69"/>
       <c r="T54" s="69"/>
-      <c r="U54" s="115"/>
-[...13 lines deleted...]
-      <c r="AI54" s="91"/>
+      <c r="U54" s="116"/>
+      <c r="V54" s="100"/>
+      <c r="W54" s="100"/>
+      <c r="X54" s="100"/>
+      <c r="Y54" s="100"/>
+      <c r="Z54" s="100"/>
+      <c r="AA54" s="100"/>
+      <c r="AB54" s="100"/>
+      <c r="AC54" s="100"/>
+      <c r="AD54" s="100"/>
+      <c r="AE54" s="100"/>
+      <c r="AF54" s="100"/>
+      <c r="AG54" s="100"/>
+      <c r="AH54" s="100"/>
+      <c r="AI54" s="100"/>
     </row>
     <row r="55" spans="1:35" s="70" customFormat="1" ht="11.25" customHeight="1">
       <c r="A55" s="69"/>
       <c r="B55" s="89" t="s">
         <v>37</v>
       </c>
       <c r="C55" s="90"/>
       <c r="D55" s="90"/>
       <c r="E55" s="90"/>
       <c r="F55" s="90"/>
       <c r="G55" s="90"/>
       <c r="H55" s="90"/>
       <c r="I55" s="90"/>
       <c r="J55" s="90"/>
       <c r="K55" s="90"/>
       <c r="L55" s="90"/>
       <c r="M55" s="90"/>
       <c r="N55" s="90"/>
       <c r="O55" s="90"/>
       <c r="P55" s="90"/>
       <c r="S55" s="69"/>
       <c r="T55" s="69"/>
-      <c r="U55" s="115"/>
-[...13 lines deleted...]
-      <c r="AI55" s="91"/>
+      <c r="U55" s="116"/>
+      <c r="V55" s="100"/>
+      <c r="W55" s="100"/>
+      <c r="X55" s="100"/>
+      <c r="Y55" s="100"/>
+      <c r="Z55" s="100"/>
+      <c r="AA55" s="100"/>
+      <c r="AB55" s="100"/>
+      <c r="AC55" s="100"/>
+      <c r="AD55" s="100"/>
+      <c r="AE55" s="100"/>
+      <c r="AF55" s="100"/>
+      <c r="AG55" s="100"/>
+      <c r="AH55" s="100"/>
+      <c r="AI55" s="100"/>
     </row>
     <row r="56" spans="1:35" s="3" customFormat="1" ht="21.75" customHeight="1">
       <c r="A56" s="64"/>
       <c r="B56" s="89" t="s">
         <v>38</v>
       </c>
       <c r="C56" s="90"/>
       <c r="D56" s="90"/>
       <c r="E56" s="90"/>
       <c r="F56" s="90"/>
       <c r="G56" s="90"/>
       <c r="H56" s="90"/>
       <c r="I56" s="90"/>
       <c r="J56" s="90"/>
       <c r="K56" s="90"/>
       <c r="L56" s="90"/>
       <c r="M56" s="90"/>
       <c r="N56" s="90"/>
       <c r="O56" s="90"/>
       <c r="P56" s="90"/>
       <c r="S56" s="64"/>
       <c r="T56" s="64"/>
-      <c r="U56" s="94"/>
-[...13 lines deleted...]
-      <c r="AI56" s="94"/>
+      <c r="U56" s="99"/>
+      <c r="V56" s="99"/>
+      <c r="W56" s="99"/>
+      <c r="X56" s="99"/>
+      <c r="Y56" s="99"/>
+      <c r="Z56" s="99"/>
+      <c r="AA56" s="99"/>
+      <c r="AB56" s="99"/>
+      <c r="AC56" s="99"/>
+      <c r="AD56" s="99"/>
+      <c r="AE56" s="99"/>
+      <c r="AF56" s="99"/>
+      <c r="AG56" s="99"/>
+      <c r="AH56" s="99"/>
+      <c r="AI56" s="99"/>
     </row>
     <row r="57" spans="1:35" s="70" customFormat="1" ht="19.5" customHeight="1">
       <c r="A57" s="69"/>
       <c r="B57" s="89" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="90"/>
       <c r="D57" s="90"/>
       <c r="E57" s="90"/>
       <c r="F57" s="90"/>
       <c r="G57" s="90"/>
       <c r="H57" s="90"/>
       <c r="I57" s="90"/>
       <c r="J57" s="90"/>
       <c r="K57" s="90"/>
       <c r="L57" s="90"/>
       <c r="M57" s="90"/>
       <c r="N57" s="90"/>
       <c r="O57" s="90"/>
       <c r="P57" s="90"/>
       <c r="S57" s="69"/>
       <c r="T57" s="69"/>
-      <c r="U57" s="115"/>
-[...13 lines deleted...]
-      <c r="AI57" s="91"/>
+      <c r="U57" s="116"/>
+      <c r="V57" s="100"/>
+      <c r="W57" s="100"/>
+      <c r="X57" s="100"/>
+      <c r="Y57" s="100"/>
+      <c r="Z57" s="100"/>
+      <c r="AA57" s="100"/>
+      <c r="AB57" s="100"/>
+      <c r="AC57" s="100"/>
+      <c r="AD57" s="100"/>
+      <c r="AE57" s="100"/>
+      <c r="AF57" s="100"/>
+      <c r="AG57" s="100"/>
+      <c r="AH57" s="100"/>
+      <c r="AI57" s="100"/>
     </row>
     <row r="58" spans="1:35" s="70" customFormat="1" ht="12" customHeight="1">
       <c r="A58" s="69"/>
       <c r="B58" s="66"/>
       <c r="C58" s="67"/>
       <c r="D58" s="67"/>
       <c r="E58" s="67"/>
       <c r="F58" s="67"/>
       <c r="G58" s="67"/>
       <c r="H58" s="67"/>
       <c r="I58" s="67"/>
       <c r="J58" s="67"/>
       <c r="K58" s="67"/>
       <c r="L58" s="67"/>
       <c r="M58" s="67"/>
       <c r="N58" s="67"/>
       <c r="O58" s="67"/>
       <c r="P58" s="67"/>
       <c r="S58" s="69"/>
       <c r="T58" s="69"/>
       <c r="U58" s="71"/>
       <c r="V58" s="72"/>
       <c r="W58" s="72"/>
       <c r="X58" s="72"/>
       <c r="Y58" s="72"/>
       <c r="Z58" s="72"/>
       <c r="AA58" s="72"/>
       <c r="AB58" s="72"/>
       <c r="AC58" s="72"/>
       <c r="AD58" s="72"/>
       <c r="AE58" s="72"/>
       <c r="AF58" s="72"/>
       <c r="AG58" s="72"/>
       <c r="AH58" s="72"/>
       <c r="AI58" s="72"/>
     </row>
     <row r="59" spans="1:35" ht="10.5" customHeight="1">
-      <c r="B59" s="109" t="s">
+      <c r="B59" s="105" t="s">
         <v>62</v>
       </c>
-      <c r="C59" s="109"/>
-[...12 lines deleted...]
-      <c r="P59" s="109"/>
+      <c r="C59" s="105"/>
+      <c r="D59" s="105"/>
+      <c r="E59" s="105"/>
+      <c r="F59" s="105"/>
+      <c r="G59" s="105"/>
+      <c r="H59" s="105"/>
+      <c r="I59" s="105"/>
+      <c r="J59" s="105"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="105"/>
+      <c r="M59" s="105"/>
+      <c r="N59" s="105"/>
+      <c r="O59" s="105"/>
+      <c r="P59" s="105"/>
     </row>
     <row r="60" spans="1:35" ht="12.75" customHeight="1">
-      <c r="B60" s="92" t="s">
+      <c r="B60" s="101" t="s">
         <v>41</v>
       </c>
-      <c r="C60" s="92"/>
-[...12 lines deleted...]
-      <c r="P60" s="92"/>
+      <c r="C60" s="101"/>
+      <c r="D60" s="101"/>
+      <c r="E60" s="101"/>
+      <c r="F60" s="101"/>
+      <c r="G60" s="101"/>
+      <c r="H60" s="101"/>
+      <c r="I60" s="101"/>
+      <c r="J60" s="101"/>
+      <c r="K60" s="101"/>
+      <c r="L60" s="101"/>
+      <c r="M60" s="101"/>
+      <c r="N60" s="101"/>
+      <c r="O60" s="101"/>
+      <c r="P60" s="101"/>
     </row>
     <row r="61" spans="1:35" ht="12.65" customHeight="1">
       <c r="B61" s="36" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="B1:P1"/>
-[...15 lines deleted...]
-    <mergeCell ref="U54:AI54"/>
     <mergeCell ref="U57:AI57"/>
     <mergeCell ref="U55:AI55"/>
     <mergeCell ref="B60:P60"/>
     <mergeCell ref="B56:P56"/>
     <mergeCell ref="B59:P59"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B57:P57"/>
+    <mergeCell ref="U49:AI49"/>
+    <mergeCell ref="U50:AI50"/>
+    <mergeCell ref="U52:AI52"/>
+    <mergeCell ref="U53:AI53"/>
+    <mergeCell ref="U56:AI56"/>
+    <mergeCell ref="U54:AI54"/>
+    <mergeCell ref="B52:P52"/>
+    <mergeCell ref="B53:P53"/>
+    <mergeCell ref="B54:P54"/>
+    <mergeCell ref="B50:P50"/>
+    <mergeCell ref="B51:P51"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B3:P3"/>
+    <mergeCell ref="B44:P44"/>
+    <mergeCell ref="B47:P47"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B2:P2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B45" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="R3" location="Indice!A1" tooltip="(voltar ao índice)" display="Indice!A1" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>