--- v0 (2026-09-24)
+++ v1 (2026-10-16)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rafaela.rodrigues\Desktop\Publicações\Vendas alojamentos\22.09.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rafaela.rodrigues\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09E34868-CA99-4C9E-BE45-7F2E189FB0FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E89FAE0D-4FB1-4CD9-9228-722A4E639F8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="880" yWindow="560" windowWidth="23470" windowHeight="20190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6360" yWindow="1500" windowWidth="23500" windowHeight="16250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="4" r:id="rId1"/>
     <sheet name="VAF - Valor e Número(Trim)" sheetId="1" r:id="rId2"/>
     <sheet name="VAF - Adquiridos Família (Trim)" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Índice!$B$1:$B$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'VAF - Adquiridos Família (Trim)'!$B$1:$F$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'VAF - Valor e Número(Trim)'!$B$1:$N$83</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -658,51 +658,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom style="thin">
         <color indexed="9"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="17" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -718,89 +718,90 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="7" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hiperligação" xfId="1" builtinId="8"/>
     <cellStyle name="Hiperligação 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percentagem" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF012B5B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1088,53 +1089,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{448358BB-CCA3-480C-BE26-8C475F0EF533}">
   <dimension ref="B1:P4"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7265625" customWidth="1"/>
     <col min="2" max="2" width="149" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="20" x14ac:dyDescent="0.25">
       <c r="B1" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
@@ -1143,180 +1142,177 @@
       <c r="B2" s="22"/>
     </row>
     <row r="3" spans="2:16" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="25" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="25"/>
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
     </row>
     <row r="4" spans="2:16" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="C4" s="25"/>
-[...12 lines deleted...]
-      <c r="P4" s="25"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B4" location="'1'!A1" display="1 - Valor Mediano das Vendas por m2 de Alojamentos Familiares por Localização Geográfica e Categoria do Alojamento Familiar - Portugal, Região Autónoma da Madeira - 3º Trimestre de 2017" xr:uid="{79174CF3-C567-46F1-B0CB-1B7765304196}"/>
-    <hyperlink ref="B4:I4" location="'Tx Criminalidade'!A1" display="1 - Taxa de Criminalidade por Município, segundo a Categoria de Crime - 1998-2017" xr:uid="{7970875F-EAAE-4AE8-AE5E-2FD4EA5B4546}"/>
     <hyperlink ref="B3:P3" location="'VAF - Valor e Número'!A1" display="1 - Valor e Número de Transações de Alojamentos Familiares - Portugal e Região Autónoma da Madeira - 4.º Trimestre de 2021" xr:uid="{5F63E393-C28A-438A-A543-ED9A0284A0BF}"/>
-    <hyperlink ref="B4:P4" location="'VAF - Adquiridos Família'!A1" display="2 - Valor e Número de Transações de Alojamentos Familiares - Adquiridos por Famílias - Portugal e Região Autónoma da Madeira - 4.º Trimestre de 2021" xr:uid="{D2430284-9BB4-45F7-9680-D1B3C0F7BC47}"/>
+    <hyperlink ref="B3" location="'VAF - Valor e Número(Trim)'!A1" display="1 - Valor e Número de Transações de Alojamentos Familiares - Portugal e Região Autónoma da Madeira - 1.º Trimestre de 2009 a 2.º Trimestre de 2026" xr:uid="{A75238C2-D6EC-47FA-8FA2-5992FE38629E}"/>
+    <hyperlink ref="B4" location="'VAF - Adquiridos Família (Trim)'!A1" display="2 - Valor e Número de Transações de Alojamentos Familiares - Adquiridos por Famílias - Portugal e Região Autónoma da Madeira - 1.º Trimestre de 2019 a 2.º Trimestre de 2026" xr:uid="{8333FB94-50EA-4910-BDBB-6EC3AA715D34}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:V192"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7265625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="3" customWidth="1"/>
     <col min="3" max="14" width="10.81640625" style="3" customWidth="1"/>
     <col min="15" max="15" width="6.7265625" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:22" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="C1" s="35"/>
-[...10 lines deleted...]
-      <c r="N1" s="35"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
     </row>
     <row r="2" spans="2:22" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
-      <c r="M2" s="38"/>
-      <c r="N2" s="38"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
     </row>
     <row r="3" spans="2:22" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="31"/>
-[...4 lines deleted...]
-      <c r="I3" s="30" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="J3" s="31"/>
-[...3 lines deleted...]
-      <c r="N3" s="32"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="37"/>
     </row>
     <row r="4" spans="2:22" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="33"/>
-      <c r="C4" s="36" t="s">
+      <c r="B4" s="38"/>
+      <c r="C4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="37"/>
-      <c r="E4" s="36" t="s">
+      <c r="D4" s="29"/>
+      <c r="E4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="37"/>
-      <c r="G4" s="39" t="s">
+      <c r="F4" s="29"/>
+      <c r="G4" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="37"/>
-      <c r="I4" s="36" t="s">
+      <c r="H4" s="29"/>
+      <c r="I4" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="37"/>
-      <c r="K4" s="36" t="s">
+      <c r="J4" s="29"/>
+      <c r="K4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="37"/>
-      <c r="M4" s="39" t="s">
+      <c r="L4" s="29"/>
+      <c r="M4" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="37"/>
+      <c r="N4" s="29"/>
     </row>
     <row r="5" spans="2:22" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="33"/>
+      <c r="B5" s="38"/>
       <c r="C5" s="17" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>43</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>44</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="17" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="17" t="s">
@@ -4350,124 +4346,124 @@
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
       <c r="I78" s="19"/>
       <c r="J78" s="19"/>
       <c r="K78" s="19"/>
       <c r="L78" s="19"/>
       <c r="M78" s="19"/>
       <c r="N78" s="19"/>
     </row>
     <row r="79" spans="2:14" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="10"/>
       <c r="C79" s="9"/>
       <c r="D79" s="9"/>
       <c r="E79" s="9"/>
       <c r="F79" s="9"/>
       <c r="G79" s="9"/>
       <c r="H79" s="9"/>
       <c r="I79" s="9"/>
       <c r="J79" s="9"/>
       <c r="K79" s="9"/>
       <c r="L79" s="9"/>
       <c r="M79" s="9"/>
       <c r="N79" s="9"/>
     </row>
     <row r="80" spans="2:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="27" t="s">
+      <c r="B80" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="C80" s="27"/>
-[...10 lines deleted...]
-      <c r="N80" s="27"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="G80" s="32"/>
+      <c r="H80" s="32"/>
+      <c r="I80" s="32"/>
+      <c r="J80" s="32"/>
+      <c r="K80" s="32"/>
+      <c r="L80" s="32"/>
+      <c r="M80" s="32"/>
+      <c r="N80" s="32"/>
     </row>
     <row r="81" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="29" t="s">
+      <c r="B81" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="C81" s="29"/>
+      <c r="C81" s="34"/>
       <c r="D81" s="12"/>
       <c r="E81" s="13"/>
       <c r="F81" s="13"/>
       <c r="N81" s="11"/>
     </row>
     <row r="82" spans="2:20" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="16"/>
       <c r="C82" s="16"/>
       <c r="D82" s="16"/>
       <c r="E82" s="16"/>
       <c r="F82" s="16"/>
       <c r="G82" s="16"/>
       <c r="H82" s="16"/>
       <c r="I82" s="16"/>
       <c r="N82" s="11"/>
     </row>
     <row r="83" spans="2:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B83" s="34" t="s">
+      <c r="B83" s="39" t="s">
         <v>66</v>
       </c>
-      <c r="C83" s="34"/>
-[...10 lines deleted...]
-      <c r="N83" s="34"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="39"/>
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="39"/>
     </row>
     <row r="84" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B84" s="28"/>
-[...17 lines deleted...]
-      <c r="T84" s="28"/>
+      <c r="B84" s="33"/>
+      <c r="C84" s="33"/>
+      <c r="D84" s="33"/>
+      <c r="E84" s="33"/>
+      <c r="F84" s="33"/>
+      <c r="G84" s="33"/>
+      <c r="H84" s="33"/>
+      <c r="I84" s="33"/>
+      <c r="J84" s="33"/>
+      <c r="K84" s="33"/>
+      <c r="L84" s="33"/>
+      <c r="M84" s="33"/>
+      <c r="N84" s="33"/>
+      <c r="O84" s="33"/>
+      <c r="P84" s="33"/>
+      <c r="Q84" s="33"/>
+      <c r="R84" s="33"/>
+      <c r="S84" s="33"/>
+      <c r="T84" s="33"/>
     </row>
     <row r="85" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="24"/>
       <c r="D85" s="24"/>
       <c r="E85" s="24"/>
       <c r="F85" s="24"/>
       <c r="G85" s="24"/>
       <c r="H85" s="24"/>
       <c r="I85" s="24"/>
       <c r="J85" s="24"/>
       <c r="K85" s="24"/>
       <c r="L85" s="24"/>
       <c r="M85" s="24"/>
       <c r="N85" s="24"/>
       <c r="O85" s="24"/>
       <c r="P85" s="24"/>
       <c r="Q85" s="24"/>
       <c r="R85" s="24"/>
       <c r="S85" s="24"/>
       <c r="T85" s="24"/>
     </row>
     <row r="86" spans="2:20" ht="12.5" x14ac:dyDescent="0.25">
@@ -4805,145 +4801,143 @@
       <c r="N185" s="11"/>
     </row>
     <row r="186" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N186" s="11"/>
     </row>
     <row r="187" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N187" s="11"/>
     </row>
     <row r="188" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N188" s="11"/>
     </row>
     <row r="189" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N189" s="11"/>
     </row>
     <row r="190" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N190" s="11"/>
     </row>
     <row r="191" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N191" s="11"/>
     </row>
     <row r="192" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N192" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B80:N80"/>
+    <mergeCell ref="B84:T84"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="I3:N3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="B83:N83"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
-    <mergeCell ref="B80:N80"/>
-[...5 lines deleted...]
-    <mergeCell ref="B83:N83"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B81" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B85" location="Índice!A1" display="(Voltar ao Índice)" xr:uid="{AD52EDBD-E022-4C20-8AEF-D37B7EE3637E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <webPublishItems count="14">
     <webPublishItem id="5617" divId="aval_bancaria_HTML_5617" sourceType="printArea" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="25688" divId="aval_bancaria_novo_25688" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="1380" divId="aval_bancaria_HTML_1380" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="12426" divId="aval_bancaria_HTML_12426" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="23550" divId="aval_bancaria_HTML_23550" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="31939" divId="aval_bancaria_HTML_31939" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="14045" divId="aval_bancaria_HTML_14045" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="7652" divId="aval_bancaria_HTML_7652" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="23844" divId="aval_bancaria_HTML_23844" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="20297" divId="aval_bancaria_HTML_20297" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="18838" divId="aval_bancaria_HTML_18838" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="12498" divId="aval_bancaria_HTML_12498" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="18715" divId="aval_bancaria_HTML_18715" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
     <webPublishItem id="20454" divId="aval_bancaria_HTML_20454" sourceType="range" sourceRef="B1:N83" destinationFile="P:\site_drem\NOVO SITE DREM - PROTOTIPO\IndicadoresEstatisticos\Economicos\aval_bancaria.htm"/>
   </webPublishItems>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9592009B-6992-43EE-A90C-2B9A14B8196C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T44"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="9" outlineLevelRow="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7265625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.26953125" style="3" customWidth="1"/>
     <col min="3" max="6" width="15.7265625" style="3" customWidth="1"/>
     <col min="7" max="7" width="6.7265625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="C1" s="35"/>
-[...2 lines deleted...]
-      <c r="F1" s="35"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
     </row>
     <row r="2" spans="2:6" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="2:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="30" t="s">
+      <c r="D3" s="36"/>
+      <c r="E3" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="32"/>
+      <c r="F3" s="37"/>
     </row>
     <row r="4" spans="2:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="33"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>63</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="2:6" s="6" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="2:6" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C6" s="21">
@@ -5452,85 +5446,85 @@
         <v>592</v>
       </c>
     </row>
     <row r="36" spans="2:20" s="15" customFormat="1" ht="9" customHeight="1" collapsed="1" x14ac:dyDescent="0.2">
       <c r="B36" s="10"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
     </row>
     <row r="37" spans="2:20" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="18"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
     </row>
     <row r="38" spans="2:20" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="10"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
     </row>
     <row r="39" spans="2:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="27" t="s">
+      <c r="B39" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="C39" s="27"/>
-[...2 lines deleted...]
-      <c r="F39" s="27"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="32"/>
     </row>
     <row r="40" spans="2:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="29" t="s">
+      <c r="B40" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="C40" s="29"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="12"/>
     </row>
     <row r="41" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="28"/>
-[...17 lines deleted...]
-      <c r="T41" s="28"/>
+      <c r="B41" s="33"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="33"/>
+      <c r="R41" s="33"/>
+      <c r="S41" s="33"/>
+      <c r="T41" s="33"/>
     </row>
     <row r="42" spans="2:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="24"/>
       <c r="O42" s="24"/>
       <c r="P42" s="24"/>
       <c r="Q42" s="24"/>
       <c r="R42" s="24"/>
       <c r="S42" s="24"/>
       <c r="T42" s="24"/>
     </row>
     <row r="43" spans="2:20" ht="12.5" x14ac:dyDescent="0.25">