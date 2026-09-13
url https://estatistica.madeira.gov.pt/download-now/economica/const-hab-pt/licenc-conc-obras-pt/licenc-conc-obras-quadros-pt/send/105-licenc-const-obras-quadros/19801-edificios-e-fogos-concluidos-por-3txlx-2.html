--- v0 (2026-05-04)
+++ v1 (2026-09-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\SIOU_4T_25\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\SIOU_2T2026\2025\PT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{904CA9B8-C1AC-4E1C-BA41-81AEC7939A09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9A7216C-000D-4437-B46E-92BA9A6D2182}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Edif e Fog Concluídos" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Edif e Fog Concluídos'!$B$1:$I$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="23">
   <si>
@@ -67,116 +67,117 @@
     <t>Número</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Construções novas</t>
   </si>
   <si>
     <t>Outras obras</t>
   </si>
   <si>
     <t>Total (acumulado)</t>
   </si>
   <si>
     <t>Total de edifícios</t>
   </si>
   <si>
     <t>Fogos concluídos em construções novas para habitação familiar</t>
   </si>
   <si>
     <t>https://estatistica.madeira.gov.pt</t>
   </si>
   <si>
     <r>
+      <t>Fonte</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: INE/DREM - Estatísticas das Obras Concluídas..</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Notas:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>1) Outras Obras (Alteração e Ampliação, Reconstrução e Demolição).</t>
   </si>
   <si>
     <t>2) Outros (Agricultura e Pescas, Indústria, Turismo, Outros Serviços).</t>
   </si>
   <si>
-    <t>3) Dados provisórios estimados.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.º Trimestre</t>
   </si>
   <si>
     <t>2.º Trimestre</t>
   </si>
   <si>
     <t>3.º Trimestre</t>
   </si>
   <si>
     <t>4.º Trimestre</t>
   </si>
   <si>
     <t xml:space="preserve">Acumulada </t>
   </si>
   <si>
     <t>Variação Homóloga</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>3) Dados provisórios estimados (atualizados a 13-09-2024).</t>
   </si>
   <si>
     <t>Edifícios e Fogos Concluídos por Tipo e Destino de Obra na Região Autónoma da Madeira - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ \ "/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###"/>
     <numFmt numFmtId="167" formatCode=".\ \ #\ ;##"/>
+    <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF012B5B"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF012B5B"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -209,50 +210,55 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF012B5B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -311,57 +317,58 @@
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -391,105 +398,104 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Hiperligação" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Percentagem" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -758,626 +764,644 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L31"/>
+  <dimension ref="B1:L32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="12.54296875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="33.3046875" style="3" customWidth="1"/>
+    <col min="3" max="5" width="12.53515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" customWidth="1"/>
-    <col min="7" max="9" width="12.54296875" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="9.1796875" style="3"/>
+    <col min="7" max="9" width="12.53515625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="6.69140625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="9.15234375" style="3"/>
+    <col min="12" max="12" width="13.15234375" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.15234375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
     </row>
-    <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="36"/>
       <c r="C3" s="40" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="28" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="31"/>
     </row>
-    <row r="4" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="36"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="29"/>
       <c r="H4" s="25" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="36"/>
       <c r="C5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="32" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="33"/>
     </row>
-    <row r="6" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="13"/>
     </row>
-    <row r="7" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="13"/>
       <c r="K7" s="7"/>
     </row>
-    <row r="8" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="15">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="D8" s="15">
+        <v>97</v>
+      </c>
+      <c r="E8" s="15">
         <v>106</v>
       </c>
-      <c r="E8" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="15">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="G8" s="15">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>-2.0408163265306145</v>
+        <v>404</v>
+      </c>
+      <c r="H8" s="17">
+        <v>20.2247191011236</v>
       </c>
       <c r="I8" s="17">
-        <v>3.1578947368421151</v>
-      </c>
+        <v>9.7826086956521721</v>
+      </c>
+      <c r="J8" s="27"/>
       <c r="K8" s="7"/>
       <c r="L8" s="15"/>
     </row>
-    <row r="9" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="15">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D9" s="15">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="E9" s="15">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F9" s="15">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G9" s="15">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>-5.8823529411764719</v>
+        <v>355</v>
+      </c>
+      <c r="H9" s="17">
+        <v>8.6419753086419693</v>
       </c>
       <c r="I9" s="17">
-        <v>7.0336391437308965</v>
-      </c>
+        <v>10.9375</v>
+      </c>
+      <c r="J9" s="27"/>
       <c r="K9" s="7"/>
       <c r="L9" s="15"/>
     </row>
-    <row r="10" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="15">
+        <v>12</v>
+      </c>
+      <c r="D10" s="15">
         <v>8</v>
       </c>
-      <c r="D10" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F10" s="15">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G10" s="15">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>23.076923076923084</v>
+        <v>49</v>
+      </c>
+      <c r="H10" s="17">
+        <v>137.5</v>
       </c>
       <c r="I10" s="17">
-        <v>-20.75471698113207</v>
-[...1 lines deleted...]
-      <c r="K10" s="7"/>
+        <v>2.0833333333333259</v>
+      </c>
+      <c r="J10" s="27"/>
       <c r="L10" s="15"/>
     </row>
-    <row r="11" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
-      <c r="G11" s="15">
-[...2 lines deleted...]
-      <c r="H11" s="27"/>
+      <c r="G11" s="15"/>
+      <c r="H11" s="17"/>
       <c r="I11" s="17"/>
+      <c r="J11" s="27"/>
       <c r="L11" s="15"/>
     </row>
-    <row r="12" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="15">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D12" s="15">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E12" s="15">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F12" s="15">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G12" s="15">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>-1.2987012987012991</v>
+        <v>316</v>
+      </c>
+      <c r="H12" s="17">
+        <v>11.111111111111116</v>
       </c>
       <c r="I12" s="17">
-        <v>5.1546391752577359</v>
-      </c>
+        <v>11.660777385159005</v>
+      </c>
+      <c r="J12" s="27"/>
       <c r="L12" s="15"/>
     </row>
-    <row r="13" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D13" s="15">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E13" s="15">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F13" s="15">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G13" s="15">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>-3.0303030303030276</v>
+        <v>278</v>
+      </c>
+      <c r="H13" s="17">
+        <v>0</v>
       </c>
       <c r="I13" s="17">
-        <v>8.7649402390438169</v>
-      </c>
+        <v>12.096774193548377</v>
+      </c>
+      <c r="J13" s="27"/>
       <c r="L13" s="26"/>
     </row>
-    <row r="14" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D14" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E14" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F14" s="15">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G14" s="15">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>9.0909090909090828</v>
+        <v>38</v>
+      </c>
+      <c r="H14" s="17">
+        <v>114.28571428571428</v>
       </c>
       <c r="I14" s="17">
-        <v>-17.500000000000004</v>
-      </c>
+        <v>8.5714285714285623</v>
+      </c>
+      <c r="J14" s="27"/>
       <c r="L14" s="15"/>
     </row>
-    <row r="15" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
-      <c r="G15" s="15">
-[...2 lines deleted...]
-      <c r="H15" s="27"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="17"/>
       <c r="I15" s="17"/>
+      <c r="J15" s="27"/>
       <c r="L15" s="15"/>
     </row>
-    <row r="16" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="15">
         <v>23</v>
       </c>
       <c r="D16" s="15">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E16" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F16" s="15">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="G16" s="15">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>-4.7619047619047672</v>
+        <v>88</v>
+      </c>
+      <c r="H16" s="17">
+        <v>58.823529411764696</v>
       </c>
       <c r="I16" s="17">
-        <v>-3.3707865168539297</v>
-      </c>
+        <v>3.529411764705892</v>
+      </c>
+      <c r="J16" s="27"/>
       <c r="L16" s="15"/>
     </row>
-    <row r="17" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="15">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D17" s="15">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E17" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F17" s="15">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G17" s="15">
         <v>77</v>
       </c>
-      <c r="H17" s="27">
-        <v>-15.789473684210531</v>
+      <c r="H17" s="17">
+        <v>43.75</v>
       </c>
       <c r="I17" s="17">
-        <v>1.3157894736842035</v>
-      </c>
+        <v>6.944444444444442</v>
+      </c>
+      <c r="J17" s="27"/>
       <c r="L17" s="15"/>
     </row>
-    <row r="18" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D18" s="15">
         <v>2</v>
       </c>
       <c r="E18" s="15">
         <v>2</v>
       </c>
       <c r="F18" s="15">
         <v>4</v>
       </c>
       <c r="G18" s="15">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>11</v>
+      </c>
+      <c r="H18" s="17">
+        <v>300</v>
       </c>
       <c r="I18" s="17">
-        <v>-30.76923076923077</v>
-      </c>
+        <v>-15.384615384615385</v>
+      </c>
+      <c r="J18" s="27"/>
       <c r="L18" s="15"/>
     </row>
-    <row r="19" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="19"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15">
         <v>0</v>
       </c>
-      <c r="H19" s="27"/>
+      <c r="H19" s="17"/>
       <c r="I19" s="17"/>
+      <c r="J19" s="27"/>
       <c r="L19" s="15"/>
     </row>
-    <row r="20" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="D20" s="15">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="E20" s="15">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F20" s="15">
-        <v>226</v>
+        <v>175</v>
       </c>
       <c r="G20" s="15">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>-36.338028169014081</v>
+        <v>871</v>
+      </c>
+      <c r="H20" s="17">
+        <v>-56.140350877192979</v>
       </c>
       <c r="I20" s="17">
-        <v>0.86393088552916275</v>
-      </c>
+        <v>-6.0409924487594413</v>
+      </c>
+      <c r="J20" s="27"/>
       <c r="L20" s="15"/>
     </row>
-    <row r="21" spans="2:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:12" x14ac:dyDescent="0.3">
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="13"/>
     </row>
-    <row r="22" spans="2:12" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
     </row>
-    <row r="23" spans="2:12" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:12" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
-    <row r="24" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="38" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
     </row>
-    <row r="25" spans="2:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:12" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B25" s="39" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="24"/>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="2:12" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
-    <row r="27" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
     </row>
-    <row r="28" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="34" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C28" s="34"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
-    <row r="29" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C29" s="34"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
     </row>
-    <row r="30" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="34" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C30" s="34"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
     </row>
-    <row r="31" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
+    </row>
+    <row r="32" spans="2:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B25:G25"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B25" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId2"/>
+  <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>