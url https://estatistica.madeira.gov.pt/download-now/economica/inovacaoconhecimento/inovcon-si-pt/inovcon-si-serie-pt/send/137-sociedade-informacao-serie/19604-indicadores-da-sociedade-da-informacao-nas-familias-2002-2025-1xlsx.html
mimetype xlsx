--- v0 (2026-05-08)
+++ v1 (2026-09-21)
@@ -50,60 +50,60 @@
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\celina.nunes\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\guida.rodrigues\Desktop\Ajuda\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2A17828-66B9-4D06-BBA1-132EAE1744EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F7C73053-F500-4266-B808-B687490C691A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" tabRatio="748" xr2:uid="{CB934918-EBBE-4C70-B57C-2FBB64C11962}"/>
+    <workbookView xWindow="32811" yWindow="-103" windowWidth="33120" windowHeight="18000" tabRatio="748" xr2:uid="{CB934918-EBBE-4C70-B57C-2FBB64C11962}"/>
   </bookViews>
   <sheets>
     <sheet name="Indice" sheetId="10" r:id="rId1"/>
     <sheet name="Sinais Convencionais" sheetId="18" r:id="rId2"/>
     <sheet name="Q1" sheetId="44" r:id="rId3"/>
     <sheet name="Q2" sheetId="24" r:id="rId4"/>
     <sheet name="Q3" sheetId="25" r:id="rId5"/>
     <sheet name="Q4" sheetId="19" r:id="rId6"/>
     <sheet name="Q5" sheetId="4" r:id="rId7"/>
     <sheet name="Q6" sheetId="2" r:id="rId8"/>
     <sheet name="Q7" sheetId="12" r:id="rId9"/>
     <sheet name="Q8" sheetId="27" r:id="rId10"/>
     <sheet name="Q9" sheetId="26" r:id="rId11"/>
     <sheet name="Q10" sheetId="11" r:id="rId12"/>
     <sheet name="Q11" sheetId="14" r:id="rId13"/>
     <sheet name="Q12" sheetId="15" r:id="rId14"/>
     <sheet name="Q13" sheetId="20" r:id="rId15"/>
     <sheet name="Q14" sheetId="32" r:id="rId16"/>
     <sheet name="Q15" sheetId="38" r:id="rId17"/>
     <sheet name="Q16" sheetId="29" r:id="rId18"/>
     <sheet name="Q17" sheetId="62" r:id="rId19"/>
     <sheet name="Q18" sheetId="23" r:id="rId20"/>
     <sheet name="Q19" sheetId="16" r:id="rId21"/>
     <sheet name="Q20" sheetId="17" r:id="rId22"/>
     <sheet name="Q21" sheetId="46" r:id="rId23"/>
@@ -176,80 +176,80 @@
     <definedName name="_xlnm.Print_Area" localSheetId="30">'Q29'!$B$1:$D$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Q3'!$B$1:$G$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="31">'Q30'!$B$1:$F$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="32">'Q31'!$B$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="33">'Q32'!$B$1:$E$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="34">'Q33'!$B$1:$F$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="35">'Q34'!$B$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="36">'Q35'!$B$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="37">'Q36'!$B$1:$E$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="38">'Q37'!$B$1:$E$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="39">'Q38'!$B$1:$E$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="40">'Q39'!$B$1:$E$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Q4'!$B$1:$F$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="41">'Q40'!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="42">'Q41'!$B$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="43">'Q42'!$B$1:$D$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="44">'Q43'!$B$1:$D$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="45">'Q44'!$B$1:$D$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="46">'Q45'!$B$1:$D$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="47">'Q46'!$B$1:$K$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="48">'Q47'!$B$1:$E$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="49">'Q48'!$B$1:$C$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="50">'Q49'!$B$1:$C$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Q5'!$B$1:$X$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="51">'Q50'!$B$1:$C$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'Q6'!$B$1:$Z$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'Q6'!$B$1:$Z$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Q7'!$B$1:$O$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'Q8'!$B$1:$L$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Q9'!$B$1:$AA$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Sinais Convencionais'!$B$1:$G$5</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="QUADRO21_PT">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'Q10'!$A:$B,'Q10'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'Q11'!$A:$B,'Q11'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="19">'Q18'!$A:$B,'Q18'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Q9'!$A:$C,'Q9'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1021" uniqueCount="356">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t xml:space="preserve">Unidade: % </t>
   </si>
   <si>
     <r>
       <t>Fonte:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> INE/DREM - Inquérito à Utilização de Tecnologias da Informação e da Comunicação pelas Famílias</t>
     </r>
   </si>
   <si>
     <t>Ligação à Internet</t>
   </si>
@@ -1264,53 +1264,50 @@
     <t>Q29 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com serviços fixos de telecomunicações na residência principal, total e integrados em pacote, por tipo de serviço, 2024 e 2025</t>
   </si>
   <si>
     <t>Q32 - Proporção de indivíduos, com idade entre 16 e 74 anos, que vivem em agregados domésticos privados com televisão por subscrição na residência principal, 2023-2025</t>
   </si>
   <si>
     <t>Q35 - Proporção de indivíduos, com idade entre 16 e 74 anos, que vivem em agregados domésticos privados com Televisão Digital Terrestre (TDT) e forma de acesso à TDT, 2022-2025</t>
   </si>
   <si>
     <t>Q21 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, e com ligação à Internet na residência principal e por forma de ligação à Internet, 2022-2025</t>
   </si>
   <si>
     <t>Q5 - Agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, por disponibilidade de acesso à Internet na residência principal, 2004-2025</t>
   </si>
   <si>
     <t>Q6 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, por disponibilidade de acesso, na residência principal, à Internet, 2002-2025</t>
   </si>
   <si>
     <t>Q23 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, sem acesso a serviços de telecomunicações na residência principal por tipo de serviço não disponível, 2022-2025</t>
   </si>
   <si>
     <t>Q25 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, e com telefone fixo na residência principal, por tipo de acesso e utilização do equipamento de telefone fixo, 2022-2025</t>
   </si>
   <si>
     <t>Q30 - Agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) e/ou televisão por subscrição na residência principal, 2022-2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Q31 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) e/ou televisão por subscrição em na residência principal, 2022-2025</t>
   </si>
   <si>
     <t>Q33 - Agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal ou em alojamentos de residência secundária, 2022-2025</t>
   </si>
   <si>
     <t>Q36 - Agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal e sem televisão por subscrição e acesso a outro tipo de serviços fixos de telecomunicações, 2023-2025</t>
   </si>
   <si>
     <t>Q37 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal e sem televisão por subscrição e acesso a outro tipo de serviços fixos de telecomunicações, 2023-2025</t>
   </si>
   <si>
     <t>Q34 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal ou em alojamentos de residência secundária, 2022-2025</t>
   </si>
   <si>
     <t>Q38 - Proporção de indivíduos, com idade entre 16 e 74 anos, que utilizaram equipamentos ou sistemas conectados com a Internet (Internet das Coisas - IoT) por tipo de equipamento, 2020-2024</t>
   </si>
   <si>
     <t>Q39 -  Proporção de indivíduos, com idade entre 16 e 74 anos, por comportamento ao deixar de utilizar equipamentos informáticos, por tipo de equipamento, 2022 e 2024</t>
   </si>
   <si>
     <t>Q40 - Proporção de indivíduos, com idade entre 16 e 74 anos, por comportamento ao comprar equipamentos informáticos, 2022 e 2024</t>
   </si>
   <si>
     <t>Q41 - Proporção de indivíduos, com idade entre 16 e 74 anos, que utilizaram Cartão de Cidadão ou Chave Móvel Digital na autenticação para acesso a serviços online nos 12 meses anteriores à entrevista, por meio de autenticação utilizado, 2023 e 2025</t>
   </si>
@@ -1430,50 +1427,53 @@
       <t xml:space="preserve">O universo de referência são os indivíduos com idade entre os 16 e os 74 anos, residentes no território nacional e em alojamentos não coletivos.	</t>
     </r>
   </si>
   <si>
     <t>Nota:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Nota:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  
 </t>
     </r>
+  </si>
+  <si>
+    <t>Q31 - Proporção de agregados domésticos, com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) e/ou televisão por subscrição na residência principal, 2022-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ \ "/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="General_)"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0_)"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="74">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3593,50 +3593,60 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="283" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="278" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="277" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -3720,101 +3730,91 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="288" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="288" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="288" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="278" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="278" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="278" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="279" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="279" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="284" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="284" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="284" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="279" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="279" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="283" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="295">
     <cellStyle name="%" xfId="43" xr:uid="{DD0100CD-C924-47E4-8A2E-18607D6E425C}"/>
     <cellStyle name="% 2" xfId="44" xr:uid="{FDE65757-3DFE-402F-9C84-EF13C48C379B}"/>
     <cellStyle name="% 2 2" xfId="51" xr:uid="{702BD97C-F142-41D5-99D1-B11C5368B55A}"/>
     <cellStyle name="% 2 2 2" xfId="52" xr:uid="{06EC51A0-47B4-4DE5-97D3-583F6BAEF2D7}"/>
     <cellStyle name="% 2 2 2 2" xfId="53" xr:uid="{605AA6F8-6CED-48E0-ADA7-9C1F5F4EC322}"/>
     <cellStyle name="% 2 2 2 3" xfId="54" xr:uid="{6B9E8F8B-E222-43E6-801D-B41D2E39A9ED}"/>
     <cellStyle name="% 2 2_IV_02_05_Mad" xfId="55" xr:uid="{5E139E96-A294-42C8-BCB2-8D00D4F382F3}"/>
     <cellStyle name="% 2 3" xfId="56" xr:uid="{81C870FD-038D-4916-A736-DD5E9898DC68}"/>
     <cellStyle name="% 2_IV_02_05_Mad" xfId="57" xr:uid="{C674AD43-DE3F-4AE7-A0CC-3EEB867E3F6E}"/>
     <cellStyle name="% 3" xfId="45" xr:uid="{B9D45503-A0EC-4613-B124-2945EF9E9919}"/>
     <cellStyle name="% 3 2" xfId="58" xr:uid="{BD18B844-D63B-43B9-8156-BC6BC768116C}"/>
     <cellStyle name="%_II 04_07" xfId="59" xr:uid="{E8619C16-D640-4525-8A6A-7A56C0B6608F}"/>
     <cellStyle name="%_II 04_07 2" xfId="60" xr:uid="{6F684880-E51A-4DE6-B9E1-71C76D459EFE}"/>
     <cellStyle name="%_IV_02_05_Mad" xfId="61" xr:uid="{BF73E2DD-EA35-42F7-96F3-1BB573398F56}"/>
     <cellStyle name="20% - Accent1" xfId="62" xr:uid="{73F72B41-F563-4C6A-91F7-2E3CD6515929}"/>
     <cellStyle name="20% - Accent2" xfId="63" xr:uid="{DD8692E0-0115-4E7C-8B52-C03B6CEECE23}"/>
     <cellStyle name="20% - Accent3" xfId="64" xr:uid="{1EF9428F-4D41-4E71-A211-D39585742A76}"/>
     <cellStyle name="20% - Accent4" xfId="65" xr:uid="{AA80601B-6C75-439E-B251-5A21B4297B64}"/>
     <cellStyle name="20% - Accent5" xfId="66" xr:uid="{E8C9F7C4-2B2E-4C59-968D-AB7612D10112}"/>
     <cellStyle name="20% - Accent6" xfId="67" xr:uid="{FABEF306-68CF-4135-A7E7-0F248B70A531}"/>
     <cellStyle name="40% - Accent1" xfId="68" xr:uid="{BD1E8981-A774-4E05-B847-52512415260D}"/>
     <cellStyle name="40% - Accent2" xfId="69" xr:uid="{8E1870F2-3F2E-4C94-B774-93BD5047E5F5}"/>
@@ -4694,58 +4694,58 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D691C10A-78BF-4BCA-B9F1-A513C6687D35}">
   <sheetPr codeName="Folha1"/>
   <dimension ref="B1:O55"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="32" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="15" width="9.1796875" style="32"/>
+    <col min="1" max="1" width="1.69140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="141.53515625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="16.23046875" style="32" customWidth="1"/>
+    <col min="4" max="15" width="9.15234375" style="32"/>
     <col min="16" max="16" width="17" style="32" customWidth="1"/>
-    <col min="17" max="16384" width="9.1796875" style="32"/>
+    <col min="17" max="16384" width="9.15234375" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="33.75" customHeight="1">
       <c r="B1" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="2:15" ht="25.5" customHeight="1">
       <c r="B2" s="30"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
@@ -4890,56 +4890,56 @@
         <v>304</v>
       </c>
     </row>
     <row r="19" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B19" s="34" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="20" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B20" s="34" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="2:2" ht="19" customHeight="1">
       <c r="B21" s="34" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="22" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B22" s="34" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="23" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B23" s="34" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="24" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B24" s="34" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="25" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B25" s="34" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="26" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B26" s="34" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="27" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B27" s="34" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="28" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B28" s="34" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="29" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B29" s="34" t="s">
         <v>323</v>
@@ -4952,147 +4952,147 @@
     </row>
     <row r="31" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B31" s="34" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="32" spans="2:2" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B32" s="34" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="33" spans="2:4" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B33" s="34" t="s">
         <v>316</v>
       </c>
       <c r="C33" s="352"/>
       <c r="D33" s="352"/>
     </row>
     <row r="34" spans="2:4" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B34" s="34" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="35" spans="2:4" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B35" s="34" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
     </row>
     <row r="36" spans="2:4" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B36" s="34" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="37" spans="2:4" s="236" customFormat="1" ht="19" customHeight="1">
       <c r="B37" s="34" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="38" spans="2:4" ht="19" customHeight="1">
       <c r="B38" s="34" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="39" spans="2:4" ht="19" customHeight="1">
       <c r="B39" s="34" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="40" spans="2:4" ht="19" customHeight="1">
       <c r="B40" s="34" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="41" spans="2:4" ht="19" customHeight="1">
       <c r="B41" s="34" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="42" spans="2:4" ht="19" customHeight="1">
       <c r="B42" s="34" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="43" spans="2:4" ht="19" customHeight="1">
       <c r="B43" s="34" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="2:4" ht="19" customHeight="1">
       <c r="B44" s="34" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="45" spans="2:4" ht="19" customHeight="1">
       <c r="B45" s="34" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="46" spans="2:4" ht="19" customHeight="1">
       <c r="B46" s="34" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="47" spans="2:4" ht="19" customHeight="1">
       <c r="B47" s="34" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="48" spans="2:4" ht="19" customHeight="1">
       <c r="B48" s="34" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="49" spans="2:3" ht="19" customHeight="1">
       <c r="B49" s="34" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="50" spans="2:3" ht="19" customHeight="1">
       <c r="B50" s="34" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="51" spans="2:3" ht="19" customHeight="1">
       <c r="B51" s="34" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="52" spans="2:3" ht="19" customHeight="1">
       <c r="B52" s="34" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="53" spans="2:3" ht="19" customHeight="1">
       <c r="B53" s="34" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C53" s="34"/>
     </row>
     <row r="54" spans="2:3" ht="19" customHeight="1">
       <c r="B54" s="34" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="55" spans="2:3" ht="19" customHeight="1">
       <c r="B55" s="34"/>
     </row>
   </sheetData>
   <phoneticPr fontId="13" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B3" location="'Sinais Convencionais'!A1" display="Sinais Convencionais" xr:uid="{A6CCBAB4-CC2C-4D3C-A7E6-EC44AEAD8DA2}"/>
     <hyperlink ref="B48" location="'Q44'!A1" display="Q44 - Proporção de pessoas dos 16 aos 74 anos que encontraram conteúdos agressivos, discriminatórios ou humilhantes ao usar a internet nos 3 meses anteriores à entrevista, por motivo da discriminação, 2023 e 2025" xr:uid="{74529B7B-41EC-4A42-BBEA-062CE426B9A6}"/>
     <hyperlink ref="B47" location="'Q43'!A1" display="Q43 - Proporção de pessoas dos 16 aos 74 anos que não utilizaram Cartão de Cidadão ou Chave Móvel Digital na autenticação para acesso a serviços online nos 12 meses anteriores à entrevista, por razão de não utilização, 2023 e 2025" xr:uid="{90159512-4A1E-4979-89C6-C94AD7AC6CD6}"/>
     <hyperlink ref="B46" location="'Q42'!A1" display="Q42 - Proporção de pessoas dos 16 aos 74 anos que utilizaram Cartão de Cidadão ou Chave Móvel Digital na autenticação para acesso a serviços online nos 12 meses anteriores à entrevista, por tipo de prestador do serviço, 2023 e 2025" xr:uid="{32035D56-1D07-4480-A81B-D57EF89C9DBE}"/>
     <hyperlink ref="B45" location="'Q41'!A1" display="Q41 - Proporção de pessoas dos 16 aos 74 anos que utilizaram Cartão de Cidadão ou Chave Móvel Digital na autenticação para acesso a serviços online nos 12 meses anteriores à entrevista, por meio de autenticação utilizado, 2023 e 2025" xr:uid="{0D224526-254C-4B92-B60F-F31D8AA8CCAC}"/>
     <hyperlink ref="B44" location="'Q40'!A1" display="Q40 - Proporção de indivíduos com idade entre 16 e 74 anos, por comportamento ao comprar equipamentos informáticos, 2022 e 2024" xr:uid="{4BDCF2AD-44D2-43EE-8B70-A125230D546E}"/>
     <hyperlink ref="B43" location="'Q39'!A1" display="Q39 -  Proporção de indivíduos com idade entre 16 e 74 anos por comportamento ao deixar de utilizar equipamentos informáticos, por tipo de equipamento, 2022 e 2024" xr:uid="{F73F2B46-26D5-4225-8645-BFCEDD6CB03C}"/>
     <hyperlink ref="B42" location="'Q38'!A1" display="Q38 - Proporção de indivíduos dos 16 aos 74 anos que utilizaram equipamentos ou sistemas conectados com a Internet (Internet das Coisas - IoT) por tipo de equipamento, 2020-2024" xr:uid="{A1C929BB-BAB1-468F-90F1-B96C280A9221}"/>
     <hyperlink ref="B41" location="'Q37'!A1" display="Q37 - Proporção de agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal e sem televisão por subscrição e acesso a outro tipo de serviços fixos de telecomunicações, 2023-2025" xr:uid="{7BDD5F86-2DF8-4A0D-BB5D-D9CB0496AC20}"/>
     <hyperlink ref="B40" location="'Q36'!A1" display="Q36 - Agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal e sem televisão por subscrição e acesso a outro tipo de serviços fixos de telecomunicações, 2023-2025" xr:uid="{F151328D-ADDD-4883-8AC4-FA0628CF3201}"/>
     <hyperlink ref="B39" location="'Q35'!A1" display="Q35 - Proporção de indivíduos com idade entre 16 e 74 anos que vivem em agregados domésticos privados com Televisão Digital Terrestre (TDT) e forma de acesso à TDT, 2022-2025" xr:uid="{FBB00839-B878-4968-99C6-8EACB69CA392}"/>
     <hyperlink ref="B38" location="'Q34'!A1" display="Q34 - Proporção de agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal ou em alojamentos de residência secundária, 2022-2025" xr:uid="{557E05F4-05DD-42CE-8638-E0C1B9B45068}"/>
     <hyperlink ref="B37" location="'Q33'!A1" display="Q33 - Agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) na residência principal ou em alojamentos de residência secundária, 2022-2025" xr:uid="{7967CB08-72DB-47A8-BACB-923A8B7E0C7A}"/>
     <hyperlink ref="B36" location="'Q32'!A1" display="Q32 - Proporção de indivíduos com idade entre 16 e 74 anos que vivem em agregados domésticos privados com televisão por subscrição na residência principal, 2023-2025" xr:uid="{058AB236-34AC-420C-AA72-369770E10602}"/>
     <hyperlink ref="B35" location="'Q31'!A1" display="Q31 - Proporção de agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) e/ou televisão por subscrição em na residência principal, 2022-2025" xr:uid="{035949C1-1770-4532-A101-27B10D66B81F}"/>
     <hyperlink ref="B34" location="'Q30'!A1" display="Q30 - Agregados domésticos privados com pelo menos um indivíduo com idade entre 16 e 74 anos, com Televisão Digital Terrestre (TDT) e/ou televisão por subscrição na residência principal, 2022-2025" xr:uid="{6FA13581-4D4B-47C0-92A5-409305070DCB}"/>
     <hyperlink ref="B32" location="'Q28'!A1" display="Q28 - Proporção de indivíduos com idade entre 16 e 74 anos que vivem em agregados domésticos privados com serviços fixos de telecomunicações na residência principal incluídos em pacote, por tipo de serviço incluído em pacote, 2022-2025" xr:uid="{2725421F-EFA9-4D0F-8347-5F4C90EEB14F}"/>
@@ -5126,87 +5126,87 @@
     <hyperlink ref="B21" location="'Q17'!A1" display="Q17 - Proporção de indivíduos com idade entre 16 e 74 anos que utilizaram comércio eletrónico nos útimos 3 meses anteriores à entrevista, segundo o tipo de produto ou serviço encomendado, 2023-2025" xr:uid="{F9C93383-6870-4CC6-B210-215939D991E4}"/>
     <hyperlink ref="B22" location="'Q18'!A1" display="Q18 - Proporção de indivíduos com idade entre 16 e 74 anos que utilizaram Internet para realizar serviços avançados para fins privados nos 3 meses anteriores à entrevista, 2007-2025" xr:uid="{0D3D8E5D-EDBB-4C12-8462-7F5D7CA98881}"/>
     <hyperlink ref="B49" location="'Q45'!A1" display="Q45 - Proporção de indivíduos dos 16 aos 74 anos, por níveis de competências digitais, 2025" xr:uid="{1C2D8BF2-4C78-4E28-8696-09BC7401E03A}"/>
     <hyperlink ref="B50" location="'Q46'!A1" display="Q46 - Proporção de indivíduos, com idade entre 16 e 74 anos, com competências digitais ao nível básico ou acima de básico, 2015-2023" xr:uid="{6850307D-9147-44D7-A69C-0714062003A5}"/>
     <hyperlink ref="B52" location="'Q48'!A1" display="Q48 - Proporção de indivíduos, com idade entre 16 e 74 anos, segundo a utilização de ferramentas de inteligência artificial nos 3 meses anteriores à entrevista, 2025" xr:uid="{97DA4CE1-1306-4B4F-BB29-91634AEE55F2}"/>
     <hyperlink ref="B53:C53" location="'Q49'!A1" display="Q49 - Proporção de indivíduos, com idade entre 16 e 74 anos, que utilizaram ferramentas de inteligência artificial nos 3 meses anteriores à entrevista, por finalidades de utilização, 2025" xr:uid="{8441E1B9-FD24-46C1-89E0-98AB8A4D5616}"/>
     <hyperlink ref="B54" location="'Q50'!A1" display="Q50 - Proporção de indivíduos, com idade entre 16 e 74 anos, que não utilizaram ferramentas de inteligência artificial nos 3 meses anteriores à entrevista, por principal razão de não utilização, 2025" xr:uid="{2CE20235-A08F-4E67-BB0E-ACE966965E87}"/>
   </hyperlinks>
   <pageMargins left="0.28000000000000003" right="0.2" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1B755C2-54BA-49A6-A20B-218CDDA8A922}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M16"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="54.84375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="5.84375" style="6" customWidth="1"/>
+    <col min="4" max="12" width="8.69140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="6.69140625" style="6" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>241</v>
       </c>
-      <c r="C1" s="362"/>
-[...8 lines deleted...]
-      <c r="L1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...9 lines deleted...]
-      <c r="L2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="L3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="35" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="17">
         <v>2017</v>
       </c>
       <c r="E4" s="17">
         <v>2018</v>
       </c>
       <c r="F4" s="17">
         <v>2019</v>
       </c>
       <c r="G4" s="16">
@@ -5336,193 +5336,193 @@
       </c>
       <c r="M8" s="11"/>
     </row>
     <row r="9" spans="2:13">
       <c r="B9" s="9"/>
       <c r="C9" s="8"/>
     </row>
     <row r="10" spans="2:13" ht="3.75" customHeight="1">
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
     </row>
     <row r="11" spans="2:13">
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
     </row>
     <row r="12" spans="2:13" ht="12.75" customHeight="1">
-      <c r="B12" s="365" t="s">
+      <c r="B12" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="365"/>
-[...8 lines deleted...]
-      <c r="L12" s="365"/>
+      <c r="C12" s="369"/>
+      <c r="D12" s="369"/>
+      <c r="E12" s="369"/>
+      <c r="F12" s="369"/>
+      <c r="G12" s="369"/>
+      <c r="H12" s="369"/>
+      <c r="I12" s="369"/>
+      <c r="J12" s="369"/>
+      <c r="K12" s="369"/>
+      <c r="L12" s="369"/>
     </row>
     <row r="13" spans="2:13" ht="7.5" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
     </row>
     <row r="14" spans="2:13" ht="16" customHeight="1">
       <c r="B14" s="5" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
     </row>
     <row r="15" spans="2:13" ht="7.5" customHeight="1">
       <c r="B15" s="93"/>
       <c r="C15" s="93"/>
     </row>
-    <row r="16" spans="2:13" ht="12.5">
+    <row r="16" spans="2:13" ht="12.45">
       <c r="B16" s="346" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B12:L12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{6197C384-85F6-493F-ADC1-F4897A413AC1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D45D94F9-A00C-4890-814D-872EA6CEA893}">
   <dimension ref="B1:AA19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="45" style="6" customWidth="1"/>
-    <col min="3" max="3" width="5.81640625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.1796875" style="6"/>
+    <col min="3" max="3" width="5.84375" style="6" customWidth="1"/>
+    <col min="4" max="27" width="8.69140625" style="6" customWidth="1"/>
+    <col min="28" max="28" width="6.69140625" style="6" customWidth="1"/>
+    <col min="29" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>242</v>
       </c>
-      <c r="C1" s="362"/>
-[...23 lines deleted...]
-      <c r="AA1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
+      <c r="S1" s="366"/>
+      <c r="T1" s="366"/>
+      <c r="U1" s="366"/>
+      <c r="V1" s="366"/>
+      <c r="W1" s="366"/>
+      <c r="X1" s="366"/>
+      <c r="Y1" s="366"/>
+      <c r="Z1" s="366"/>
+      <c r="AA1" s="366"/>
     </row>
     <row r="2" spans="2:27" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...24 lines deleted...]
-      <c r="AA2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
+      <c r="S2" s="367"/>
+      <c r="T2" s="367"/>
+      <c r="U2" s="367"/>
+      <c r="V2" s="367"/>
+      <c r="W2" s="367"/>
+      <c r="X2" s="367"/>
+      <c r="Y2" s="367"/>
+      <c r="Z2" s="367"/>
+      <c r="AA2" s="367"/>
     </row>
     <row r="3" spans="2:27" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="AA3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:27" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="35" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
@@ -5574,62 +5574,62 @@
       <c r="T4" s="17">
         <v>2018</v>
       </c>
       <c r="U4" s="17">
         <v>2019</v>
       </c>
       <c r="V4" s="16">
         <v>2020</v>
       </c>
       <c r="W4" s="17">
         <v>2021</v>
       </c>
       <c r="X4" s="17">
         <v>2022</v>
       </c>
       <c r="Y4" s="17">
         <v>2023</v>
       </c>
       <c r="Z4" s="17">
         <v>2024</v>
       </c>
       <c r="AA4" s="16">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="2:27" ht="10.5">
+    <row r="5" spans="2:27">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="2:27" ht="15.75" customHeight="1">
-      <c r="B6" s="369" t="s">
+      <c r="B6" s="373" t="s">
         <v>128</v>
       </c>
       <c r="C6" s="112" t="s">
         <v>91</v>
       </c>
       <c r="D6" s="113">
         <v>12.8</v>
       </c>
       <c r="E6" s="113">
         <v>21.4</v>
       </c>
       <c r="F6" s="113">
         <v>26.3</v>
       </c>
       <c r="G6" s="113">
         <v>29.1</v>
       </c>
       <c r="H6" s="113">
         <v>32.6</v>
       </c>
       <c r="I6" s="113">
         <v>37.1</v>
       </c>
       <c r="J6" s="113">
         <v>40.6</v>
@@ -5665,51 +5665,51 @@
         <v>75.900000000000006</v>
       </c>
       <c r="U6" s="113">
         <v>76.599999999999994</v>
       </c>
       <c r="V6" s="113">
         <v>80</v>
       </c>
       <c r="W6" s="113">
         <v>84.1</v>
       </c>
       <c r="X6" s="113">
         <v>86.1</v>
       </c>
       <c r="Y6" s="113">
         <v>86.9</v>
       </c>
       <c r="Z6" s="113">
         <v>87.6</v>
       </c>
       <c r="AA6" s="113">
         <v>88.3</v>
       </c>
     </row>
     <row r="7" spans="2:27" ht="24.75" customHeight="1">
-      <c r="B7" s="369"/>
+      <c r="B7" s="373"/>
       <c r="C7" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="11">
         <v>17.600000000000001</v>
       </c>
       <c r="E7" s="11">
         <v>23.2</v>
       </c>
       <c r="F7" s="11">
         <v>27.7</v>
       </c>
       <c r="G7" s="11">
         <v>28.9</v>
       </c>
       <c r="H7" s="11">
         <v>31.8</v>
       </c>
       <c r="I7" s="11">
         <v>35.4</v>
       </c>
       <c r="J7" s="11">
         <v>40.299999999999997</v>
       </c>
       <c r="K7" s="11">
@@ -5869,63 +5869,63 @@
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
     </row>
     <row r="11" spans="2:27">
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="2:27" ht="12.75" customHeight="1">
-      <c r="B12" s="365" t="s">
+      <c r="B12" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="365"/>
-[...8 lines deleted...]
-      <c r="L12" s="365"/>
+      <c r="C12" s="369"/>
+      <c r="D12" s="369"/>
+      <c r="E12" s="369"/>
+      <c r="F12" s="369"/>
+      <c r="G12" s="369"/>
+      <c r="H12" s="369"/>
+      <c r="I12" s="369"/>
+      <c r="J12" s="369"/>
+      <c r="K12" s="369"/>
+      <c r="L12" s="369"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="20"/>
       <c r="T12" s="20"/>
       <c r="U12" s="20"/>
       <c r="V12" s="20"/>
       <c r="W12" s="20"/>
       <c r="X12" s="20"/>
       <c r="Y12" s="20"/>
       <c r="Z12" s="20"/>
       <c r="AA12" s="20"/>
     </row>
     <row r="13" spans="2:27" ht="7.5" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
@@ -5958,197 +5958,197 @@
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="2:27" ht="16" customHeight="1">
       <c r="B15" s="358" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C15" s="358"/>
       <c r="D15" s="358"/>
       <c r="E15" s="358"/>
       <c r="F15" s="358"/>
       <c r="G15" s="358"/>
       <c r="H15" s="358"/>
     </row>
     <row r="16" spans="2:27" ht="16" customHeight="1">
-      <c r="B16" s="368" t="s">
+      <c r="B16" s="372" t="s">
         <v>123</v>
       </c>
-      <c r="C16" s="368"/>
-[...23 lines deleted...]
-      <c r="AA16" s="368"/>
+      <c r="C16" s="372"/>
+      <c r="D16" s="372"/>
+      <c r="E16" s="372"/>
+      <c r="F16" s="372"/>
+      <c r="G16" s="372"/>
+      <c r="H16" s="372"/>
+      <c r="I16" s="372"/>
+      <c r="J16" s="372"/>
+      <c r="K16" s="372"/>
+      <c r="L16" s="372"/>
+      <c r="M16" s="372"/>
+      <c r="N16" s="372"/>
+      <c r="O16" s="372"/>
+      <c r="P16" s="372"/>
+      <c r="Q16" s="372"/>
+      <c r="R16" s="372"/>
+      <c r="S16" s="372"/>
+      <c r="T16" s="372"/>
+      <c r="U16" s="372"/>
+      <c r="V16" s="372"/>
+      <c r="W16" s="372"/>
+      <c r="X16" s="372"/>
+      <c r="Y16" s="372"/>
+      <c r="Z16" s="372"/>
+      <c r="AA16" s="372"/>
     </row>
     <row r="17" spans="2:8" ht="5.25" customHeight="1">
       <c r="B17" s="93"/>
       <c r="C17" s="93"/>
       <c r="D17" s="93"/>
       <c r="E17" s="93"/>
       <c r="F17" s="93"/>
       <c r="G17" s="93"/>
       <c r="H17" s="93"/>
     </row>
     <row r="18" spans="2:8" s="14" customFormat="1" ht="12.75" customHeight="1"/>
-    <row r="19" spans="2:8" ht="12.5">
+    <row r="19" spans="2:8" ht="12.45">
       <c r="B19" s="346" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:AA1"/>
     <mergeCell ref="B2:AA2"/>
     <mergeCell ref="B12:L12"/>
     <mergeCell ref="B16:AA16"/>
     <mergeCell ref="B6:B7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{A0A3128C-B5E5-4DCC-96B8-AF4426E41F89}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73A05216-0779-4A6E-8BFF-7F41D10ACBDC}">
   <sheetPr codeName="Folha9"/>
   <dimension ref="B1:AB22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="37" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="8.7265625" style="37" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="48.53515625" style="37" bestFit="1" customWidth="1"/>
+    <col min="3" max="15" width="8.69140625" style="37" customWidth="1"/>
     <col min="16" max="16" width="10" style="37" customWidth="1"/>
-    <col min="17" max="24" width="8.7265625" style="37" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="267" max="16384" width="8.1796875" style="37"/>
+    <col min="17" max="24" width="8.69140625" style="37" customWidth="1"/>
+    <col min="25" max="25" width="6.69140625" style="37" customWidth="1"/>
+    <col min="26" max="264" width="9.15234375" style="37" customWidth="1"/>
+    <col min="265" max="265" width="6.69140625" style="37" customWidth="1"/>
+    <col min="266" max="266" width="23.15234375" style="37" customWidth="1"/>
+    <col min="267" max="16384" width="8.15234375" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="30" customHeight="1">
-      <c r="B1" s="374" t="s">
+      <c r="B1" s="378" t="s">
         <v>243</v>
       </c>
-      <c r="C1" s="374"/>
-[...20 lines deleted...]
-      <c r="X1" s="374"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
+      <c r="G1" s="378"/>
+      <c r="H1" s="378"/>
+      <c r="I1" s="378"/>
+      <c r="J1" s="378"/>
+      <c r="K1" s="378"/>
+      <c r="L1" s="378"/>
+      <c r="M1" s="378"/>
+      <c r="N1" s="378"/>
+      <c r="O1" s="378"/>
+      <c r="P1" s="378"/>
+      <c r="Q1" s="378"/>
+      <c r="R1" s="378"/>
+      <c r="S1" s="378"/>
+      <c r="T1" s="378"/>
+      <c r="U1" s="378"/>
+      <c r="V1" s="378"/>
+      <c r="W1" s="378"/>
+      <c r="X1" s="378"/>
     </row>
     <row r="2" spans="2:28" ht="13.5" customHeight="1">
-      <c r="B2" s="370"/>
-[...21 lines deleted...]
-      <c r="X2" s="370"/>
+      <c r="B2" s="374"/>
+      <c r="C2" s="374"/>
+      <c r="D2" s="374"/>
+      <c r="E2" s="374"/>
+      <c r="F2" s="374"/>
+      <c r="G2" s="374"/>
+      <c r="H2" s="374"/>
+      <c r="I2" s="374"/>
+      <c r="J2" s="374"/>
+      <c r="K2" s="374"/>
+      <c r="L2" s="374"/>
+      <c r="M2" s="374"/>
+      <c r="N2" s="374"/>
+      <c r="O2" s="374"/>
+      <c r="P2" s="374"/>
+      <c r="Q2" s="374"/>
+      <c r="R2" s="374"/>
+      <c r="S2" s="374"/>
+      <c r="T2" s="374"/>
+      <c r="U2" s="374"/>
+      <c r="V2" s="374"/>
+      <c r="W2" s="374"/>
+      <c r="X2" s="374"/>
     </row>
     <row r="3" spans="2:28" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
@@ -6634,183 +6634,183 @@
       <c r="B15" s="42"/>
       <c r="C15" s="42"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
       <c r="N15" s="42"/>
       <c r="O15" s="42"/>
       <c r="P15" s="42"/>
       <c r="Q15" s="42"/>
       <c r="R15" s="42"/>
       <c r="S15" s="50"/>
       <c r="T15" s="50"/>
       <c r="U15" s="50"/>
       <c r="V15" s="50"/>
       <c r="W15" s="50"/>
       <c r="X15" s="50"/>
     </row>
     <row r="16" spans="2:28">
-      <c r="B16" s="365" t="s">
+      <c r="B16" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="365"/>
-[...5 lines deleted...]
-      <c r="I16" s="365"/>
+      <c r="C16" s="369"/>
+      <c r="D16" s="369"/>
+      <c r="E16" s="369"/>
+      <c r="F16" s="369"/>
+      <c r="G16" s="369"/>
+      <c r="H16" s="369"/>
+      <c r="I16" s="369"/>
     </row>
     <row r="18" spans="2:24" s="56" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B18" s="371" t="s">
+      <c r="B18" s="375" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="372"/>
-[...20 lines deleted...]
-      <c r="X18" s="372"/>
+      <c r="C18" s="376"/>
+      <c r="D18" s="376"/>
+      <c r="E18" s="376"/>
+      <c r="F18" s="376"/>
+      <c r="G18" s="376"/>
+      <c r="H18" s="376"/>
+      <c r="I18" s="376"/>
+      <c r="J18" s="376"/>
+      <c r="K18" s="376"/>
+      <c r="L18" s="376"/>
+      <c r="M18" s="376"/>
+      <c r="N18" s="376"/>
+      <c r="O18" s="376"/>
+      <c r="P18" s="376"/>
+      <c r="Q18" s="376"/>
+      <c r="R18" s="376"/>
+      <c r="S18" s="376"/>
+      <c r="T18" s="376"/>
+      <c r="U18" s="376"/>
+      <c r="V18" s="376"/>
+      <c r="W18" s="376"/>
+      <c r="X18" s="376"/>
     </row>
     <row r="19" spans="2:24" s="56" customFormat="1" ht="16" customHeight="1">
       <c r="B19" s="56" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="2:24" s="56" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B20" s="373" t="s">
+      <c r="B20" s="377" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="373"/>
-[...22 lines deleted...]
-    <row r="22" spans="2:24" ht="11.5">
+      <c r="C20" s="377"/>
+      <c r="D20" s="377"/>
+      <c r="E20" s="377"/>
+      <c r="F20" s="377"/>
+      <c r="G20" s="377"/>
+      <c r="H20" s="377"/>
+      <c r="I20" s="377"/>
+      <c r="J20" s="377"/>
+      <c r="K20" s="377"/>
+      <c r="L20" s="377"/>
+      <c r="M20" s="377"/>
+      <c r="N20" s="377"/>
+      <c r="O20" s="377"/>
+      <c r="P20" s="377"/>
+      <c r="Q20" s="377"/>
+      <c r="R20" s="377"/>
+      <c r="S20" s="377"/>
+      <c r="T20" s="377"/>
+      <c r="U20" s="377"/>
+      <c r="V20" s="377"/>
+      <c r="W20" s="377"/>
+      <c r="X20" s="377"/>
+    </row>
+    <row r="22" spans="2:24" ht="11.6">
       <c r="B22" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B18:X18"/>
     <mergeCell ref="B20:X20"/>
     <mergeCell ref="B1:X1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{2487D2BD-4A74-456F-8D2A-599418C025F3}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2A84FA0-FD56-47A9-9CF6-5A81F62AF901}">
   <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:X44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
     <col min="2" max="2" width="69" style="65" customWidth="1"/>
-    <col min="3" max="14" width="10.7265625" style="65" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="242" max="16384" width="8.1796875" style="65"/>
+    <col min="3" max="14" width="10.69140625" style="65" customWidth="1"/>
+    <col min="15" max="15" width="6.69140625" style="65" customWidth="1"/>
+    <col min="16" max="16" width="14.23046875" style="65" bestFit="1" customWidth="1"/>
+    <col min="17" max="239" width="9.15234375" style="65" customWidth="1"/>
+    <col min="240" max="240" width="6.69140625" style="65" customWidth="1"/>
+    <col min="241" max="241" width="23.15234375" style="65" customWidth="1"/>
+    <col min="242" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>301</v>
       </c>
-      <c r="C1" s="376"/>
-[...10 lines deleted...]
-      <c r="N1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
+      <c r="G1" s="380"/>
+      <c r="H1" s="380"/>
+      <c r="I1" s="380"/>
+      <c r="J1" s="380"/>
+      <c r="K1" s="380"/>
+      <c r="L1" s="380"/>
+      <c r="M1" s="380"/>
+      <c r="N1" s="380"/>
     </row>
     <row r="2" spans="2:16" ht="13.5" customHeight="1">
       <c r="B2" s="91"/>
       <c r="C2" s="91"/>
       <c r="D2" s="91"/>
       <c r="E2" s="91"/>
       <c r="F2" s="91"/>
       <c r="G2" s="91"/>
       <c r="H2" s="91"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
       <c r="K2" s="91"/>
       <c r="L2" s="91"/>
       <c r="M2" s="91"/>
       <c r="N2" s="91"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="67"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
@@ -7871,242 +7871,242 @@
       <c r="L36" s="77"/>
       <c r="M36" s="77"/>
       <c r="N36" s="77"/>
     </row>
     <row r="37" spans="2:24" ht="3" customHeight="1">
       <c r="B37" s="78"/>
       <c r="C37" s="78"/>
       <c r="D37" s="78"/>
       <c r="E37" s="78"/>
       <c r="F37" s="78"/>
       <c r="G37" s="78"/>
       <c r="H37" s="78"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="78"/>
       <c r="M37" s="78"/>
       <c r="N37" s="78"/>
     </row>
     <row r="38" spans="2:24">
       <c r="B38" s="70"/>
       <c r="C38" s="70"/>
       <c r="D38" s="77"/>
     </row>
     <row r="39" spans="2:24" s="37" customFormat="1">
-      <c r="B39" s="365" t="s">
+      <c r="B39" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="365"/>
-[...5 lines deleted...]
-      <c r="I39" s="365"/>
+      <c r="C39" s="369"/>
+      <c r="D39" s="369"/>
+      <c r="E39" s="369"/>
+      <c r="F39" s="369"/>
+      <c r="G39" s="369"/>
+      <c r="H39" s="369"/>
+      <c r="I39" s="369"/>
     </row>
     <row r="40" spans="2:24" s="37" customFormat="1" ht="11.25" customHeight="1"/>
     <row r="41" spans="2:24" s="56" customFormat="1" ht="13.5" customHeight="1">
       <c r="B41" s="343" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="344"/>
       <c r="D41" s="344"/>
       <c r="E41" s="344"/>
       <c r="F41" s="344"/>
       <c r="G41" s="344"/>
       <c r="H41" s="344"/>
       <c r="I41" s="344"/>
       <c r="J41" s="344"/>
       <c r="K41" s="344"/>
       <c r="L41" s="344"/>
       <c r="M41" s="344"/>
       <c r="N41" s="344"/>
       <c r="O41" s="344"/>
       <c r="P41" s="344"/>
       <c r="Q41" s="344"/>
       <c r="R41" s="344"/>
       <c r="S41" s="344"/>
       <c r="T41" s="344"/>
       <c r="U41" s="344"/>
       <c r="V41" s="344"/>
       <c r="W41" s="344"/>
       <c r="X41" s="344"/>
     </row>
     <row r="42" spans="2:24" s="172" customFormat="1" ht="16" customHeight="1">
       <c r="B42" s="121" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C42" s="170"/>
       <c r="D42" s="171"/>
       <c r="E42" s="171"/>
       <c r="F42" s="171"/>
       <c r="G42" s="171"/>
       <c r="H42" s="171"/>
       <c r="I42" s="171"/>
       <c r="J42" s="171"/>
       <c r="K42" s="171"/>
       <c r="L42" s="171"/>
       <c r="M42" s="171"/>
       <c r="N42" s="171"/>
     </row>
     <row r="43" spans="2:24" s="172" customFormat="1" ht="16" customHeight="1">
       <c r="B43" s="121" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="173"/>
       <c r="D43" s="174"/>
       <c r="E43" s="174"/>
       <c r="F43" s="174"/>
       <c r="G43" s="174"/>
       <c r="H43" s="174"/>
       <c r="I43" s="174"/>
       <c r="J43" s="174"/>
       <c r="K43" s="171"/>
       <c r="L43" s="171"/>
       <c r="M43" s="171"/>
       <c r="N43" s="171"/>
     </row>
     <row r="44" spans="2:24" ht="23.25" customHeight="1">
-      <c r="B44" s="375" t="s">
+      <c r="B44" s="379" t="s">
         <v>73</v>
       </c>
-      <c r="C44" s="375"/>
-[...6 lines deleted...]
-      <c r="J44" s="375"/>
+      <c r="C44" s="379"/>
+      <c r="D44" s="379"/>
+      <c r="E44" s="379"/>
+      <c r="F44" s="379"/>
+      <c r="G44" s="379"/>
+      <c r="H44" s="379"/>
+      <c r="I44" s="379"/>
+      <c r="J44" s="379"/>
       <c r="K44" s="101"/>
       <c r="L44" s="101"/>
       <c r="M44" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B44:J44"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B39:I39"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" location="Indice!A1" display="Indice!A1" xr:uid="{9B59D294-AFA6-4CD6-8719-B9AA9B8847BA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E20695-3305-4CE5-9D2F-8C44036F8844}">
   <sheetPr codeName="Folha10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="65"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="67.23046875" style="65" customWidth="1"/>
+    <col min="3" max="10" width="14.15234375" style="65" customWidth="1"/>
+    <col min="11" max="11" width="6.69140625" style="65" customWidth="1"/>
+    <col min="12" max="245" width="9.15234375" style="65" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="65" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="65" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="30" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>302</v>
       </c>
-      <c r="C1" s="376"/>
-[...6 lines deleted...]
-      <c r="J1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
+      <c r="G1" s="380"/>
+      <c r="H1" s="380"/>
+      <c r="I1" s="380"/>
+      <c r="J1" s="380"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="377"/>
-[...1 lines deleted...]
-      <c r="D2" s="377"/>
+      <c r="B2" s="381"/>
+      <c r="C2" s="381"/>
+      <c r="D2" s="381"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="67"/>
       <c r="J3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1">
       <c r="B4" s="98" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="69">
         <v>2014</v>
       </c>
       <c r="D4" s="69">
         <v>2015</v>
       </c>
       <c r="E4" s="69">
         <v>2016</v>
       </c>
       <c r="F4" s="69">
         <v>2017</v>
       </c>
       <c r="G4" s="69">
         <v>2018</v>
       </c>
       <c r="H4" s="69">
         <v>2019</v>
       </c>
       <c r="I4" s="69">
         <v>2020</v>
       </c>
       <c r="J4" s="69">
         <v>2021</v>
       </c>
     </row>
     <row r="5" spans="2:10">
       <c r="B5" s="70"/>
       <c r="D5" s="67"/>
       <c r="F5" s="67"/>
       <c r="G5" s="67"/>
       <c r="H5" s="67"/>
     </row>
-    <row r="6" spans="2:10" ht="10.5">
+    <row r="6" spans="2:10">
       <c r="B6" s="76" t="s">
         <v>55</v>
       </c>
       <c r="C6" s="71"/>
       <c r="D6" s="134"/>
       <c r="E6" s="71"/>
       <c r="F6" s="134"/>
       <c r="G6" s="134"/>
       <c r="H6" s="134"/>
       <c r="I6" s="71"/>
       <c r="J6" s="71"/>
     </row>
     <row r="7" spans="2:10" ht="45.75" customHeight="1">
       <c r="B7" s="103" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="109">
         <v>53.5</v>
       </c>
       <c r="D7" s="110">
         <v>53.1</v>
       </c>
       <c r="E7" s="109">
         <v>52.4</v>
       </c>
@@ -8202,51 +8202,51 @@
       </c>
       <c r="G10" s="87" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="87">
         <v>29.1</v>
       </c>
       <c r="I10" s="89">
         <v>34.5</v>
       </c>
       <c r="J10" s="73">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="2:10">
       <c r="B11" s="70"/>
       <c r="C11" s="89"/>
       <c r="D11" s="87"/>
       <c r="E11" s="89"/>
       <c r="F11" s="87"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="89"/>
       <c r="J11" s="73"/>
     </row>
-    <row r="12" spans="2:10" ht="10.5">
+    <row r="12" spans="2:10">
       <c r="B12" s="76" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="89"/>
       <c r="D12" s="87"/>
       <c r="E12" s="89"/>
       <c r="F12" s="87"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="89"/>
       <c r="J12" s="73"/>
     </row>
     <row r="13" spans="2:10">
       <c r="B13" s="70"/>
       <c r="C13" s="89"/>
       <c r="D13" s="87"/>
       <c r="E13" s="89"/>
       <c r="F13" s="87"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="89"/>
       <c r="J13" s="73"/>
     </row>
     <row r="14" spans="2:10">
       <c r="B14" s="88" t="s">
@@ -8340,130 +8340,130 @@
     <row r="21" spans="2:20" s="56" customFormat="1" ht="16" customHeight="1">
       <c r="B21" s="343" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="344"/>
       <c r="D21" s="344"/>
       <c r="E21" s="344"/>
       <c r="F21" s="344"/>
       <c r="G21" s="344"/>
       <c r="H21" s="344"/>
       <c r="I21" s="344"/>
       <c r="J21" s="344"/>
       <c r="K21" s="344"/>
       <c r="L21" s="344"/>
       <c r="M21" s="344"/>
       <c r="N21" s="344"/>
       <c r="O21" s="344"/>
       <c r="P21" s="344"/>
       <c r="Q21" s="344"/>
       <c r="R21" s="344"/>
       <c r="S21" s="344"/>
       <c r="T21" s="344"/>
     </row>
     <row r="22" spans="2:20" s="82" customFormat="1" ht="16" customHeight="1">
       <c r="B22" s="121" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C22" s="80"/>
       <c r="D22" s="81"/>
       <c r="E22" s="81"/>
       <c r="F22" s="81"/>
       <c r="G22" s="81"/>
       <c r="H22" s="81"/>
       <c r="I22" s="81"/>
       <c r="J22" s="81"/>
     </row>
     <row r="23" spans="2:20" s="82" customFormat="1" ht="16" customHeight="1">
       <c r="B23" s="121" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="80"/>
       <c r="D23" s="81"/>
       <c r="E23" s="81"/>
       <c r="F23" s="81"/>
       <c r="G23" s="81"/>
       <c r="H23" s="81"/>
       <c r="I23" s="81"/>
       <c r="J23" s="81"/>
     </row>
-    <row r="25" spans="2:20" ht="11.5">
+    <row r="25" spans="2:20" ht="11.6">
       <c r="B25" s="68" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B1:J1"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:H4" xr:uid="{EC3BFDF8-1AB3-47F9-9AD4-5802D37695AD}">
       <formula1>Ano</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B25" location="Indice!A1" display="Indice!A1" xr:uid="{FA0107CD-A009-4178-B478-D10EAA6AFD15}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{467BD703-DC7D-4D3C-8D26-C3901FEF64BC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Z27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="244" max="16384" width="8.1796875" style="65"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="81.69140625" style="65" customWidth="1"/>
+    <col min="3" max="6" width="14.69140625" style="65" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="65" customWidth="1"/>
+    <col min="8" max="241" width="9.15234375" style="65" customWidth="1"/>
+    <col min="242" max="242" width="6.69140625" style="65" customWidth="1"/>
+    <col min="243" max="243" width="23.15234375" style="65" customWidth="1"/>
+    <col min="244" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="48" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>303</v>
       </c>
-      <c r="C1" s="376"/>
-[...2 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
       <c r="B2" s="104"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="98" t="s">
         <v>76</v>
       </c>
       <c r="C4" s="69">
         <v>2022</v>
       </c>
       <c r="D4" s="69">
         <v>2023</v>
       </c>
@@ -8557,51 +8557,51 @@
       </c>
       <c r="E10" s="117">
         <v>55412</v>
       </c>
       <c r="F10" s="117">
         <v>50302</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="19.5" customHeight="1">
       <c r="B11" s="103" t="s">
         <v>81</v>
       </c>
       <c r="C11" s="117">
         <v>39808</v>
       </c>
       <c r="D11" s="117">
         <v>48270</v>
       </c>
       <c r="E11" s="117">
         <v>36254</v>
       </c>
       <c r="F11" s="117">
         <v>47971</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="20">
+    <row r="12" spans="2:6" ht="20.6">
       <c r="B12" s="103" t="s">
         <v>82</v>
       </c>
       <c r="C12" s="117">
         <v>74425</v>
       </c>
       <c r="D12" s="117">
         <v>59035</v>
       </c>
       <c r="E12" s="117">
         <v>54260</v>
       </c>
       <c r="F12" s="117">
         <v>58600</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="20.149999999999999" customHeight="1">
       <c r="B13" s="103" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="117">
         <v>50186</v>
       </c>
       <c r="D13" s="117">
         <v>55636</v>
@@ -8725,178 +8725,178 @@
       <c r="T22" s="20"/>
     </row>
     <row r="23" spans="2:26" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="20"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="20"/>
       <c r="S23" s="20"/>
       <c r="T23" s="20"/>
     </row>
     <row r="24" spans="2:26" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B24" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
     </row>
     <row r="25" spans="2:26" s="9" customFormat="1" ht="21" customHeight="1">
-      <c r="B25" s="378" t="s">
+      <c r="B25" s="382" t="s">
         <v>132</v>
       </c>
-      <c r="C25" s="378"/>
-[...2 lines deleted...]
-      <c r="F25" s="378"/>
+      <c r="C25" s="382"/>
+      <c r="D25" s="382"/>
+      <c r="E25" s="382"/>
+      <c r="F25" s="382"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
     </row>
     <row r="26" spans="2:26" s="6" customFormat="1" ht="10.5" customHeight="1">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="19"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19"/>
     </row>
-    <row r="27" spans="2:26" ht="11.5">
+    <row r="27" spans="2:26" ht="11.6">
       <c r="B27" s="68" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B27" location="Indice!A1" display="Indice!A1" xr:uid="{CA66A924-3D46-4519-BB08-B4BC11BCB253}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A2CE2BD-16E1-443E-999D-F071E684E209}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="244" max="16384" width="8.1796875" style="65"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="81.69140625" style="65" customWidth="1"/>
+    <col min="3" max="6" width="14.15234375" style="65" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="65" customWidth="1"/>
+    <col min="8" max="241" width="9.15234375" style="65" customWidth="1"/>
+    <col min="242" max="242" width="6.69140625" style="65" customWidth="1"/>
+    <col min="243" max="243" width="23.15234375" style="65" customWidth="1"/>
+    <col min="244" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="48" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>304</v>
       </c>
-      <c r="C1" s="376"/>
-[...2 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
       <c r="B2" s="104"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="98" t="s">
         <v>76</v>
       </c>
       <c r="C4" s="69">
         <v>2022</v>
       </c>
       <c r="D4" s="69">
         <v>2023</v>
       </c>
@@ -8990,51 +8990,51 @@
       </c>
       <c r="E10" s="107">
         <v>27.9</v>
       </c>
       <c r="F10" s="110">
         <v>24.8</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="30.75" customHeight="1">
       <c r="B11" s="103" t="s">
         <v>81</v>
       </c>
       <c r="C11" s="107">
         <v>20</v>
       </c>
       <c r="D11" s="107">
         <v>24</v>
       </c>
       <c r="E11" s="107">
         <v>18.2</v>
       </c>
       <c r="F11" s="110">
         <v>23.7</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="20">
+    <row r="12" spans="2:6" ht="20.6">
       <c r="B12" s="103" t="s">
         <v>82</v>
       </c>
       <c r="C12" s="107">
         <v>37.299999999999997</v>
       </c>
       <c r="D12" s="107">
         <v>29.3</v>
       </c>
       <c r="E12" s="107">
         <v>27.3</v>
       </c>
       <c r="F12" s="110">
         <v>28.9</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="20.149999999999999" customHeight="1">
       <c r="B13" s="103" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="107">
         <v>25.2</v>
       </c>
       <c r="D13" s="107">
         <v>27.6</v>
@@ -9187,166 +9187,166 @@
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="4"/>
       <c r="V24" s="4"/>
       <c r="W24" s="4"/>
       <c r="X24" s="4"/>
       <c r="Y24" s="4"/>
       <c r="Z24" s="4"/>
     </row>
     <row r="25" spans="1:26" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B25" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
       <c r="X25" s="4"/>
       <c r="Y25" s="4"/>
       <c r="Z25" s="4"/>
     </row>
     <row r="26" spans="1:26" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A26" s="9"/>
-      <c r="B26" s="368" t="s">
+      <c r="B26" s="372" t="s">
         <v>132</v>
       </c>
-      <c r="C26" s="368"/>
-[...2 lines deleted...]
-      <c r="F26" s="368"/>
+      <c r="C26" s="372"/>
+      <c r="D26" s="372"/>
+      <c r="E26" s="372"/>
+      <c r="F26" s="372"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
     </row>
     <row r="27" spans="1:26" s="6" customFormat="1" ht="13" customHeight="1">
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="19"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19"/>
     </row>
-    <row r="28" spans="1:26" ht="11.5">
+    <row r="28" spans="1:26" ht="11.6">
       <c r="B28" s="68" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B26:F26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B28" location="Indice!A1" display="Indice!A1" xr:uid="{D6058E50-1943-475A-96B7-9A183B3B435D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6625981-E07C-4E81-A97A-A9F39C63B0C3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="51.69140625" style="6" customWidth="1"/>
+    <col min="3" max="12" width="9.69140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="6.69140625" style="6" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="30" customHeight="1">
       <c r="B1" s="351" t="s">
         <v>272</v>
       </c>
       <c r="C1" s="351"/>
       <c r="D1" s="351"/>
       <c r="E1" s="351"/>
       <c r="F1" s="351"/>
       <c r="G1" s="351"/>
       <c r="H1" s="351"/>
       <c r="I1" s="351"/>
       <c r="J1" s="351"/>
       <c r="K1" s="351"/>
       <c r="L1" s="351"/>
     </row>
     <row r="2" spans="2:12" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
       <c r="G2" s="97"/>
       <c r="H2" s="97"/>
@@ -9591,70 +9591,70 @@
       <c r="E11" s="64">
         <v>35.4</v>
       </c>
       <c r="F11" s="64">
         <v>35.4</v>
       </c>
       <c r="G11" s="64">
         <v>33.9</v>
       </c>
       <c r="H11" s="64">
         <v>31.8</v>
       </c>
       <c r="I11" s="64">
         <v>40.6</v>
       </c>
       <c r="J11" s="64">
         <v>34.6</v>
       </c>
       <c r="K11" s="64">
         <v>36.9</v>
       </c>
       <c r="L11" s="64">
         <v>36.1</v>
       </c>
     </row>
-    <row r="12" spans="2:12" ht="10.5">
+    <row r="12" spans="2:12">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:12" ht="3.75" customHeight="1">
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
     </row>
     <row r="14" spans="2:12">
       <c r="B14" s="9"/>
     </row>
-    <row r="15" spans="2:12" ht="18">
+    <row r="15" spans="2:12" ht="17.600000000000001">
       <c r="B15" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
     </row>
     <row r="16" spans="2:12" ht="7.5" customHeight="1">
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
@@ -9670,147 +9670,147 @@
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
     </row>
     <row r="18" spans="2:12" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B18" s="102" t="s">
         <v>125</v>
       </c>
       <c r="C18" s="102"/>
       <c r="D18" s="102"/>
       <c r="E18" s="102"/>
       <c r="F18" s="102"/>
       <c r="G18" s="102"/>
       <c r="H18" s="102"/>
       <c r="I18" s="102"/>
       <c r="J18" s="102"/>
       <c r="K18" s="102"/>
       <c r="L18" s="102"/>
     </row>
     <row r="19" spans="2:12" s="175" customFormat="1" ht="16" customHeight="1">
       <c r="B19" s="168" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C19" s="102"/>
       <c r="D19" s="102"/>
       <c r="E19" s="102"/>
       <c r="F19" s="102"/>
       <c r="G19" s="102"/>
       <c r="H19" s="102"/>
       <c r="I19" s="102"/>
       <c r="J19" s="102"/>
       <c r="K19" s="102"/>
       <c r="L19" s="102"/>
     </row>
-    <row r="20" spans="2:12" ht="15.5">
+    <row r="20" spans="2:12" ht="15">
       <c r="B20" s="21"/>
       <c r="F20" s="350"/>
       <c r="G20" s="350"/>
     </row>
-    <row r="21" spans="2:12" ht="11.5">
+    <row r="21" spans="2:12" ht="11.6">
       <c r="B21" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{9D97E45F-72AF-476E-8FA8-BAD36FA2B034}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{873D6B74-4E0A-444C-BCB1-5FE5C490D519}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="47.4609375" style="6" customWidth="1"/>
+    <col min="3" max="20" width="9.69140625" style="6" customWidth="1"/>
+    <col min="21" max="21" width="6.69140625" style="6" customWidth="1"/>
+    <col min="22" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>305</v>
       </c>
-      <c r="C1" s="362"/>
-[...16 lines deleted...]
-      <c r="T1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
+      <c r="S1" s="366"/>
+      <c r="T1" s="366"/>
     </row>
     <row r="2" spans="2:20" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...17 lines deleted...]
-      <c r="T2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
+      <c r="S2" s="367"/>
+      <c r="T2" s="367"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="8"/>
       <c r="T3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="16">
         <v>2008</v>
       </c>
       <c r="D4" s="16">
         <v>2009</v>
       </c>
       <c r="E4" s="16">
         <v>2010</v>
       </c>
       <c r="F4" s="16">
         <v>2011</v>
       </c>
       <c r="G4" s="16">
@@ -9985,56 +9985,56 @@
     <row r="9" spans="2:20" ht="3.75" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
     </row>
     <row r="10" spans="2:20">
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:20" ht="12.75" customHeight="1">
-      <c r="B11" s="365" t="s">
+      <c r="B11" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="365"/>
-[...1 lines deleted...]
-      <c r="E11" s="365"/>
+      <c r="C11" s="369"/>
+      <c r="D11" s="369"/>
+      <c r="E11" s="369"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
     </row>
     <row r="12" spans="2:20" ht="7.5" customHeight="1">
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
@@ -10053,157 +10053,157 @@
     <row r="13" spans="2:20" ht="16" customHeight="1">
       <c r="B13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
     </row>
     <row r="14" spans="2:20" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B14" s="121" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
     </row>
     <row r="15" spans="2:20" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="102" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="2:20" ht="5.25" customHeight="1">
       <c r="B16" s="93"/>
     </row>
     <row r="17" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
     </row>
-    <row r="18" spans="2:20" ht="11.5">
+    <row r="18" spans="2:20" ht="11.6">
       <c r="B18" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:T1"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B11:E11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B18" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{5EC4EF7B-037E-46E9-BF2A-926638B544BE}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4163E629-C28A-4091-8484-41AA9FE95CAD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="308" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="308"/>
+    <col min="1" max="1" width="6.69140625" style="308" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="308" customWidth="1"/>
+    <col min="3" max="5" width="30.69140625" style="308" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="308" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="308" bestFit="1" customWidth="1"/>
+    <col min="8" max="246" width="9.15234375" style="308" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="308" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="308" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="308"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="37.5" customHeight="1">
-      <c r="B1" s="379" t="s">
+      <c r="B1" s="383" t="s">
         <v>306</v>
       </c>
-      <c r="C1" s="379"/>
-[...1 lines deleted...]
-      <c r="E1" s="379"/>
+      <c r="C1" s="383"/>
+      <c r="D1" s="383"/>
+      <c r="E1" s="383"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
-      <c r="B2" s="380"/>
-[...2 lines deleted...]
-      <c r="E2" s="380"/>
+      <c r="B2" s="384"/>
+      <c r="C2" s="384"/>
+      <c r="D2" s="384"/>
+      <c r="E2" s="384"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="309" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="309"/>
       <c r="D3" s="309"/>
       <c r="E3" s="310"/>
       <c r="G3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="311" t="s">
         <v>244</v>
       </c>
       <c r="C4" s="312">
         <v>2023</v>
       </c>
       <c r="D4" s="313">
         <v>2024</v>
       </c>
       <c r="E4" s="313">
         <v>2025</v>
       </c>
@@ -10654,123 +10654,123 @@
       <c r="E33" s="319">
         <v>31.4</v>
       </c>
       <c r="F33" s="318"/>
       <c r="H33" s="318"/>
     </row>
     <row r="34" spans="1:8" ht="6" customHeight="1">
       <c r="B34" s="324"/>
       <c r="C34" s="324"/>
       <c r="D34" s="324"/>
       <c r="E34" s="325"/>
     </row>
     <row r="35" spans="1:8" ht="3" customHeight="1">
       <c r="B35" s="326"/>
       <c r="C35" s="326"/>
       <c r="D35" s="326"/>
       <c r="E35" s="326"/>
     </row>
     <row r="36" spans="1:8" ht="8.25" customHeight="1">
       <c r="B36" s="314"/>
       <c r="C36" s="314"/>
       <c r="D36" s="314"/>
       <c r="E36" s="325"/>
     </row>
     <row r="37" spans="1:8" ht="11.25" customHeight="1">
-      <c r="B37" s="381" t="s">
+      <c r="B37" s="385" t="s">
         <v>3</v>
       </c>
-      <c r="C37" s="381"/>
-[...1 lines deleted...]
-      <c r="E37" s="381"/>
+      <c r="C37" s="385"/>
+      <c r="D37" s="385"/>
+      <c r="E37" s="385"/>
     </row>
     <row r="38" spans="1:8" s="327" customFormat="1" ht="7.5" customHeight="1">
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="328"/>
     </row>
     <row r="39" spans="1:8" s="327" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B39" s="382" t="s">
-[...4 lines deleted...]
-      <c r="E39" s="382"/>
+      <c r="B39" s="386" t="s">
+        <v>354</v>
+      </c>
+      <c r="C39" s="386"/>
+      <c r="D39" s="386"/>
+      <c r="E39" s="386"/>
     </row>
     <row r="40" spans="1:8" ht="16" customHeight="1">
       <c r="B40" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B39:E39"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="Indice!A1" xr:uid="{EE5B4EC7-794E-4E4E-8E73-CAD57DCED083}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4889F5D-8F8D-4776-95B7-E66AECF02E62}">
   <sheetPr codeName="Folha2"/>
   <dimension ref="B1:I5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="32" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="32"/>
+    <col min="1" max="1" width="6.69140625" style="32" customWidth="1"/>
+    <col min="2" max="5" width="9.15234375" style="32"/>
+    <col min="6" max="6" width="6.69140625" style="32" customWidth="1"/>
+    <col min="7" max="7" width="14.23046875" style="32" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.69140625" style="32" customWidth="1"/>
+    <col min="9" max="9" width="15.15234375" style="32" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.15234375" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="22.5" customHeight="1">
-      <c r="B1" s="360" t="s">
+      <c r="B1" s="364" t="s">
         <v>66</v>
       </c>
-      <c r="C1" s="360"/>
-[...5 lines deleted...]
-    <row r="2" spans="2:9" ht="13">
+      <c r="C1" s="364"/>
+      <c r="D1" s="364"/>
+      <c r="E1" s="364"/>
+      <c r="F1" s="364"/>
+      <c r="G1" s="364"/>
+    </row>
+    <row r="2" spans="2:9">
       <c r="B2" s="94"/>
       <c r="C2" s="94"/>
       <c r="D2" s="94"/>
       <c r="E2" s="94"/>
       <c r="I2" s="34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="16.5" customHeight="1">
       <c r="B3" s="95" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="96" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="16.5" customHeight="1">
       <c r="B4" s="95" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="96" t="s">
         <v>67</v>
@@ -10789,100 +10789,100 @@
       <c r="D5" s="141" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I2" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{7691CF82-7CA2-475D-AB56-C49CFCF78455}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E07C4E-AD9C-4CE9-81EA-D61049DC0743}">
   <dimension ref="A1:V19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:U1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="64.84375" style="6" customWidth="1"/>
+    <col min="3" max="21" width="9.69140625" style="6" customWidth="1"/>
+    <col min="22" max="22" width="6.69140625" style="6" customWidth="1"/>
+    <col min="23" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>307</v>
       </c>
-      <c r="C1" s="362"/>
-[...17 lines deleted...]
-      <c r="U1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
+      <c r="S1" s="366"/>
+      <c r="T1" s="366"/>
+      <c r="U1" s="366"/>
     </row>
     <row r="2" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B2" s="363"/>
-[...14 lines deleted...]
-      <c r="Q2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
       <c r="R2" s="97"/>
       <c r="S2" s="97"/>
       <c r="T2" s="97"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3" t="s">
@@ -10928,51 +10928,51 @@
       <c r="N4" s="17">
         <v>2018</v>
       </c>
       <c r="O4" s="17">
         <v>2019</v>
       </c>
       <c r="P4" s="17">
         <v>2020</v>
       </c>
       <c r="Q4" s="17">
         <v>2021</v>
       </c>
       <c r="R4" s="17">
         <v>2022</v>
       </c>
       <c r="S4" s="17">
         <v>2023</v>
       </c>
       <c r="T4" s="17">
         <v>2024</v>
       </c>
       <c r="U4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="10.5">
+    <row r="5" spans="1:22">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:22" ht="24" customHeight="1">
       <c r="B6" s="129" t="s">
         <v>126</v>
       </c>
@@ -11012,51 +11012,51 @@
       <c r="N6" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="O6" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="P6" s="23">
         <v>77.7</v>
       </c>
       <c r="Q6" s="23">
         <v>81.900000000000006</v>
       </c>
       <c r="R6" s="23">
         <v>84.1</v>
       </c>
       <c r="S6" s="23">
         <v>84.3</v>
       </c>
       <c r="T6" s="23">
         <v>84.3</v>
       </c>
       <c r="U6" s="23">
         <v>86.2</v>
       </c>
     </row>
-    <row r="7" spans="1:22" ht="10.5">
+    <row r="7" spans="1:22">
       <c r="B7" s="10"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
     </row>
     <row r="8" spans="1:22" ht="3" customHeight="1">
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
@@ -11073,59 +11073,59 @@
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
     </row>
     <row r="9" spans="1:22">
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
     </row>
     <row r="10" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B10" s="364" t="s">
+      <c r="B10" s="368" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="364"/>
-[...4 lines deleted...]
-      <c r="H10" s="364"/>
+      <c r="C10" s="368"/>
+      <c r="D10" s="368"/>
+      <c r="E10" s="368"/>
+      <c r="F10" s="368"/>
+      <c r="G10" s="368"/>
+      <c r="H10" s="368"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
     </row>
     <row r="11" spans="1:22" ht="6.75" customHeight="1">
       <c r="B11" s="22"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
@@ -11145,213 +11145,213 @@
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
     </row>
     <row r="13" spans="1:22" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="B13" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
     </row>
     <row r="14" spans="1:22" s="9" customFormat="1" ht="24.75" customHeight="1">
-      <c r="B14" s="383" t="s">
+      <c r="B14" s="387" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="383"/>
-[...17 lines deleted...]
-      <c r="U14" s="383"/>
+      <c r="C14" s="387"/>
+      <c r="D14" s="387"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="387"/>
+      <c r="G14" s="387"/>
+      <c r="H14" s="387"/>
+      <c r="I14" s="387"/>
+      <c r="J14" s="387"/>
+      <c r="K14" s="387"/>
+      <c r="L14" s="387"/>
+      <c r="M14" s="387"/>
+      <c r="N14" s="387"/>
+      <c r="O14" s="387"/>
+      <c r="P14" s="387"/>
+      <c r="Q14" s="387"/>
+      <c r="R14" s="387"/>
+      <c r="S14" s="387"/>
+      <c r="T14" s="387"/>
+      <c r="U14" s="387"/>
       <c r="V14" s="130"/>
     </row>
     <row r="15" spans="1:22" s="9" customFormat="1" ht="36.75" customHeight="1">
-      <c r="B15" s="383" t="s">
+      <c r="B15" s="387" t="s">
         <v>127</v>
       </c>
-      <c r="C15" s="383"/>
-[...17 lines deleted...]
-      <c r="U15" s="383"/>
+      <c r="C15" s="387"/>
+      <c r="D15" s="387"/>
+      <c r="E15" s="387"/>
+      <c r="F15" s="387"/>
+      <c r="G15" s="387"/>
+      <c r="H15" s="387"/>
+      <c r="I15" s="387"/>
+      <c r="J15" s="387"/>
+      <c r="K15" s="387"/>
+      <c r="L15" s="387"/>
+      <c r="M15" s="387"/>
+      <c r="N15" s="387"/>
+      <c r="O15" s="387"/>
+      <c r="P15" s="387"/>
+      <c r="Q15" s="387"/>
+      <c r="R15" s="387"/>
+      <c r="S15" s="387"/>
+      <c r="T15" s="387"/>
+      <c r="U15" s="387"/>
       <c r="V15" s="130"/>
     </row>
     <row r="16" spans="1:22" ht="14.25" customHeight="1">
       <c r="B16" s="115"/>
       <c r="C16" s="115"/>
       <c r="D16" s="115"/>
       <c r="E16" s="115"/>
       <c r="F16" s="115"/>
       <c r="G16" s="115"/>
       <c r="H16" s="115"/>
       <c r="I16" s="115"/>
       <c r="J16" s="115"/>
       <c r="K16" s="115"/>
       <c r="L16" s="115"/>
       <c r="M16" s="115"/>
       <c r="N16" s="115"/>
       <c r="O16" s="115"/>
       <c r="P16" s="115"/>
       <c r="Q16" s="115"/>
       <c r="R16" s="115"/>
       <c r="S16" s="115"/>
       <c r="T16" s="115"/>
       <c r="U16" s="115"/>
       <c r="V16" s="114"/>
     </row>
-    <row r="17" spans="2:2" s="14" customFormat="1" ht="11.5">
+    <row r="17" spans="2:2" s="14" customFormat="1" ht="11.6">
       <c r="B17" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="21"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B15:U15"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B14:U14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{263293A1-292D-4FEA-848B-1FE3BC4E8EED}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A216B4E-BDDB-46F1-9A3E-8229263CDC8A}">
   <sheetPr codeName="Folha11"/>
   <dimension ref="B1:J15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="250" max="16384" width="8.1796875" style="65"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="65" customWidth="1"/>
+    <col min="3" max="7" width="14.69140625" style="65" customWidth="1"/>
+    <col min="8" max="8" width="6.69140625" style="65" customWidth="1"/>
+    <col min="9" max="9" width="13.23046875" style="65" bestFit="1" customWidth="1"/>
+    <col min="10" max="247" width="9.15234375" style="65" customWidth="1"/>
+    <col min="248" max="248" width="6.69140625" style="65" customWidth="1"/>
+    <col min="249" max="249" width="23.15234375" style="65" customWidth="1"/>
+    <col min="250" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="48" customHeight="1">
-      <c r="B1" s="376" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="376"/>
+      <c r="B1" s="380" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
+      <c r="G1" s="380"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="377"/>
-[...4 lines deleted...]
-      <c r="G2" s="377"/>
+      <c r="B2" s="381"/>
+      <c r="C2" s="381"/>
+      <c r="D2" s="381"/>
+      <c r="E2" s="381"/>
+      <c r="F2" s="381"/>
+      <c r="G2" s="381"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="66"/>
       <c r="E3" s="66"/>
       <c r="F3" s="66"/>
       <c r="G3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="27" customHeight="1">
       <c r="B4" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="69">
         <v>2020</v>
       </c>
       <c r="D4" s="69">
@@ -11448,135 +11448,135 @@
       <c r="D9" s="76"/>
       <c r="E9" s="76"/>
       <c r="F9" s="76"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
     </row>
     <row r="10" spans="2:10" ht="3" customHeight="1">
       <c r="B10" s="78"/>
       <c r="C10" s="78"/>
       <c r="D10" s="78"/>
       <c r="E10" s="78"/>
       <c r="F10" s="78"/>
       <c r="G10" s="78"/>
       <c r="H10" s="70"/>
     </row>
     <row r="11" spans="2:10" ht="8.25" customHeight="1">
       <c r="B11" s="70"/>
       <c r="C11" s="70"/>
       <c r="D11" s="70"/>
       <c r="E11" s="70"/>
       <c r="F11" s="70"/>
       <c r="G11" s="77"/>
       <c r="H11" s="77"/>
     </row>
     <row r="12" spans="2:10" ht="16" customHeight="1">
-      <c r="B12" s="384" t="s">
+      <c r="B12" s="388" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="384"/>
-[...3 lines deleted...]
-      <c r="G12" s="384"/>
+      <c r="C12" s="388"/>
+      <c r="D12" s="388"/>
+      <c r="E12" s="388"/>
+      <c r="F12" s="388"/>
+      <c r="G12" s="388"/>
     </row>
     <row r="13" spans="2:10" s="82" customFormat="1" ht="7.5" customHeight="1">
       <c r="B13" s="79"/>
       <c r="C13" s="79"/>
       <c r="D13" s="79"/>
       <c r="E13" s="79"/>
       <c r="F13" s="79"/>
       <c r="G13" s="81"/>
       <c r="H13" s="81"/>
     </row>
     <row r="14" spans="2:10" s="82" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B14" s="385" t="s">
+      <c r="B14" s="389" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="386"/>
-[...3 lines deleted...]
-      <c r="G14" s="386"/>
+      <c r="C14" s="390"/>
+      <c r="D14" s="390"/>
+      <c r="E14" s="390"/>
+      <c r="F14" s="390"/>
+      <c r="G14" s="390"/>
     </row>
     <row r="15" spans="2:10" ht="16" customHeight="1">
       <c r="B15" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B14:G14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I3" location="Indice!A1" display="Indice!A1" xr:uid="{8EA26840-A3C2-44EA-9A0A-7A275535F1DB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C21B6F2-C85A-4799-B060-41EE3CF4A321}">
   <sheetPr codeName="Folha12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:F18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="65" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="65"/>
+    <col min="1" max="1" width="6.69140625" style="65" customWidth="1"/>
+    <col min="2" max="2" width="68.84375" style="65" customWidth="1"/>
+    <col min="3" max="4" width="14.69140625" style="65" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="65" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="65" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="65" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="65" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="48" customHeight="1">
-      <c r="B1" s="376" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="376"/>
+      <c r="B1" s="380" t="s">
+        <v>346</v>
+      </c>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
-      <c r="B2" s="377"/>
-[...1 lines deleted...]
-      <c r="D2" s="377"/>
+      <c r="B2" s="381"/>
+      <c r="C2" s="381"/>
+      <c r="D2" s="381"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="69">
         <v>2020</v>
       </c>
       <c r="D4" s="69">
         <v>2021</v>
       </c>
       <c r="E4" s="99"/>
@@ -11663,156 +11663,156 @@
       <c r="D11" s="73" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="73"/>
       <c r="F11" s="87"/>
     </row>
     <row r="12" spans="2:6" ht="6" customHeight="1">
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="77"/>
       <c r="E12" s="77"/>
     </row>
     <row r="13" spans="2:6" ht="3" customHeight="1">
       <c r="B13" s="78"/>
       <c r="C13" s="78"/>
       <c r="D13" s="78"/>
       <c r="E13" s="70"/>
     </row>
     <row r="14" spans="2:6" ht="8.25" customHeight="1">
       <c r="B14" s="70"/>
       <c r="C14" s="70"/>
       <c r="D14" s="77"/>
       <c r="E14" s="77"/>
     </row>
     <row r="15" spans="2:6" ht="16" customHeight="1">
-      <c r="B15" s="384" t="s">
+      <c r="B15" s="388" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="384"/>
-      <c r="D15" s="384"/>
+      <c r="C15" s="388"/>
+      <c r="D15" s="388"/>
     </row>
     <row r="16" spans="2:6" s="82" customFormat="1" ht="7.5" customHeight="1">
       <c r="B16" s="79"/>
       <c r="C16" s="79"/>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
     </row>
     <row r="17" spans="2:4" s="82" customFormat="1" ht="15" customHeight="1">
-      <c r="B17" s="387" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="388"/>
+      <c r="B17" s="391" t="s">
+        <v>353</v>
+      </c>
+      <c r="C17" s="392"/>
+      <c r="D17" s="392"/>
     </row>
     <row r="18" spans="2:4" ht="16" customHeight="1">
       <c r="B18" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{7E5CFAD4-21BF-4D73-9F8A-C14F59D0B4B6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F47A9C06-251F-4C84-BD3B-D5203D05A262}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="142" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="142"/>
+    <col min="1" max="1" width="6.69140625" style="142" customWidth="1"/>
+    <col min="2" max="2" width="62.4609375" style="142" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="142" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="142" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="142"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="46.5" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>310</v>
       </c>
-      <c r="C1" s="376"/>
-[...2 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="162"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>145</v>
       </c>
       <c r="C4" s="17">
         <v>2022</v>
       </c>
       <c r="D4" s="17">
         <v>2023</v>
       </c>
       <c r="E4" s="17">
         <v>2024</v>
       </c>
       <c r="F4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:8" ht="24.75" customHeight="1">
       <c r="B6" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C6" s="196">
         <v>90.8</v>
       </c>
       <c r="D6" s="196">
         <v>91.5</v>
       </c>
       <c r="E6" s="196">
         <v>92.6</v>
       </c>
       <c r="F6" s="196">
         <v>93.4</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="25" customHeight="1">
       <c r="B7" s="180" t="s">
@@ -11865,159 +11865,159 @@
     </row>
     <row r="11" spans="1:8" s="65" customFormat="1" ht="3" customHeight="1">
       <c r="B11" s="70"/>
       <c r="C11" s="70"/>
       <c r="D11" s="70"/>
       <c r="E11" s="70"/>
       <c r="F11" s="70"/>
     </row>
     <row r="12" spans="1:8" ht="12.75" customHeight="1">
       <c r="B12" s="151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1">
       <c r="B13" s="79"/>
     </row>
     <row r="14" spans="1:8" ht="16" customHeight="1">
       <c r="A14" s="143"/>
       <c r="B14" s="148" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="143"/>
       <c r="B15" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C15" s="143"/>
       <c r="D15" s="143"/>
       <c r="E15" s="143"/>
       <c r="F15" s="143"/>
     </row>
     <row r="16" spans="1:8" ht="26.25" customHeight="1">
       <c r="A16" s="143"/>
-      <c r="B16" s="389" t="s">
+      <c r="B16" s="393" t="s">
         <v>144</v>
       </c>
-      <c r="C16" s="389"/>
-[...2 lines deleted...]
-      <c r="F16" s="389"/>
+      <c r="C16" s="393"/>
+      <c r="D16" s="393"/>
+      <c r="E16" s="393"/>
+      <c r="F16" s="393"/>
     </row>
     <row r="17" spans="2:2" ht="19.5" customHeight="1"/>
     <row r="18" spans="2:2" s="145" customFormat="1"/>
     <row r="19" spans="2:2">
       <c r="B19" s="144"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="Indice!A1" xr:uid="{5B0573AB-B3A4-406B-ABA4-6C41610A8C06}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78690500-D85E-4FFD-B0AB-B59048AAE4DF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="142" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="142"/>
+    <col min="1" max="1" width="6.69140625" style="142" customWidth="1"/>
+    <col min="2" max="2" width="49.84375" style="142" customWidth="1"/>
+    <col min="3" max="6" width="14.69140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="142" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="142" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="142"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="48" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>308</v>
       </c>
-      <c r="C1" s="376"/>
-[...2 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="162"/>
       <c r="C2" s="162"/>
       <c r="D2" s="162"/>
       <c r="E2" s="162"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="161" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="160"/>
       <c r="D3" s="160"/>
       <c r="E3" s="160"/>
       <c r="F3" s="160" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="146"/>
-      <c r="H3" s="416" t="s">
+      <c r="H3" s="360" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="197" t="s">
         <v>145</v>
       </c>
       <c r="C4" s="159">
         <v>2022</v>
       </c>
       <c r="D4" s="159">
         <v>2023</v>
       </c>
       <c r="E4" s="159">
         <v>2024</v>
       </c>
       <c r="F4" s="159">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="143"/>
       <c r="C5" s="158"/>
       <c r="D5" s="158"/>
       <c r="E5" s="158"/>
       <c r="F5" s="158"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="157" t="s">
         <v>86</v>
       </c>
       <c r="C6" s="198">
         <v>94.6</v>
       </c>
       <c r="D6" s="198">
         <v>94.6</v>
       </c>
       <c r="E6" s="198">
         <v>95</v>
       </c>
       <c r="F6" s="198">
         <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="25" customHeight="1">
       <c r="B7" s="163" t="s">
@@ -12080,129 +12080,129 @@
       <c r="C12" s="150"/>
       <c r="D12" s="150"/>
       <c r="E12" s="150"/>
       <c r="F12" s="150"/>
     </row>
     <row r="13" spans="1:8" ht="6.75" customHeight="1">
       <c r="B13" s="79"/>
       <c r="C13" s="149"/>
       <c r="D13" s="149"/>
       <c r="E13" s="149"/>
       <c r="F13" s="149"/>
     </row>
     <row r="14" spans="1:8" ht="16" customHeight="1">
       <c r="A14" s="143"/>
       <c r="B14" s="148" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="147"/>
       <c r="D14" s="147"/>
       <c r="E14" s="147"/>
       <c r="F14" s="147"/>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="143"/>
       <c r="B15" s="164" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C15" s="147"/>
       <c r="D15" s="147"/>
       <c r="E15" s="147"/>
       <c r="F15" s="147"/>
     </row>
     <row r="16" spans="1:8" ht="23.25" customHeight="1">
       <c r="A16" s="143"/>
-      <c r="B16" s="389" t="s">
+      <c r="B16" s="393" t="s">
         <v>144</v>
       </c>
-      <c r="C16" s="389"/>
-[...2 lines deleted...]
-      <c r="F16" s="389"/>
+      <c r="C16" s="393"/>
+      <c r="D16" s="393"/>
+      <c r="E16" s="393"/>
+      <c r="F16" s="393"/>
     </row>
     <row r="17" spans="2:2" ht="19.5" customHeight="1"/>
     <row r="18" spans="2:2" s="145" customFormat="1"/>
     <row r="19" spans="2:2">
       <c r="B19" s="144"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{28F90078-3A6F-43FE-B4D1-DBE09CA6C334}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5820624A-7B82-4C3D-BCC4-C96AD11E8E49}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H16"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="181" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="181"/>
+    <col min="1" max="1" width="6.69140625" style="181" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="181" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="181" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="181" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="181" bestFit="1" customWidth="1"/>
+    <col min="9" max="246" width="9.15234375" style="181" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="181" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="181" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="181"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="390" t="s">
+      <c r="B1" s="394" t="s">
         <v>322</v>
       </c>
-      <c r="C1" s="390"/>
-[...2 lines deleted...]
-      <c r="F1" s="390"/>
+      <c r="C1" s="394"/>
+      <c r="D1" s="394"/>
+      <c r="E1" s="394"/>
+      <c r="F1" s="394"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="391"/>
-[...3 lines deleted...]
-      <c r="F2" s="391"/>
+      <c r="B2" s="395"/>
+      <c r="C2" s="395"/>
+      <c r="D2" s="395"/>
+      <c r="E2" s="395"/>
+      <c r="F2" s="395"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="193" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="193"/>
       <c r="D3" s="193"/>
       <c r="E3" s="193"/>
       <c r="F3" s="190" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="191" t="s">
         <v>146</v>
       </c>
       <c r="C4" s="159">
         <v>2022</v>
       </c>
       <c r="D4" s="159">
         <v>2023</v>
       </c>
@@ -12274,143 +12274,143 @@
       </c>
       <c r="H8" s="188"/>
     </row>
     <row r="9" spans="2:8" ht="6" customHeight="1">
       <c r="B9" s="187"/>
       <c r="C9" s="187"/>
       <c r="D9" s="187"/>
       <c r="E9" s="187"/>
       <c r="F9" s="184"/>
     </row>
     <row r="10" spans="2:8" ht="3" customHeight="1">
       <c r="B10" s="186"/>
       <c r="C10" s="186"/>
       <c r="D10" s="186"/>
       <c r="E10" s="186"/>
       <c r="F10" s="186"/>
     </row>
     <row r="11" spans="2:8" ht="8.25" customHeight="1">
       <c r="B11" s="185"/>
       <c r="C11" s="185"/>
       <c r="D11" s="185"/>
       <c r="E11" s="185"/>
       <c r="F11" s="184"/>
     </row>
     <row r="12" spans="2:8" ht="11.25" customHeight="1">
-      <c r="B12" s="392" t="s">
+      <c r="B12" s="396" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="392"/>
-[...2 lines deleted...]
-      <c r="F12" s="392"/>
+      <c r="C12" s="396"/>
+      <c r="D12" s="396"/>
+      <c r="E12" s="396"/>
+      <c r="F12" s="396"/>
     </row>
     <row r="13" spans="2:8" s="182" customFormat="1" ht="7.5" customHeight="1">
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="183"/>
     </row>
     <row r="14" spans="2:8" s="182" customFormat="1" ht="16" customHeight="1">
-      <c r="B14" s="393" t="s">
+      <c r="B14" s="397" t="s">
         <v>148</v>
       </c>
-      <c r="C14" s="393"/>
-[...2 lines deleted...]
-      <c r="F14" s="394"/>
+      <c r="C14" s="397"/>
+      <c r="D14" s="397"/>
+      <c r="E14" s="397"/>
+      <c r="F14" s="398"/>
     </row>
     <row r="15" spans="2:8" s="182" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="183"/>
     </row>
     <row r="16" spans="2:8" ht="16" customHeight="1">
-      <c r="B16" s="417" t="s">
+      <c r="B16" s="361" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="Indice!A1" xr:uid="{72A35097-CD1B-46A5-86FB-31B252C250A5}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{301A615A-F858-4E1D-9CE1-15213E670F05}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H16"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="181" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="181"/>
+    <col min="1" max="1" width="6.69140625" style="181" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="181" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="181" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="181" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="181" bestFit="1" customWidth="1"/>
+    <col min="9" max="246" width="9.15234375" style="181" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="181" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="181" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="181"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="390" t="s">
+      <c r="B1" s="394" t="s">
         <v>309</v>
       </c>
-      <c r="C1" s="390"/>
-[...2 lines deleted...]
-      <c r="F1" s="390"/>
+      <c r="C1" s="394"/>
+      <c r="D1" s="394"/>
+      <c r="E1" s="394"/>
+      <c r="F1" s="394"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="391"/>
-[...3 lines deleted...]
-      <c r="F2" s="391"/>
+      <c r="B2" s="395"/>
+      <c r="C2" s="395"/>
+      <c r="D2" s="395"/>
+      <c r="E2" s="395"/>
+      <c r="F2" s="395"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="193" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="193"/>
       <c r="D3" s="193"/>
       <c r="E3" s="193"/>
       <c r="F3" s="190" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="191" t="s">
         <v>146</v>
       </c>
       <c r="C4" s="159">
         <v>2022</v>
       </c>
       <c r="D4" s="159">
         <v>2023</v>
       </c>
@@ -12482,173 +12482,173 @@
       </c>
       <c r="H8" s="188"/>
     </row>
     <row r="9" spans="2:8" ht="6" customHeight="1">
       <c r="B9" s="187"/>
       <c r="C9" s="187"/>
       <c r="D9" s="187"/>
       <c r="E9" s="187"/>
       <c r="F9" s="184"/>
     </row>
     <row r="10" spans="2:8" ht="3" customHeight="1">
       <c r="B10" s="186"/>
       <c r="C10" s="186"/>
       <c r="D10" s="186"/>
       <c r="E10" s="186"/>
       <c r="F10" s="186"/>
     </row>
     <row r="11" spans="2:8" ht="8.25" customHeight="1">
       <c r="B11" s="185"/>
       <c r="C11" s="185"/>
       <c r="D11" s="185"/>
       <c r="E11" s="185"/>
       <c r="F11" s="184"/>
     </row>
     <row r="12" spans="2:8" ht="11.25" customHeight="1">
-      <c r="B12" s="392" t="s">
+      <c r="B12" s="396" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="392"/>
-[...2 lines deleted...]
-      <c r="F12" s="392"/>
+      <c r="C12" s="396"/>
+      <c r="D12" s="396"/>
+      <c r="E12" s="396"/>
+      <c r="F12" s="396"/>
     </row>
     <row r="13" spans="2:8" s="182" customFormat="1" ht="7.5" customHeight="1">
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="183"/>
     </row>
     <row r="14" spans="2:8" s="182" customFormat="1" ht="16" customHeight="1">
-      <c r="B14" s="393" t="s">
+      <c r="B14" s="397" t="s">
         <v>148</v>
       </c>
-      <c r="C14" s="393"/>
-[...2 lines deleted...]
-      <c r="F14" s="394"/>
+      <c r="C14" s="397"/>
+      <c r="D14" s="397"/>
+      <c r="E14" s="397"/>
+      <c r="F14" s="398"/>
     </row>
     <row r="15" spans="2:8" s="182" customFormat="1" ht="16" customHeight="1">
-      <c r="B15" s="418" t="s">
-        <v>351</v>
+      <c r="B15" s="362" t="s">
+        <v>350</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="183"/>
     </row>
     <row r="16" spans="2:8" ht="16" customHeight="1">
-      <c r="B16" s="417" t="s">
+      <c r="B16" s="361" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="Indice!A1" xr:uid="{934D132F-3AF5-461E-B8E8-3E675AB913B1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F181FDA6-45D3-4BA9-AE53-91517875A78D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="142" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="142"/>
+    <col min="1" max="1" width="6.69140625" style="142" customWidth="1"/>
+    <col min="2" max="2" width="61.69140625" style="142" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="142" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="142" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="142"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="50.15" customHeight="1">
-      <c r="B1" s="376" t="s">
+      <c r="B1" s="380" t="s">
         <v>323</v>
       </c>
-      <c r="C1" s="376"/>
-[...2 lines deleted...]
-      <c r="F1" s="376"/>
+      <c r="C1" s="380"/>
+      <c r="D1" s="380"/>
+      <c r="E1" s="380"/>
+      <c r="F1" s="380"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="162"/>
       <c r="C2" s="162"/>
       <c r="D2" s="162"/>
       <c r="E2" s="162"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="161" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="160"/>
       <c r="D3" s="160"/>
       <c r="E3" s="160"/>
       <c r="F3" s="160" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="146"/>
-      <c r="H3" s="416" t="s">
+      <c r="H3" s="360" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="197" t="s">
         <v>202</v>
       </c>
       <c r="C4" s="159">
         <v>2022</v>
       </c>
       <c r="D4" s="159">
         <v>2023</v>
       </c>
       <c r="E4" s="159">
         <v>2024</v>
       </c>
       <c r="F4" s="159">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="143"/>
       <c r="C5" s="158"/>
       <c r="D5" s="158"/>
       <c r="E5" s="158"/>
       <c r="F5" s="158"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="157" t="s">
         <v>86</v>
       </c>
       <c r="C6" s="155">
         <v>79</v>
       </c>
       <c r="D6" s="155">
         <v>84.8</v>
       </c>
       <c r="E6" s="155">
         <v>82.8</v>
       </c>
       <c r="F6" s="155">
         <v>80.599999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="24.75" customHeight="1">
       <c r="B7" s="163" t="s">
@@ -12683,204 +12683,204 @@
       <c r="E8" s="155">
         <v>35.299999999999997</v>
       </c>
       <c r="F8" s="155">
         <v>31.4</v>
       </c>
       <c r="G8" s="156"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1">
       <c r="B9" s="36" t="s">
         <v>137</v>
       </c>
       <c r="C9" s="155" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="155">
         <v>6.5</v>
       </c>
       <c r="E9" s="155">
         <v>10.8</v>
       </c>
       <c r="F9" s="155">
         <v>11.5</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="10.5">
+    <row r="10" spans="1:8">
       <c r="B10" s="154"/>
       <c r="C10" s="153"/>
       <c r="D10" s="153"/>
       <c r="E10" s="153"/>
       <c r="F10" s="153"/>
     </row>
     <row r="11" spans="1:8" ht="3" customHeight="1">
       <c r="B11" s="152"/>
       <c r="C11" s="152"/>
       <c r="D11" s="152"/>
       <c r="E11" s="152"/>
       <c r="F11" s="152"/>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="143"/>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="151" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
     </row>
     <row r="14" spans="1:8" ht="6.75" customHeight="1">
       <c r="B14" s="79"/>
       <c r="C14" s="149"/>
       <c r="D14" s="149"/>
       <c r="E14" s="149"/>
       <c r="F14" s="149"/>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="143"/>
       <c r="B15" s="148" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="147"/>
       <c r="D15" s="147"/>
       <c r="E15" s="147"/>
       <c r="F15" s="147"/>
     </row>
     <row r="16" spans="1:8" ht="16" customHeight="1">
       <c r="A16" s="143"/>
       <c r="B16" s="164" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C16" s="147"/>
       <c r="D16" s="147"/>
       <c r="E16" s="147"/>
       <c r="F16" s="147"/>
     </row>
     <row r="17" spans="1:6" ht="16" customHeight="1">
       <c r="A17" s="143"/>
       <c r="B17" s="164" t="s">
         <v>201</v>
       </c>
       <c r="C17" s="147"/>
       <c r="D17" s="147"/>
       <c r="E17" s="147"/>
       <c r="F17" s="147"/>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1"/>
     <row r="19" spans="1:6" s="145" customFormat="1"/>
     <row r="20" spans="1:6">
       <c r="B20" s="144"/>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{A16C8241-D98F-42CC-9D21-556006C73C8E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBB9C5C4-9C33-48E0-A9B8-DB1E9F4FAC20}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="142" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="142"/>
+    <col min="1" max="1" width="6.69140625" style="142" customWidth="1"/>
+    <col min="2" max="2" width="61.69140625" style="142" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="142" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="142" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="142" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="142"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="48" customHeight="1">
-      <c r="B1" s="395" t="s">
+      <c r="B1" s="399" t="s">
         <v>311</v>
       </c>
-      <c r="C1" s="395"/>
-[...2 lines deleted...]
-      <c r="F1" s="395"/>
+      <c r="C1" s="399"/>
+      <c r="D1" s="399"/>
+      <c r="E1" s="399"/>
+      <c r="F1" s="399"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="162"/>
       <c r="C2" s="162"/>
       <c r="D2" s="162"/>
       <c r="E2" s="162"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="161" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="160"/>
       <c r="D3" s="160"/>
       <c r="E3" s="160"/>
       <c r="F3" s="160" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="146"/>
-      <c r="H3" s="416" t="s">
+      <c r="H3" s="360" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="197" t="s">
         <v>202</v>
       </c>
       <c r="C4" s="159">
         <v>2022</v>
       </c>
       <c r="D4" s="159">
         <v>2023</v>
       </c>
       <c r="E4" s="159">
         <v>2024</v>
       </c>
       <c r="F4" s="159">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="143"/>
       <c r="C5" s="158"/>
       <c r="D5" s="158"/>
       <c r="E5" s="158"/>
       <c r="F5" s="158"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="157" t="s">
         <v>86</v>
       </c>
       <c r="C6" s="155">
         <v>80.400000000000006</v>
       </c>
       <c r="D6" s="155">
         <v>86.9</v>
       </c>
       <c r="E6" s="155">
         <v>84</v>
       </c>
       <c r="F6" s="155">
         <v>83.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="24.75" customHeight="1">
       <c r="B7" s="163" t="s">
@@ -12915,154 +12915,154 @@
       <c r="E8" s="155">
         <v>35.1</v>
       </c>
       <c r="F8" s="155">
         <v>31.6</v>
       </c>
       <c r="G8" s="156"/>
     </row>
     <row r="9" spans="1:8" ht="16" customHeight="1">
       <c r="B9" s="36" t="s">
         <v>137</v>
       </c>
       <c r="C9" s="155" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="155">
         <v>7.8</v>
       </c>
       <c r="E9" s="155">
         <v>11.6</v>
       </c>
       <c r="F9" s="155">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="10.5">
+    <row r="10" spans="1:8">
       <c r="B10" s="154"/>
       <c r="C10" s="153"/>
       <c r="D10" s="153"/>
       <c r="E10" s="153"/>
       <c r="F10" s="153"/>
     </row>
     <row r="11" spans="1:8" ht="3" customHeight="1">
       <c r="B11" s="152"/>
       <c r="C11" s="152"/>
       <c r="D11" s="152"/>
       <c r="E11" s="152"/>
       <c r="F11" s="152"/>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="143"/>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="151" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="150"/>
       <c r="D13" s="150"/>
       <c r="E13" s="150"/>
       <c r="F13" s="150"/>
     </row>
     <row r="14" spans="1:8" ht="6.75" customHeight="1">
       <c r="B14" s="79"/>
       <c r="C14" s="149"/>
       <c r="D14" s="149"/>
       <c r="E14" s="149"/>
       <c r="F14" s="149"/>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="143"/>
       <c r="B15" s="148" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="147"/>
       <c r="D15" s="147"/>
       <c r="E15" s="147"/>
       <c r="F15" s="147"/>
     </row>
     <row r="16" spans="1:8" ht="16" customHeight="1">
       <c r="B16" s="165" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="165" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="19.5" customHeight="1"/>
     <row r="19" spans="2:2" s="145" customFormat="1"/>
     <row r="20" spans="2:2">
       <c r="B20" s="144"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{719A1C5C-8544-4FCC-A5B9-045BFA9F0551}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED454BAE-6B96-44EE-A88E-D658E0F9FE24}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="67.69140625" style="6" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>312</v>
       </c>
-      <c r="C1" s="362"/>
-[...2 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="105"/>
       <c r="L3" s="105"/>
       <c r="M3" s="105"/>
     </row>
@@ -13184,215 +13184,215 @@
       </c>
       <c r="E11" s="6">
         <v>74.3</v>
       </c>
       <c r="F11" s="6">
         <v>78.5</v>
       </c>
     </row>
     <row r="12" spans="2:13" ht="19.5" customHeight="1">
       <c r="B12" s="24" t="s">
         <v>153</v>
       </c>
       <c r="C12" s="100">
         <v>7</v>
       </c>
       <c r="D12" s="6">
         <v>6.7</v>
       </c>
       <c r="E12" s="6">
         <v>10.1</v>
       </c>
       <c r="F12" s="6">
         <v>8.5</v>
       </c>
     </row>
-    <row r="13" spans="2:13" s="142" customFormat="1" ht="10.5">
+    <row r="13" spans="2:13" s="142" customFormat="1">
       <c r="B13" s="154"/>
       <c r="C13" s="153"/>
       <c r="D13" s="153"/>
       <c r="E13" s="153"/>
       <c r="F13" s="153"/>
     </row>
     <row r="14" spans="2:13" s="142" customFormat="1" ht="3" customHeight="1">
       <c r="B14" s="152"/>
       <c r="C14" s="152"/>
       <c r="D14" s="152"/>
       <c r="E14" s="152"/>
       <c r="F14" s="152"/>
     </row>
     <row r="15" spans="2:13" s="142" customFormat="1">
       <c r="B15" s="143"/>
     </row>
     <row r="16" spans="2:13" ht="12.75" customHeight="1">
-      <c r="B16" s="365" t="s">
+      <c r="B16" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="365"/>
-[...2 lines deleted...]
-      <c r="F16" s="365"/>
+      <c r="C16" s="369"/>
+      <c r="D16" s="369"/>
+      <c r="E16" s="369"/>
+      <c r="F16" s="369"/>
     </row>
     <row r="17" spans="2:7" ht="7.5" customHeight="1">
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
     </row>
     <row r="18" spans="2:7" ht="16" customHeight="1">
-      <c r="B18" s="397" t="s">
+      <c r="B18" s="401" t="s">
         <v>119</v>
       </c>
-      <c r="C18" s="397"/>
-[...2 lines deleted...]
-      <c r="F18" s="397"/>
+      <c r="C18" s="401"/>
+      <c r="D18" s="401"/>
+      <c r="E18" s="401"/>
+      <c r="F18" s="401"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="2:7" ht="16" customHeight="1">
-      <c r="B19" s="398" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="398"/>
+      <c r="B19" s="402" t="s">
+        <v>348</v>
+      </c>
+      <c r="C19" s="402"/>
+      <c r="D19" s="402"/>
+      <c r="E19" s="402"/>
+      <c r="F19" s="402"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="2:7">
-      <c r="B20" s="396" t="s">
+      <c r="B20" s="400" t="s">
         <v>139</v>
       </c>
-      <c r="C20" s="396"/>
-[...2 lines deleted...]
-      <c r="F20" s="396"/>
+      <c r="C20" s="400"/>
+      <c r="D20" s="400"/>
+      <c r="E20" s="400"/>
+      <c r="F20" s="400"/>
     </row>
     <row r="21" spans="2:7">
-      <c r="B21" s="396"/>
-[...3 lines deleted...]
-      <c r="F21" s="396"/>
+      <c r="B21" s="400"/>
+      <c r="C21" s="400"/>
+      <c r="D21" s="400"/>
+      <c r="E21" s="400"/>
+      <c r="F21" s="400"/>
     </row>
     <row r="22" spans="2:7" ht="22.5" customHeight="1">
-      <c r="B22" s="396" t="s">
+      <c r="B22" s="400" t="s">
         <v>207</v>
       </c>
-      <c r="C22" s="396"/>
-[...2 lines deleted...]
-      <c r="F22" s="396"/>
+      <c r="C22" s="400"/>
+      <c r="D22" s="400"/>
+      <c r="E22" s="400"/>
+      <c r="F22" s="400"/>
     </row>
     <row r="24" spans="2:7" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="2:7">
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B20:F21"/>
     <mergeCell ref="B19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{DD11EF55-9997-4DC5-B1CF-2D3E0495E371}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31C8521A-5605-4F73-8B17-1F269976D9F8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="41" style="6" customWidth="1"/>
-    <col min="3" max="18" width="8.7265625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.1796875" style="6"/>
+    <col min="3" max="18" width="8.69140625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="6.69140625" style="6" customWidth="1"/>
+    <col min="20" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>300</v>
       </c>
-      <c r="C1" s="362"/>
-[...14 lines deleted...]
-      <c r="R1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1">
-      <c r="B2" s="363"/>
-[...15 lines deleted...]
-      <c r="R2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="S3" s="33"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="16">
         <v>2002</v>
@@ -13421,51 +13421,51 @@
       <c r="K4" s="16">
         <v>2010</v>
       </c>
       <c r="L4" s="16">
         <v>2011</v>
       </c>
       <c r="M4" s="16">
         <v>2012</v>
       </c>
       <c r="N4" s="17">
         <v>2013</v>
       </c>
       <c r="O4" s="17">
         <v>2014</v>
       </c>
       <c r="P4" s="17">
         <v>2015</v>
       </c>
       <c r="Q4" s="17">
         <v>2016</v>
       </c>
       <c r="R4" s="17">
         <v>2017</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="10.5">
+    <row r="5" spans="1:19">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:19" ht="24" customHeight="1">
       <c r="B6" s="194" t="s">
         <v>210</v>
       </c>
       <c r="C6" s="23">
         <v>17.2</v>
       </c>
@@ -13493,51 +13493,51 @@
       <c r="K6" s="23">
         <v>59.9</v>
       </c>
       <c r="L6" s="23">
         <v>61.5</v>
       </c>
       <c r="M6" s="23">
         <v>64.2</v>
       </c>
       <c r="N6" s="23">
         <v>66.099999999999994</v>
       </c>
       <c r="O6" s="23">
         <v>69.900000000000006</v>
       </c>
       <c r="P6" s="23">
         <v>74.400000000000006</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="23">
         <v>74.3</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="10.5">
+    <row r="7" spans="1:19">
       <c r="B7" s="10"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
     </row>
     <row r="8" spans="1:19" ht="3" customHeight="1">
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
@@ -13551,236 +13551,236 @@
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
     </row>
     <row r="9" spans="1:19">
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
     </row>
     <row r="10" spans="1:19" ht="12.75" customHeight="1">
-      <c r="B10" s="364" t="s">
+      <c r="B10" s="368" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="364"/>
-[...9 lines deleted...]
-      <c r="M10" s="364"/>
+      <c r="C10" s="368"/>
+      <c r="D10" s="368"/>
+      <c r="E10" s="368"/>
+      <c r="F10" s="368"/>
+      <c r="G10" s="368"/>
+      <c r="H10" s="368"/>
+      <c r="I10" s="368"/>
+      <c r="J10" s="368"/>
+      <c r="K10" s="368"/>
+      <c r="L10" s="368"/>
+      <c r="M10" s="368"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
     </row>
     <row r="11" spans="1:19" ht="6.75" customHeight="1">
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="28"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
     </row>
     <row r="12" spans="1:19" ht="16" customHeight="1">
       <c r="A12" s="9"/>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
     </row>
     <row r="13" spans="1:19" ht="16" customHeight="1">
       <c r="A13" s="9"/>
       <c r="B13" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
     </row>
     <row r="14" spans="1:19" ht="16" customHeight="1">
       <c r="A14" s="9"/>
       <c r="B14" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="1:19" ht="19.5" customHeight="1"/>
-    <row r="16" spans="1:19" s="14" customFormat="1" ht="11.5">
+    <row r="16" spans="1:19" s="14" customFormat="1" ht="11.6">
       <c r="B16" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="2:6">
-      <c r="B17" s="361"/>
-[...2 lines deleted...]
-      <c r="E17" s="361"/>
+      <c r="B17" s="365"/>
+      <c r="C17" s="365"/>
+      <c r="D17" s="365"/>
+      <c r="E17" s="365"/>
       <c r="F17" s="9"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
     </row>
-    <row r="33" spans="2:3" ht="10.5">
+    <row r="33" spans="2:3">
       <c r="B33" s="179"/>
     </row>
     <row r="34" spans="2:3">
       <c r="B34" s="177"/>
       <c r="C34" s="178"/>
     </row>
     <row r="35" spans="2:3">
       <c r="B35" s="177"/>
       <c r="C35" s="178"/>
     </row>
     <row r="36" spans="2:3">
       <c r="B36" s="177"/>
       <c r="C36" s="178"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="B10:M10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{74DDD9C7-EF88-480A-ABF9-ECCD5598D4FA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAC21136-4EB4-4BF6-BF79-0A238525603D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="65.69140625" style="6" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>314</v>
       </c>
-      <c r="C1" s="362"/>
-[...2 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>203</v>
@@ -13918,172 +13918,172 @@
         <v>10.6</v>
       </c>
       <c r="F12" s="6">
         <v>8.6</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="7.5" customHeight="1">
       <c r="B13" s="126"/>
       <c r="C13" s="167"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
     </row>
     <row r="14" spans="2:8" ht="3.75" customHeight="1">
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
     </row>
     <row r="15" spans="2:8">
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
     </row>
     <row r="16" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B16" s="365" t="s">
+      <c r="B16" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="365"/>
-[...2 lines deleted...]
-      <c r="F16" s="365"/>
+      <c r="C16" s="369"/>
+      <c r="D16" s="369"/>
+      <c r="E16" s="369"/>
+      <c r="F16" s="369"/>
     </row>
     <row r="17" spans="2:7" ht="7.5" customHeight="1">
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
     </row>
     <row r="18" spans="2:7">
-      <c r="B18" s="397" t="s">
+      <c r="B18" s="401" t="s">
         <v>119</v>
       </c>
-      <c r="C18" s="397"/>
-[...2 lines deleted...]
-      <c r="F18" s="397"/>
+      <c r="C18" s="401"/>
+      <c r="D18" s="401"/>
+      <c r="E18" s="401"/>
+      <c r="F18" s="401"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="2:7" ht="18.75" customHeight="1">
-      <c r="B19" s="399" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="399"/>
+      <c r="B19" s="403" t="s">
+        <v>350</v>
+      </c>
+      <c r="C19" s="403"/>
+      <c r="D19" s="403"/>
+      <c r="E19" s="403"/>
+      <c r="F19" s="403"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="2:7">
-      <c r="B20" s="366" t="s">
+      <c r="B20" s="370" t="s">
         <v>139</v>
       </c>
-      <c r="C20" s="366"/>
-[...2 lines deleted...]
-      <c r="F20" s="366"/>
+      <c r="C20" s="370"/>
+      <c r="D20" s="370"/>
+      <c r="E20" s="370"/>
+      <c r="F20" s="370"/>
     </row>
     <row r="21" spans="2:7">
-      <c r="B21" s="366"/>
-[...3 lines deleted...]
-      <c r="F21" s="366"/>
+      <c r="B21" s="370"/>
+      <c r="C21" s="370"/>
+      <c r="D21" s="370"/>
+      <c r="E21" s="370"/>
+      <c r="F21" s="370"/>
     </row>
     <row r="22" spans="2:7" ht="21.75" customHeight="1">
-      <c r="B22" s="366" t="s">
+      <c r="B22" s="370" t="s">
         <v>206</v>
       </c>
-      <c r="C22" s="366"/>
-[...2 lines deleted...]
-      <c r="F22" s="366"/>
+      <c r="C22" s="370"/>
+      <c r="D22" s="370"/>
+      <c r="E22" s="370"/>
+      <c r="F22" s="370"/>
     </row>
     <row r="24" spans="2:7" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="2:7">
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B20:F21"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{ECA71B63-D89C-4006-9A09-5AA8B1BEFD76}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634527A2-6B7D-4E76-9A9F-04D2EE796577}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="287" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="287"/>
+    <col min="1" max="1" width="6.69140625" style="287" customWidth="1"/>
+    <col min="2" max="2" width="53.84375" style="287" customWidth="1"/>
+    <col min="3" max="4" width="25.53515625" style="287" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="287" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="287" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="287" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="287" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="287" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="287"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="37.5" customHeight="1">
-      <c r="B1" s="400" t="s">
+      <c r="B1" s="404" t="s">
         <v>315</v>
       </c>
-      <c r="C1" s="400"/>
-      <c r="D1" s="400"/>
+      <c r="C1" s="404"/>
+      <c r="D1" s="404"/>
     </row>
     <row r="2" spans="1:14" ht="13.5" customHeight="1">
-      <c r="B2" s="401"/>
-      <c r="C2" s="401"/>
+      <c r="B2" s="405"/>
+      <c r="C2" s="405"/>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1" thickBot="1">
       <c r="B3" s="288" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="289"/>
       <c r="D3" s="290" t="s">
         <v>102</v>
       </c>
       <c r="F3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="30" customHeight="1">
       <c r="B4" s="291"/>
       <c r="C4" s="292">
         <v>2024</v>
       </c>
       <c r="D4" s="17">
         <v>2025</v>
       </c>
       <c r="F4" s="293"/>
       <c r="G4" s="294"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1" thickBot="1">
@@ -14111,77 +14111,77 @@
         <v>95.7</v>
       </c>
       <c r="D7" s="339" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="340"/>
       <c r="F7" s="341"/>
       <c r="G7" s="341"/>
       <c r="H7" s="341"/>
     </row>
     <row r="8" spans="1:14" ht="20.149999999999999" customHeight="1">
       <c r="A8" s="301"/>
       <c r="B8" s="302" t="s">
         <v>150</v>
       </c>
       <c r="C8" s="299">
         <v>93.3</v>
       </c>
       <c r="D8" s="299">
         <v>93.7</v>
       </c>
       <c r="E8" s="286"/>
       <c r="F8" s="300"/>
       <c r="G8" s="300"/>
       <c r="H8" s="300"/>
-      <c r="I8" s="400"/>
-[...4 lines deleted...]
-      <c r="N8" s="400"/>
+      <c r="I8" s="404"/>
+      <c r="J8" s="404"/>
+      <c r="K8" s="404"/>
+      <c r="L8" s="404"/>
+      <c r="M8" s="404"/>
+      <c r="N8" s="404"/>
     </row>
     <row r="9" spans="1:14" ht="20.149999999999999" customHeight="1">
       <c r="B9" s="302" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="299">
         <v>87.7</v>
       </c>
       <c r="D9" s="299">
         <v>87.5</v>
       </c>
       <c r="E9" s="286"/>
       <c r="F9" s="300"/>
       <c r="G9" s="300"/>
       <c r="H9" s="300"/>
-      <c r="I9" s="400"/>
-[...4 lines deleted...]
-      <c r="N9" s="400"/>
+      <c r="I9" s="404"/>
+      <c r="J9" s="404"/>
+      <c r="K9" s="404"/>
+      <c r="L9" s="404"/>
+      <c r="M9" s="404"/>
+      <c r="N9" s="404"/>
     </row>
     <row r="10" spans="1:14" ht="20.149999999999999" customHeight="1">
       <c r="A10" s="301"/>
       <c r="B10" s="302" t="s">
         <v>237</v>
       </c>
       <c r="C10" s="299">
         <v>82.8</v>
       </c>
       <c r="D10" s="299">
         <v>80.599999999999994</v>
       </c>
       <c r="E10" s="286"/>
       <c r="F10" s="300"/>
       <c r="G10" s="300"/>
       <c r="H10" s="300"/>
     </row>
     <row r="11" spans="1:14" ht="20.149999999999999" customHeight="1">
       <c r="B11" s="302" t="s">
         <v>236</v>
       </c>
       <c r="C11" s="299" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="299" t="s">
@@ -14239,112 +14239,112 @@
     </row>
     <row r="15" spans="1:14" ht="7.5" customHeight="1">
       <c r="B15" s="304"/>
       <c r="C15" s="300"/>
       <c r="D15" s="303"/>
       <c r="E15" s="303"/>
       <c r="F15" s="303"/>
       <c r="G15" s="303"/>
       <c r="H15" s="300"/>
     </row>
     <row r="16" spans="1:14" ht="3" customHeight="1">
       <c r="B16" s="305"/>
       <c r="C16" s="305"/>
       <c r="D16" s="305"/>
     </row>
     <row r="17" spans="2:6" ht="9.75" customHeight="1">
       <c r="B17" s="306"/>
       <c r="C17" s="307"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="239" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="20" spans="2:6" ht="12.75" customHeight="1">
-      <c r="B20" s="402" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="402"/>
+      <c r="B20" s="406" t="s">
+        <v>342</v>
+      </c>
+      <c r="C20" s="406"/>
+      <c r="D20" s="406"/>
     </row>
     <row r="21" spans="2:6" ht="16" customHeight="1">
-      <c r="B21" s="420" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="419"/>
+      <c r="B21" s="407" t="s">
+        <v>348</v>
+      </c>
+      <c r="C21" s="407"/>
+      <c r="D21" s="407"/>
+      <c r="E21" s="363"/>
+      <c r="F21" s="363"/>
     </row>
     <row r="22" spans="2:6" ht="16" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="I8:N9"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{C2FDBE93-D3FB-4035-ACE7-CAFA57BB40C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC246E89-5C50-41D2-904E-6E22E3EA903A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="73.69140625" style="6" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>324</v>
       </c>
-      <c r="C1" s="362"/>
-[...2 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
@@ -14403,147 +14403,147 @@
       </c>
       <c r="C8" s="127">
         <v>76944</v>
       </c>
       <c r="D8" s="127">
         <v>82722</v>
       </c>
       <c r="E8" s="127">
         <v>84760</v>
       </c>
       <c r="F8" s="127">
         <v>89114</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="365" t="s">
+      <c r="B11" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="365"/>
-[...2 lines deleted...]
-      <c r="F11" s="365"/>
+      <c r="C11" s="369"/>
+      <c r="D11" s="369"/>
+      <c r="E11" s="369"/>
+      <c r="F11" s="369"/>
     </row>
     <row r="12" spans="2:8" ht="7.5" customHeight="1">
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
     </row>
     <row r="13" spans="2:8">
-      <c r="B13" s="397" t="s">
+      <c r="B13" s="401" t="s">
         <v>119</v>
       </c>
-      <c r="C13" s="397"/>
-[...2 lines deleted...]
-      <c r="F13" s="397"/>
+      <c r="C13" s="401"/>
+      <c r="D13" s="401"/>
+      <c r="E13" s="401"/>
+      <c r="F13" s="401"/>
     </row>
     <row r="14" spans="2:8" ht="16" customHeight="1">
-      <c r="B14" s="399" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="399"/>
+      <c r="B14" s="403" t="s">
+        <v>348</v>
+      </c>
+      <c r="C14" s="403"/>
+      <c r="D14" s="403"/>
+      <c r="E14" s="403"/>
+      <c r="F14" s="403"/>
     </row>
     <row r="15" spans="2:8" ht="16" customHeight="1">
       <c r="B15" s="4" t="s">
         <v>140</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
     </row>
     <row r="18" spans="2:6" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{612B5AD7-F801-4F09-B5A3-4B84CDBA1CBB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A34CB02-46E0-4D6B-8DFD-A0E769776548}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="73.69140625" style="6" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>355</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
@@ -14605,151 +14605,151 @@
       <c r="C8" s="11">
         <v>93.6</v>
       </c>
       <c r="D8" s="11">
         <v>92.8</v>
       </c>
       <c r="E8" s="11">
         <v>93.3</v>
       </c>
       <c r="F8" s="11">
         <v>93.7</v>
       </c>
       <c r="H8" s="100"/>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="365" t="s">
+      <c r="B11" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="365"/>
-[...2 lines deleted...]
-      <c r="F11" s="365"/>
+      <c r="C11" s="369"/>
+      <c r="D11" s="369"/>
+      <c r="E11" s="369"/>
+      <c r="F11" s="369"/>
     </row>
     <row r="12" spans="2:8" ht="7.5" customHeight="1">
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
     </row>
     <row r="13" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B13" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="14" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
-      <c r="B14" s="399" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="399"/>
+      <c r="B14" s="403" t="s">
+        <v>348</v>
+      </c>
+      <c r="C14" s="403"/>
+      <c r="D14" s="403"/>
+      <c r="E14" s="403"/>
+      <c r="F14" s="403"/>
     </row>
     <row r="15" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="169" t="s">
         <v>140</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
     </row>
     <row r="16" spans="2:8" s="9" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B16" s="394" t="s">
+      <c r="B16" s="398" t="s">
         <v>141</v>
       </c>
-      <c r="C16" s="394"/>
-[...2 lines deleted...]
-      <c r="F16" s="394"/>
+      <c r="C16" s="398"/>
+      <c r="D16" s="398"/>
+      <c r="E16" s="398"/>
+      <c r="F16" s="398"/>
     </row>
     <row r="17" spans="2:6" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{C6CE4759-2FAB-4EB4-9281-10EBA143D8E7}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD352CEA-366E-4BF5-80A4-10C111A781DC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="65.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>317</v>
       </c>
-      <c r="C1" s="362"/>
-[...1 lines deleted...]
-      <c r="E1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="G3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
         <v>2023</v>
       </c>
@@ -14765,144 +14765,144 @@
     </row>
     <row r="6" spans="2:7" ht="19.5" customHeight="1">
       <c r="B6" s="126" t="s">
         <v>205</v>
       </c>
       <c r="C6" s="11">
         <v>94.8</v>
       </c>
       <c r="D6" s="11">
         <v>95.2</v>
       </c>
       <c r="E6" s="332">
         <v>93.7</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="3.75" customHeight="1">
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="9"/>
     </row>
     <row r="9" spans="2:7" ht="12.75" customHeight="1">
-      <c r="B9" s="365" t="s">
+      <c r="B9" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="365"/>
-[...1 lines deleted...]
-      <c r="E9" s="365"/>
+      <c r="C9" s="369"/>
+      <c r="D9" s="369"/>
+      <c r="E9" s="369"/>
     </row>
     <row r="10" spans="2:7" ht="7.5" customHeight="1">
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
     </row>
     <row r="11" spans="2:7">
-      <c r="B11" s="397" t="s">
+      <c r="B11" s="401" t="s">
         <v>119</v>
       </c>
-      <c r="C11" s="397"/>
-[...1 lines deleted...]
-      <c r="E11" s="397"/>
+      <c r="C11" s="401"/>
+      <c r="D11" s="401"/>
+      <c r="E11" s="401"/>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="2:7" ht="16" customHeight="1">
-      <c r="B12" s="399" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="399"/>
+      <c r="B12" s="403" t="s">
+        <v>350</v>
+      </c>
+      <c r="C12" s="403"/>
+      <c r="D12" s="403"/>
+      <c r="E12" s="403"/>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="2:7" ht="24" customHeight="1">
-      <c r="B13" s="366" t="s">
+      <c r="B13" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="C13" s="366"/>
-[...1 lines deleted...]
-      <c r="E13" s="366"/>
+      <c r="C13" s="370"/>
+      <c r="D13" s="370"/>
+      <c r="E13" s="370"/>
     </row>
     <row r="17" spans="2:5" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B12:E12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{21D05349-F380-49C4-972E-3CFAC485CF90}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDB5F0E3-FECB-49DA-8713-00D696968484}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="86" style="6" customWidth="1"/>
-    <col min="3" max="6" width="13.7265625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="3" max="6" width="13.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>325</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="1:11" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1">
       <c r="B3" s="234" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
@@ -15025,73 +15025,73 @@
         <v>1286</v>
       </c>
       <c r="F11" s="127">
         <v>1506</v>
       </c>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:11" ht="6" customHeight="1">
       <c r="B12" s="120"/>
       <c r="C12" s="125"/>
       <c r="D12" s="125"/>
       <c r="E12" s="125"/>
       <c r="F12" s="125"/>
     </row>
     <row r="13" spans="1:11" ht="3.75" customHeight="1">
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
     </row>
     <row r="14" spans="1:11">
       <c r="B14" s="9"/>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1">
-      <c r="B15" s="365" t="s">
+      <c r="B15" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="365"/>
-[...2 lines deleted...]
-      <c r="F15" s="365"/>
+      <c r="C15" s="369"/>
+      <c r="D15" s="369"/>
+      <c r="E15" s="369"/>
+      <c r="F15" s="369"/>
     </row>
     <row r="16" spans="1:11" ht="7.5" customHeight="1">
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
     </row>
     <row r="17" spans="2:10">
       <c r="B17" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="2:10" ht="16" customHeight="1">
       <c r="B18" s="168" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C18" s="168"/>
       <c r="D18" s="168"/>
       <c r="E18" s="168"/>
       <c r="F18" s="168"/>
     </row>
     <row r="19" spans="2:10" ht="16" customHeight="1">
       <c r="B19" s="168" t="s">
         <v>141</v>
       </c>
       <c r="C19" s="168"/>
       <c r="D19" s="168"/>
       <c r="E19" s="168"/>
       <c r="F19" s="168"/>
       <c r="J19" s="33"/>
     </row>
     <row r="20" spans="2:10" ht="16" customHeight="1">
       <c r="B20" s="168"/>
       <c r="C20" s="168"/>
       <c r="D20" s="168"/>
       <c r="E20" s="168"/>
       <c r="F20" s="168"/>
     </row>
     <row r="22" spans="2:10" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C22" s="34"/>
@@ -15106,68 +15106,68 @@
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B15:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{80384D42-3028-4AB2-A1CC-5024A14A90DC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9A81240-A67C-46A0-B365-DCE163739A71}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="86" style="6" customWidth="1"/>
-    <col min="3" max="6" width="13.7265625" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="3" max="6" width="13.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>328</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="1:10" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
       <c r="B3" s="234" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
@@ -15236,74 +15236,74 @@
         <v>1.4</v>
       </c>
       <c r="F8" s="11">
         <v>1.6</v>
       </c>
       <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:10" ht="6" customHeight="1">
       <c r="B9" s="120"/>
       <c r="C9" s="125"/>
       <c r="D9" s="125"/>
       <c r="E9" s="125"/>
       <c r="F9" s="125"/>
     </row>
     <row r="10" spans="1:10" ht="3.75" customHeight="1">
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
     </row>
     <row r="11" spans="1:10">
       <c r="B11" s="9"/>
     </row>
     <row r="12" spans="1:10" ht="12.75" customHeight="1">
-      <c r="B12" s="365" t="s">
+      <c r="B12" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="365"/>
-[...2 lines deleted...]
-      <c r="F12" s="365"/>
+      <c r="C12" s="369"/>
+      <c r="D12" s="369"/>
+      <c r="E12" s="369"/>
+      <c r="F12" s="369"/>
       <c r="I12" s="33"/>
     </row>
     <row r="13" spans="1:10" ht="7.5" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
     </row>
     <row r="14" spans="1:10" ht="16.5" customHeight="1">
       <c r="B14" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="16" customHeight="1">
       <c r="B15" s="168" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C15" s="168"/>
       <c r="D15" s="168"/>
       <c r="E15" s="168"/>
       <c r="F15" s="168"/>
     </row>
     <row r="16" spans="1:10" ht="16" customHeight="1">
       <c r="B16" s="168" t="s">
         <v>141</v>
       </c>
       <c r="C16" s="168"/>
       <c r="D16" s="168"/>
       <c r="E16" s="168"/>
       <c r="F16" s="168"/>
       <c r="J16" s="33"/>
     </row>
     <row r="17" spans="2:6" ht="16" customHeight="1">
       <c r="B17" s="168"/>
       <c r="C17" s="168"/>
       <c r="D17" s="168"/>
       <c r="E17" s="168"/>
       <c r="F17" s="168"/>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="21"/>
@@ -15312,68 +15312,68 @@
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B12:F12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{F167C53B-0861-4BF0-B4A3-D62ED0680F24}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{627BA903-F118-43FF-8A65-15EC4D03EB99}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="67.23046875" style="6" customWidth="1"/>
+    <col min="3" max="6" width="18.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>318</v>
       </c>
-      <c r="C1" s="362"/>
-[...2 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="235" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="35"/>
       <c r="C4" s="17">
@@ -15435,73 +15435,73 @@
       <c r="C8" s="11">
         <v>3.4</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="100"/>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="365" t="s">
+      <c r="B11" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="365"/>
-[...2 lines deleted...]
-      <c r="F11" s="365"/>
+      <c r="C11" s="369"/>
+      <c r="D11" s="369"/>
+      <c r="E11" s="369"/>
+      <c r="F11" s="369"/>
     </row>
     <row r="12" spans="2:8" ht="7.5" customHeight="1">
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
     </row>
     <row r="13" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B13" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="14" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B14" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C14" s="131"/>
       <c r="D14" s="131"/>
       <c r="E14" s="131"/>
       <c r="F14" s="131"/>
     </row>
     <row r="15" spans="2:8" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="169" t="s">
         <v>140</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
     </row>
     <row r="16" spans="2:8" s="9" customFormat="1" ht="20.25" customHeight="1">
       <c r="B16" s="169" t="s">
         <v>141</v>
       </c>
       <c r="C16" s="169"/>
       <c r="D16" s="169"/>
       <c r="E16" s="169"/>
       <c r="F16" s="169"/>
     </row>
     <row r="17" spans="3:6" s="14" customFormat="1" ht="12.75" customHeight="1">
@@ -15514,67 +15514,67 @@
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{2EB40540-8255-40BB-ADFA-CCAB7A8E5599}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6277EE24-CBA4-42CB-838E-8C5DF592E59C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="63.23046875" style="6" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="52.5" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>326</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>85</v>
       </c>
       <c r="C4" s="17">
@@ -15624,164 +15624,164 @@
       </c>
       <c r="C8" s="125" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="125" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="125" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="19.5" customHeight="1">
       <c r="B9" s="119" t="s">
         <v>89</v>
       </c>
       <c r="C9" s="125">
         <v>3015</v>
       </c>
       <c r="D9" s="125">
         <v>2471</v>
       </c>
       <c r="E9" s="125">
         <v>2469</v>
       </c>
     </row>
-    <row r="10" spans="2:7" ht="10.5">
+    <row r="10" spans="2:7">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:7" ht="3.75" customHeight="1">
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
     </row>
     <row r="12" spans="2:7">
       <c r="B12" s="9"/>
     </row>
     <row r="13" spans="2:7" ht="12.75" customHeight="1">
-      <c r="B13" s="365" t="s">
+      <c r="B13" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C13" s="365"/>
-[...1 lines deleted...]
-      <c r="E13" s="365"/>
+      <c r="C13" s="369"/>
+      <c r="D13" s="369"/>
+      <c r="E13" s="369"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="9"/>
     </row>
     <row r="15" spans="2:7" ht="16" customHeight="1">
       <c r="B15" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="16" customHeight="1">
       <c r="B16" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="16" customHeight="1">
-      <c r="B17" s="366" t="s">
+      <c r="B17" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="C17" s="366"/>
-[...1 lines deleted...]
-      <c r="E17" s="366"/>
+      <c r="C17" s="370"/>
+      <c r="D17" s="370"/>
+      <c r="E17" s="370"/>
     </row>
     <row r="18" spans="2:5" ht="16" customHeight="1">
-      <c r="B18" s="366" t="s">
+      <c r="B18" s="370" t="s">
         <v>141</v>
       </c>
-      <c r="C18" s="366"/>
-[...1 lines deleted...]
-      <c r="E18" s="366"/>
+      <c r="C18" s="370"/>
+      <c r="D18" s="370"/>
+      <c r="E18" s="370"/>
     </row>
     <row r="19" spans="2:5" ht="16" customHeight="1">
-      <c r="B19" s="366"/>
-[...2 lines deleted...]
-      <c r="E19" s="366"/>
+      <c r="B19" s="370"/>
+      <c r="C19" s="370"/>
+      <c r="D19" s="370"/>
+      <c r="E19" s="370"/>
     </row>
     <row r="20" spans="2:5" ht="7.5" customHeight="1">
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
     </row>
     <row r="21" spans="2:5" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="2:5">
       <c r="B22" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B18:E19"/>
     <mergeCell ref="B17:E17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{9AFA4B7B-A992-4DD2-8BC0-A1EF45943395}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C95A46B5-DA3A-4AF0-9627-3DBE506E8836}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="6" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="48" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>327</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>85</v>
       </c>
       <c r="C4" s="17">
@@ -15831,191 +15831,191 @@
       </c>
       <c r="C8" s="108" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="108" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="108" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="19.5" customHeight="1">
       <c r="B9" s="119" t="s">
         <v>89</v>
       </c>
       <c r="C9" s="111">
         <v>3.4</v>
       </c>
       <c r="D9" s="111">
         <v>2.7</v>
       </c>
       <c r="E9" s="111">
         <v>2.6</v>
       </c>
     </row>
-    <row r="10" spans="2:7" ht="10.5">
+    <row r="10" spans="2:7">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:7" ht="3.75" customHeight="1">
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
     </row>
     <row r="12" spans="2:7">
       <c r="B12" s="9"/>
     </row>
     <row r="13" spans="2:7" ht="12.75" customHeight="1">
-      <c r="B13" s="365" t="s">
+      <c r="B13" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C13" s="365"/>
-[...1 lines deleted...]
-      <c r="E13" s="365"/>
+      <c r="C13" s="369"/>
+      <c r="D13" s="369"/>
+      <c r="E13" s="369"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="9"/>
     </row>
     <row r="15" spans="2:7" ht="15" customHeight="1">
       <c r="B15" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="16" customHeight="1">
-      <c r="B16" s="366" t="s">
-[...4 lines deleted...]
-      <c r="E16" s="366"/>
+      <c r="B16" s="370" t="s">
+        <v>348</v>
+      </c>
+      <c r="C16" s="370"/>
+      <c r="D16" s="370"/>
+      <c r="E16" s="370"/>
     </row>
     <row r="17" spans="2:5" ht="16" customHeight="1">
-      <c r="B17" s="366" t="s">
+      <c r="B17" s="370" t="s">
         <v>140</v>
       </c>
-      <c r="C17" s="366"/>
-[...1 lines deleted...]
-      <c r="E17" s="366"/>
+      <c r="C17" s="370"/>
+      <c r="D17" s="370"/>
+      <c r="E17" s="370"/>
     </row>
     <row r="18" spans="2:5" ht="16" customHeight="1">
-      <c r="B18" s="366" t="s">
+      <c r="B18" s="370" t="s">
         <v>141</v>
       </c>
-      <c r="C18" s="366"/>
-[...1 lines deleted...]
-      <c r="E18" s="366"/>
+      <c r="C18" s="370"/>
+      <c r="D18" s="370"/>
+      <c r="E18" s="370"/>
     </row>
     <row r="19" spans="2:5" s="14" customFormat="1" ht="16" customHeight="1">
-      <c r="B19" s="366"/>
-[...2 lines deleted...]
-      <c r="E19" s="366"/>
+      <c r="B19" s="370"/>
+      <c r="C19" s="370"/>
+      <c r="D19" s="370"/>
+      <c r="E19" s="370"/>
     </row>
     <row r="20" spans="2:5">
       <c r="B20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{367623C4-62B0-4AE6-90FB-2C80E3CB7CD8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB4C9EF7-C602-44AF-9A57-A76F37402D91}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="23.69140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="5.84375" style="6" customWidth="1"/>
+    <col min="4" max="19" width="8.69140625" style="6" customWidth="1"/>
+    <col min="20" max="20" width="6.69140625" style="6" customWidth="1"/>
+    <col min="21" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>156</v>
       </c>
-      <c r="C1" s="362"/>
-[...15 lines deleted...]
-      <c r="S1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
+      <c r="S1" s="366"/>
     </row>
     <row r="2" spans="2:19" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...16 lines deleted...]
-      <c r="S2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
+      <c r="S2" s="367"/>
     </row>
     <row r="3" spans="2:19" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="S3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:19" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="35" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
@@ -16043,51 +16043,51 @@
       <c r="L4" s="16">
         <v>2010</v>
       </c>
       <c r="M4" s="16">
         <v>2011</v>
       </c>
       <c r="N4" s="16">
         <v>2012</v>
       </c>
       <c r="O4" s="17">
         <v>2013</v>
       </c>
       <c r="P4" s="17">
         <v>2014</v>
       </c>
       <c r="Q4" s="17">
         <v>2015</v>
       </c>
       <c r="R4" s="17">
         <v>2016</v>
       </c>
       <c r="S4" s="17">
         <v>2017</v>
       </c>
     </row>
-    <row r="5" spans="2:19" ht="10.5">
+    <row r="5" spans="2:19">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="2:19" ht="15.75" customHeight="1">
       <c r="B6" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C6" s="112" t="s">
         <v>91</v>
       </c>
       <c r="D6" s="113">
         <v>23.2</v>
       </c>
       <c r="E6" s="113">
         <v>30.2</v>
       </c>
       <c r="F6" s="113">
         <v>33.700000000000003</v>
       </c>
@@ -16258,63 +16258,63 @@
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
     </row>
     <row r="11" spans="2:19">
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="2:19" ht="12.75" customHeight="1">
-      <c r="B12" s="365" t="s">
+      <c r="B12" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="365"/>
-[...8 lines deleted...]
-      <c r="L12" s="365"/>
+      <c r="C12" s="369"/>
+      <c r="D12" s="369"/>
+      <c r="E12" s="369"/>
+      <c r="F12" s="369"/>
+      <c r="G12" s="369"/>
+      <c r="H12" s="369"/>
+      <c r="I12" s="369"/>
+      <c r="J12" s="369"/>
+      <c r="K12" s="369"/>
+      <c r="L12" s="369"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="20"/>
     </row>
     <row r="13" spans="2:19" ht="7.5" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
@@ -16322,108 +16322,108 @@
       <c r="S13" s="19"/>
     </row>
     <row r="14" spans="2:19" ht="17.25" customHeight="1">
       <c r="B14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
     </row>
     <row r="15" spans="2:19" ht="16" customHeight="1">
-      <c r="B15" s="366" t="s">
-[...18 lines deleted...]
-      <c r="S15" s="366"/>
+      <c r="B15" s="370" t="s">
+        <v>350</v>
+      </c>
+      <c r="C15" s="370"/>
+      <c r="D15" s="370"/>
+      <c r="E15" s="370"/>
+      <c r="F15" s="370"/>
+      <c r="G15" s="370"/>
+      <c r="H15" s="370"/>
+      <c r="I15" s="370"/>
+      <c r="J15" s="370"/>
+      <c r="K15" s="370"/>
+      <c r="L15" s="370"/>
+      <c r="M15" s="370"/>
+      <c r="N15" s="370"/>
+      <c r="O15" s="370"/>
+      <c r="P15" s="370"/>
+      <c r="Q15" s="370"/>
+      <c r="R15" s="370"/>
+      <c r="S15" s="370"/>
     </row>
     <row r="16" spans="2:19" ht="16" customHeight="1">
-      <c r="B16" s="366" t="s">
-[...18 lines deleted...]
-      <c r="S16" s="366"/>
+      <c r="B16" s="370" t="s">
+        <v>349</v>
+      </c>
+      <c r="C16" s="370"/>
+      <c r="D16" s="370"/>
+      <c r="E16" s="370"/>
+      <c r="F16" s="370"/>
+      <c r="G16" s="370"/>
+      <c r="H16" s="370"/>
+      <c r="I16" s="370"/>
+      <c r="J16" s="370"/>
+      <c r="K16" s="370"/>
+      <c r="L16" s="370"/>
+      <c r="M16" s="370"/>
+      <c r="N16" s="370"/>
+      <c r="O16" s="370"/>
+      <c r="P16" s="370"/>
+      <c r="Q16" s="370"/>
+      <c r="R16" s="370"/>
+      <c r="S16" s="370"/>
     </row>
     <row r="17" spans="2:19" ht="5.25" customHeight="1"/>
     <row r="18" spans="2:19" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
     </row>
-    <row r="19" spans="2:19" ht="12.5">
+    <row r="19" spans="2:19" ht="12.45">
       <c r="B19" s="346" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="33"/>
     </row>
     <row r="22" spans="2:19">
       <c r="D22" s="100"/>
       <c r="E22" s="100"/>
       <c r="F22" s="100"/>
       <c r="G22" s="100"/>
       <c r="H22" s="100"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="100"/>
       <c r="M22" s="100"/>
       <c r="N22" s="100"/>
       <c r="O22" s="100"/>
       <c r="P22" s="100"/>
       <c r="Q22" s="100"/>
     </row>
     <row r="23" spans="2:19">
       <c r="D23" s="100"/>
       <c r="E23" s="100"/>
       <c r="F23" s="100"/>
@@ -16478,131 +16478,131 @@
     <mergeCell ref="B12:L12"/>
     <mergeCell ref="B16:S16"/>
     <mergeCell ref="B15:S15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{DF71310B-5BDB-40CD-B0B3-D2D4E4D86E28}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8E893C9-C539-4AF0-9613-2868F38D9299}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="203" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="203"/>
+    <col min="1" max="1" width="6.69140625" style="203" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="203" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="203" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="203" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="203" bestFit="1" customWidth="1"/>
+    <col min="8" max="245" width="9.15234375" style="203" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="203" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="203" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="203"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="37.5" customHeight="1">
-      <c r="B1" s="403" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="403"/>
+      <c r="B1" s="408" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1" s="408"/>
+      <c r="D1" s="408"/>
+      <c r="E1" s="408"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="404"/>
-[...2 lines deleted...]
-      <c r="E2" s="404"/>
+      <c r="B2" s="409"/>
+      <c r="C2" s="409"/>
+      <c r="D2" s="409"/>
+      <c r="E2" s="409"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="204" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="204"/>
       <c r="D3" s="204"/>
       <c r="E3" s="345" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="207" t="s">
         <v>158</v>
       </c>
       <c r="C4" s="225">
         <v>2020</v>
       </c>
       <c r="D4" s="226">
         <v>2022</v>
       </c>
       <c r="E4" s="208">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:7">
       <c r="B5" s="209"/>
       <c r="C5" s="209"/>
       <c r="D5" s="209"/>
       <c r="E5" s="205"/>
     </row>
-    <row r="6" spans="2:7" ht="10.5">
+    <row r="6" spans="2:7">
       <c r="B6" s="210" t="s">
         <v>159</v>
       </c>
       <c r="C6" s="211">
         <v>65.5</v>
       </c>
       <c r="D6" s="211">
         <v>70.3</v>
       </c>
       <c r="E6" s="211">
         <v>77.3</v>
       </c>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="209"/>
       <c r="C7" s="211"/>
       <c r="D7" s="211"/>
       <c r="E7" s="211"/>
     </row>
-    <row r="8" spans="2:7" ht="10.5">
+    <row r="8" spans="2:7">
       <c r="B8" s="212" t="s">
         <v>160</v>
       </c>
       <c r="C8" s="231"/>
       <c r="D8" s="231"/>
       <c r="E8" s="211" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="20.25" customHeight="1">
       <c r="B9" s="213" t="s">
         <v>161</v>
       </c>
       <c r="C9" s="229">
         <v>59.1</v>
       </c>
       <c r="D9" s="229">
         <v>63.5</v>
       </c>
       <c r="E9" s="214">
         <v>69.400000000000006</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="20.25" customHeight="1">
       <c r="B10" s="215" t="s">
@@ -16630,51 +16630,51 @@
       </c>
       <c r="E11" s="214">
         <v>21.4</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="20.25" customHeight="1">
       <c r="B12" s="215" t="s">
         <v>164</v>
       </c>
       <c r="C12" s="229">
         <v>14.4</v>
       </c>
       <c r="D12" s="229">
         <v>18.399999999999999</v>
       </c>
       <c r="E12" s="214">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="14.25" customHeight="1">
       <c r="B13" s="213"/>
       <c r="C13" s="229"/>
       <c r="D13" s="229"/>
       <c r="E13" s="214"/>
     </row>
-    <row r="14" spans="2:7" ht="10.5">
+    <row r="14" spans="2:7">
       <c r="B14" s="216" t="s">
         <v>165</v>
       </c>
       <c r="C14" s="232"/>
       <c r="D14" s="232"/>
       <c r="E14" s="211" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="18.75" customHeight="1">
       <c r="B15" s="217" t="s">
         <v>166</v>
       </c>
       <c r="C15" s="230">
         <v>22.8</v>
       </c>
       <c r="D15" s="230">
         <v>35</v>
       </c>
       <c r="E15" s="211">
         <v>34.799999999999997</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="36" customHeight="1">
       <c r="B16" s="218" t="s">
@@ -16702,51 +16702,51 @@
       </c>
       <c r="E17" s="211">
         <v>8.5</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="27" customHeight="1">
       <c r="B18" s="218" t="s">
         <v>169</v>
       </c>
       <c r="C18" s="230">
         <v>4.9000000000000004</v>
       </c>
       <c r="D18" s="230">
         <v>11.1</v>
       </c>
       <c r="E18" s="211">
         <v>7.9</v>
       </c>
     </row>
     <row r="19" spans="2:5">
       <c r="B19" s="209"/>
       <c r="C19" s="211"/>
       <c r="D19" s="211"/>
       <c r="E19" s="211"/>
     </row>
-    <row r="20" spans="2:5" ht="10.5">
+    <row r="20" spans="2:5">
       <c r="B20" s="212" t="s">
         <v>170</v>
       </c>
       <c r="C20" s="231"/>
       <c r="D20" s="231"/>
       <c r="E20" s="211" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="23.25" customHeight="1">
       <c r="B21" s="219" t="s">
         <v>171</v>
       </c>
       <c r="C21" s="211">
         <v>17.5</v>
       </c>
       <c r="D21" s="211">
         <v>20.7</v>
       </c>
       <c r="E21" s="211">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="30" customHeight="1">
       <c r="B22" s="213" t="s">
@@ -16801,132 +16801,132 @@
         <v>6.7</v>
       </c>
       <c r="E25" s="214">
         <v>11.9</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="6" customHeight="1">
       <c r="B26" s="210"/>
       <c r="C26" s="210"/>
       <c r="D26" s="210"/>
       <c r="E26" s="220"/>
     </row>
     <row r="27" spans="2:5" ht="3" customHeight="1">
       <c r="B27" s="221"/>
       <c r="C27" s="221"/>
       <c r="D27" s="221"/>
       <c r="E27" s="221"/>
     </row>
     <row r="28" spans="2:5" ht="8.25" customHeight="1">
       <c r="B28" s="209"/>
       <c r="C28" s="209"/>
       <c r="D28" s="209"/>
       <c r="E28" s="220"/>
     </row>
     <row r="29" spans="2:5" ht="11.25" customHeight="1">
-      <c r="B29" s="405" t="s">
+      <c r="B29" s="410" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="405"/>
-[...1 lines deleted...]
-      <c r="E29" s="405"/>
+      <c r="C29" s="410"/>
+      <c r="D29" s="410"/>
+      <c r="E29" s="410"/>
     </row>
     <row r="30" spans="2:5" s="224" customFormat="1" ht="7.5" customHeight="1">
       <c r="B30" s="222"/>
       <c r="C30" s="222"/>
       <c r="D30" s="222"/>
       <c r="E30" s="223"/>
     </row>
     <row r="31" spans="2:5" s="224" customFormat="1">
-      <c r="B31" s="406" t="s">
+      <c r="B31" s="411" t="s">
         <v>119</v>
       </c>
-      <c r="C31" s="407"/>
-[...1 lines deleted...]
-      <c r="E31" s="407"/>
+      <c r="C31" s="412"/>
+      <c r="D31" s="412"/>
+      <c r="E31" s="412"/>
     </row>
     <row r="32" spans="2:5" s="224" customFormat="1" ht="16" customHeight="1">
       <c r="B32" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B31:E31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="Indice!A1" xr:uid="{C84911C7-4194-4C90-A843-996794A5459F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18386AE7-3FBA-4D7F-B1F4-4871DCD791E1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="261" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="261"/>
+    <col min="1" max="1" width="6.69140625" style="261" customWidth="1"/>
+    <col min="2" max="2" width="51.84375" style="261" customWidth="1"/>
+    <col min="3" max="5" width="14.69140625" style="261" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="261" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="261" bestFit="1" customWidth="1"/>
+    <col min="8" max="245" width="9.15234375" style="261" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="261" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="261" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="261"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="408" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="408"/>
+      <c r="B1" s="413" t="s">
+        <v>330</v>
+      </c>
+      <c r="C1" s="413"/>
+      <c r="D1" s="413"/>
+      <c r="E1" s="413"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="409"/>
-[...2 lines deleted...]
-      <c r="E2" s="409"/>
+      <c r="B2" s="414"/>
+      <c r="C2" s="414"/>
+      <c r="D2" s="414"/>
+      <c r="E2" s="414"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="262" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="262"/>
       <c r="D3" s="262"/>
       <c r="E3" s="263" t="s">
         <v>102</v>
       </c>
       <c r="G3" s="206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="264" t="s">
         <v>174</v>
       </c>
       <c r="C4" s="265"/>
       <c r="D4" s="266">
         <v>2022</v>
       </c>
       <c r="E4" s="267">
         <v>2024</v>
       </c>
@@ -17362,142 +17362,142 @@
         <v>6.5</v>
       </c>
       <c r="G36" s="276"/>
       <c r="H36" s="276"/>
       <c r="I36" s="279"/>
     </row>
     <row r="37" spans="2:9" ht="6" customHeight="1">
       <c r="B37" s="274"/>
       <c r="C37" s="274"/>
       <c r="D37" s="274"/>
       <c r="E37" s="282"/>
     </row>
     <row r="38" spans="2:9" ht="3" customHeight="1">
       <c r="B38" s="283"/>
       <c r="C38" s="283"/>
       <c r="D38" s="283"/>
       <c r="E38" s="283"/>
     </row>
     <row r="39" spans="2:9" ht="8.25" customHeight="1">
       <c r="B39" s="276"/>
       <c r="C39" s="276"/>
       <c r="D39" s="276"/>
       <c r="E39" s="282"/>
     </row>
     <row r="40" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B40" s="410" t="s">
+      <c r="B40" s="415" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="410"/>
-[...1 lines deleted...]
-      <c r="E40" s="410"/>
+      <c r="C40" s="415"/>
+      <c r="D40" s="415"/>
+      <c r="E40" s="415"/>
     </row>
     <row r="41" spans="2:9" s="284" customFormat="1" ht="7.5" customHeight="1">
       <c r="B41" s="222"/>
       <c r="C41" s="222"/>
       <c r="D41" s="222"/>
       <c r="E41" s="285"/>
     </row>
     <row r="42" spans="2:9" s="284" customFormat="1">
-      <c r="B42" s="411" t="s">
-[...4 lines deleted...]
-      <c r="E42" s="412"/>
+      <c r="B42" s="416" t="s">
+        <v>339</v>
+      </c>
+      <c r="C42" s="417"/>
+      <c r="D42" s="417"/>
+      <c r="E42" s="417"/>
     </row>
     <row r="43" spans="2:9" s="284" customFormat="1" ht="14.25" customHeight="1">
       <c r="B43" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C43" s="131"/>
       <c r="D43" s="131"/>
       <c r="E43" s="131"/>
     </row>
     <row r="44" spans="2:9" ht="18" customHeight="1">
-      <c r="B44" s="366" t="s">
-[...4 lines deleted...]
-      <c r="E44" s="366"/>
+      <c r="B44" s="370" t="s">
+        <v>340</v>
+      </c>
+      <c r="C44" s="370"/>
+      <c r="D44" s="370"/>
+      <c r="E44" s="370"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="B42:E42"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="Indice!A1" xr:uid="{9EDB6C09-34FF-46A1-96A7-7684E5DC849C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BEFAE0A-98B4-42FF-8E51-A342A4F53FA4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="203" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="203"/>
+    <col min="1" max="1" width="6.69140625" style="203" customWidth="1"/>
+    <col min="2" max="2" width="63.15234375" style="203" customWidth="1"/>
+    <col min="3" max="4" width="13.69140625" style="203" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="203" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="203" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="203" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="203" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="203" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="203"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="37.5" customHeight="1">
-      <c r="B1" s="403" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="403"/>
+      <c r="B1" s="408" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1" s="408"/>
+      <c r="D1" s="408"/>
       <c r="E1" s="227"/>
       <c r="F1" s="227"/>
       <c r="G1" s="227"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="404"/>
-[...1 lines deleted...]
-      <c r="D2" s="404"/>
+      <c r="B2" s="409"/>
+      <c r="C2" s="409"/>
+      <c r="D2" s="409"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="204" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="204"/>
       <c r="D3" s="205" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="206" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="207" t="s">
         <v>174</v>
       </c>
       <c r="C4" s="225">
         <v>2022</v>
       </c>
       <c r="D4" s="208">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:7">
@@ -17619,129 +17619,129 @@
       </c>
       <c r="C15" s="205">
         <v>24.1</v>
       </c>
       <c r="D15" s="211">
         <v>34.9</v>
       </c>
       <c r="F15" s="211"/>
     </row>
     <row r="16" spans="2:7" ht="6" customHeight="1">
       <c r="B16" s="210"/>
       <c r="C16" s="210"/>
       <c r="D16" s="220"/>
     </row>
     <row r="17" spans="2:4" ht="3" customHeight="1">
       <c r="B17" s="221"/>
       <c r="C17" s="221"/>
       <c r="D17" s="221"/>
     </row>
     <row r="18" spans="2:4" ht="8.25" customHeight="1">
       <c r="B18" s="209"/>
       <c r="C18" s="209"/>
       <c r="D18" s="220"/>
     </row>
     <row r="19" spans="2:4" ht="11.25" customHeight="1">
-      <c r="B19" s="405" t="s">
+      <c r="B19" s="410" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="405"/>
-      <c r="D19" s="405"/>
+      <c r="C19" s="410"/>
+      <c r="D19" s="410"/>
     </row>
     <row r="20" spans="2:4" s="224" customFormat="1" ht="7.5" customHeight="1">
       <c r="B20" s="222"/>
       <c r="C20" s="222"/>
       <c r="D20" s="223"/>
     </row>
     <row r="21" spans="2:4" s="356" customFormat="1">
-      <c r="B21" s="406" t="s">
+      <c r="B21" s="411" t="s">
         <v>1</v>
       </c>
-      <c r="C21" s="407"/>
-      <c r="D21" s="407"/>
+      <c r="C21" s="412"/>
+      <c r="D21" s="412"/>
     </row>
     <row r="22" spans="2:4" s="224" customFormat="1">
       <c r="B22" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
     </row>
     <row r="23" spans="2:4" ht="16" customHeight="1">
       <c r="B23" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{255758A3-7EA8-4931-A713-A51DF670563B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{065C27CB-B5F8-499B-BAF6-50DB845F7003}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="238"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="30.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="238" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="238" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="238" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="238" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>332</v>
+      </c>
+      <c r="C1" s="418"/>
+      <c r="D1" s="418"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-[...1 lines deleted...]
-      <c r="D2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
+      <c r="D2" s="419"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="258"/>
       <c r="D3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="256"/>
       <c r="C4" s="255">
         <v>2023</v>
       </c>
       <c r="D4" s="260">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
       <c r="C5" s="241"/>
@@ -17803,102 +17803,102 @@
     <row r="11" spans="2:9" ht="3" customHeight="1">
       <c r="B11" s="242"/>
       <c r="C11" s="242"/>
       <c r="D11" s="242"/>
     </row>
     <row r="12" spans="2:9" ht="9.75" customHeight="1">
       <c r="B12" s="241"/>
       <c r="C12" s="241"/>
       <c r="D12" s="240"/>
     </row>
     <row r="13" spans="2:9">
       <c r="B13" s="239" t="s">
         <v>211</v>
       </c>
       <c r="C13" s="239"/>
     </row>
     <row r="15" spans="2:9" ht="16" customHeight="1">
       <c r="B15" s="354" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="355"/>
       <c r="D15" s="355"/>
     </row>
     <row r="16" spans="2:9" ht="16" customHeight="1">
       <c r="B16" s="359" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{0C99650C-BAA0-4EDB-B328-FC837B4E0897}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{691C98A5-2EBE-4EEA-BED3-A31DC9E690EF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
     <col min="2" max="2" width="91" style="238" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="30.7265625" style="238" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="238"/>
+    <col min="3" max="4" width="30.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="238" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="238" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="238" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="238" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>333</v>
+      </c>
+      <c r="C1" s="418"/>
+      <c r="D1" s="418"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-[...1 lines deleted...]
-      <c r="D2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
+      <c r="D2" s="419"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="258"/>
       <c r="D3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="256"/>
       <c r="C4" s="260">
         <v>2023</v>
       </c>
       <c r="D4" s="260">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
     </row>
@@ -17948,102 +17948,102 @@
     <row r="10" spans="2:9" ht="3" customHeight="1">
       <c r="B10" s="242"/>
       <c r="C10" s="242"/>
       <c r="D10" s="242"/>
     </row>
     <row r="11" spans="2:9" ht="9.75" customHeight="1">
       <c r="B11" s="241"/>
       <c r="C11" s="241"/>
       <c r="D11" s="240"/>
     </row>
     <row r="12" spans="2:9">
       <c r="B12" s="239" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="239"/>
     </row>
     <row r="14" spans="2:9" ht="12.75" customHeight="1">
       <c r="B14" s="354" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="355"/>
       <c r="D14" s="355"/>
     </row>
     <row r="15" spans="2:9" ht="16" customHeight="1">
       <c r="B15" s="359" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{3CA54073-699B-43A9-873E-9C460F012E05}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65C80DC6-214F-42C6-9D40-5D91BE74728C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
     <col min="2" max="2" width="91" style="238" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="30.7265625" style="238" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="238"/>
+    <col min="3" max="4" width="30.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="238" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="238" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="238" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="238" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1" s="418"/>
+      <c r="D1" s="418"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-[...1 lines deleted...]
-      <c r="D2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
+      <c r="D2" s="419"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="258"/>
       <c r="D3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="256"/>
       <c r="C4" s="260">
         <v>2023</v>
       </c>
       <c r="D4" s="260">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
     </row>
@@ -18137,102 +18137,102 @@
     <row r="14" spans="2:9" ht="3" customHeight="1">
       <c r="B14" s="242"/>
       <c r="C14" s="242"/>
       <c r="D14" s="242"/>
     </row>
     <row r="15" spans="2:9" ht="9.75" customHeight="1">
       <c r="B15" s="241"/>
       <c r="C15" s="241"/>
       <c r="D15" s="240"/>
     </row>
     <row r="16" spans="2:9">
       <c r="B16" s="239" t="s">
         <v>211</v>
       </c>
       <c r="C16" s="239"/>
     </row>
     <row r="18" spans="2:4" ht="12.75" customHeight="1">
       <c r="B18" s="354" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="355"/>
       <c r="D18" s="355"/>
     </row>
     <row r="19" spans="2:4" s="259" customFormat="1" ht="16" customHeight="1">
       <c r="B19" s="359" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{5977CC31-63FB-48DA-B663-31CC805F155C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2880177-18EF-4805-9C71-5999506E8C14}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="238"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
+    <col min="2" max="2" width="81.23046875" style="238" customWidth="1"/>
+    <col min="3" max="4" width="30.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="238" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="238" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="238" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="238" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>335</v>
+      </c>
+      <c r="C1" s="418"/>
+      <c r="D1" s="418"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-[...1 lines deleted...]
-      <c r="D2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
+      <c r="D2" s="419"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="258"/>
       <c r="D3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="30" customHeight="1">
       <c r="B4" s="256"/>
       <c r="C4" s="255">
         <v>2023</v>
       </c>
       <c r="D4" s="260">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="7.5" customHeight="1">
       <c r="B5" s="253"/>
       <c r="C5" s="253"/>
@@ -18352,99 +18352,99 @@
       <c r="B16" s="242"/>
       <c r="C16" s="242"/>
       <c r="D16" s="242"/>
     </row>
     <row r="17" spans="2:4" ht="9.75" customHeight="1">
       <c r="B17" s="241"/>
       <c r="C17" s="241"/>
       <c r="D17" s="240"/>
     </row>
     <row r="18" spans="2:4">
       <c r="B18" s="239" t="s">
         <v>211</v>
       </c>
       <c r="C18" s="239"/>
     </row>
     <row r="19" spans="2:4" ht="7.5" customHeight="1"/>
     <row r="20" spans="2:4" ht="14.25" customHeight="1">
       <c r="B20" s="354" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="354"/>
       <c r="D20" s="354"/>
     </row>
     <row r="21" spans="2:4" s="259" customFormat="1" ht="16" customHeight="1">
       <c r="B21" s="359" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="Indice!A1" xr:uid="{671492BC-8620-4E43-AEF7-A432F5379FC5}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B54E076B-A256-47D8-8F38-AB5EB132A079}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="65.69140625" style="6" customWidth="1"/>
+    <col min="3" max="4" width="14.69140625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.25" customHeight="1">
-      <c r="B1" s="362" t="s">
-[...3 lines deleted...]
-      <c r="D1" s="362"/>
+      <c r="B1" s="366" t="s">
+        <v>336</v>
+      </c>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...1 lines deleted...]
-      <c r="D2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="17">
         <v>2023</v>
       </c>
       <c r="D4" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:10">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
@@ -18568,126 +18568,126 @@
     <row r="16" spans="2:10">
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
     </row>
     <row r="17" spans="2:4" ht="12.75" customHeight="1">
       <c r="B17" s="128" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="128"/>
       <c r="D17" s="20"/>
     </row>
     <row r="18" spans="2:4" ht="7.5" customHeight="1">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
     </row>
     <row r="19" spans="2:4" ht="16" customHeight="1">
       <c r="B19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="1"/>
     </row>
     <row r="20" spans="2:4" ht="16" customHeight="1">
       <c r="B20" s="168" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C20" s="357"/>
     </row>
     <row r="21" spans="2:4" ht="76.5" customHeight="1">
-      <c r="B21" s="383" t="s">
+      <c r="B21" s="387" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="383"/>
-      <c r="D21" s="383"/>
+      <c r="C21" s="387"/>
+      <c r="D21" s="387"/>
     </row>
     <row r="22" spans="2:4" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="D22" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{2113DE55-360B-40FC-99B1-C7D1BA2C92F2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A314FF32-1FF0-4ECF-8958-74FA7580783B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M15"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="61.84375" style="6" customWidth="1"/>
+    <col min="3" max="11" width="13.69140625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="6.69140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="30" customHeight="1">
-      <c r="B1" s="367" t="s">
+      <c r="B1" s="371" t="s">
         <v>297</v>
       </c>
-      <c r="C1" s="367"/>
-[...7 lines deleted...]
-      <c r="K1" s="367"/>
+      <c r="C1" s="371"/>
+      <c r="D1" s="371"/>
+      <c r="E1" s="371"/>
+      <c r="F1" s="371"/>
+      <c r="G1" s="371"/>
+      <c r="H1" s="371"/>
+      <c r="I1" s="371"/>
+      <c r="J1" s="371"/>
+      <c r="K1" s="371"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...8 lines deleted...]
-      <c r="K2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="17">
         <v>2015</v>
       </c>
       <c r="D4" s="17">
         <v>2016</v>
       </c>
       <c r="E4" s="17">
         <v>2017</v>
       </c>
       <c r="F4" s="17">
         <v>2018</v>
@@ -18781,128 +18781,128 @@
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
     </row>
     <row r="12" spans="2:13" ht="16" customHeight="1">
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
     </row>
     <row r="13" spans="2:13" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B13" s="168" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="2:13" ht="41.25" customHeight="1">
-      <c r="B14" s="383" t="s">
+      <c r="B14" s="387" t="s">
         <v>104</v>
       </c>
-      <c r="C14" s="383"/>
-[...7 lines deleted...]
-      <c r="K14" s="383"/>
+      <c r="C14" s="387"/>
+      <c r="D14" s="387"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="387"/>
+      <c r="G14" s="387"/>
+      <c r="H14" s="387"/>
+      <c r="I14" s="387"/>
+      <c r="J14" s="387"/>
+      <c r="K14" s="387"/>
     </row>
     <row r="15" spans="2:13" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B14:K14"/>
     <mergeCell ref="B1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{D9C0D74A-FD88-4C43-9F42-D206AD03DDBD}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E4583E7-BE0C-4FB1-A010-5BB49B4E5670}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="71.84375" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="14.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>291</v>
       </c>
-      <c r="C1" s="362"/>
-[...1 lines deleted...]
-      <c r="E1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...2 lines deleted...]
-      <c r="E2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="346" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>114</v>
       </c>
       <c r="C4" s="17">
         <v>2021</v>
       </c>
       <c r="D4" s="17">
         <v>2023</v>
       </c>
       <c r="E4" s="17">
         <v>2025</v>
       </c>
@@ -19069,119 +19069,119 @@
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
     </row>
     <row r="20" spans="2:10" ht="7.5" customHeight="1">
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
     </row>
     <row r="21" spans="2:10" ht="16" customHeight="1">
       <c r="B21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="2:10" ht="10.5" customHeight="1">
       <c r="B22" s="357" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="2:10" ht="50.25" customHeight="1">
-      <c r="B23" s="383" t="s">
+      <c r="B23" s="387" t="s">
         <v>104</v>
       </c>
-      <c r="C23" s="383"/>
-[...1 lines deleted...]
-      <c r="E23" s="383"/>
+      <c r="C23" s="387"/>
+      <c r="D23" s="387"/>
+      <c r="E23" s="387"/>
       <c r="F23" s="131"/>
       <c r="G23" s="131"/>
       <c r="H23" s="131"/>
       <c r="I23" s="131"/>
       <c r="J23" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B23:E23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{4F52CD2D-B3DB-4579-A264-00247F1C2C09}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{212A4545-52C5-4A39-8AFB-7A85BF635C6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="71.84375" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="16.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="6.69140625" style="6" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>157</v>
       </c>
-      <c r="C1" s="362"/>
-[...3 lines deleted...]
-      <c r="G1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...4 lines deleted...]
-      <c r="G2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>122</v>
       </c>
       <c r="C4" s="17">
         <v>2015</v>
       </c>
       <c r="D4" s="17">
         <v>2016</v>
       </c>
       <c r="E4" s="17">
         <v>2017</v>
       </c>
       <c r="F4" s="17">
         <v>2018</v>
       </c>
@@ -19324,238 +19324,238 @@
       <c r="G13" s="18"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="9"/>
     </row>
     <row r="15" spans="2:7" ht="12.75" customHeight="1">
       <c r="B15" s="128" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
     </row>
     <row r="16" spans="2:7" ht="7.5" customHeight="1">
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
     </row>
     <row r="17" spans="2:7" ht="16" customHeight="1">
       <c r="B17" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
     </row>
     <row r="18" spans="2:7" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="2:7" ht="11.5">
+    <row r="19" spans="2:7" ht="11.6">
       <c r="B19" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{EB78C044-6381-4DB2-B16A-FA5906C3079E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79918722-978B-45A2-9C22-06AB08E59C5B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="238"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="238" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="6" max="244" width="9.15234375" style="238" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="238" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="238" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
+      <c r="B1" s="418" t="s">
         <v>299</v>
       </c>
-      <c r="C1" s="413"/>
+      <c r="C1" s="418"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-      <c r="C2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="334" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C4" s="255">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
     </row>
     <row r="6" spans="2:8" ht="24" customHeight="1">
       <c r="B6" s="248" t="s">
         <v>75</v>
       </c>
       <c r="C6" s="337">
         <v>32.6</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="24" customHeight="1">
       <c r="B7" s="248" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C7" s="337">
         <v>55.7</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="7.5" customHeight="1">
       <c r="B8" s="246"/>
       <c r="C8" s="243"/>
       <c r="D8" s="244"/>
       <c r="E8" s="244"/>
       <c r="F8" s="244"/>
       <c r="G8" s="244"/>
       <c r="H8" s="243"/>
     </row>
     <row r="9" spans="2:8" ht="3" customHeight="1">
       <c r="B9" s="242"/>
       <c r="C9" s="242"/>
     </row>
     <row r="10" spans="2:8" ht="9.75" customHeight="1">
       <c r="B10" s="241"/>
       <c r="C10" s="240"/>
     </row>
     <row r="11" spans="2:8">
       <c r="B11" s="239" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B13" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="415"/>
+      <c r="B13" s="420" t="s">
+        <v>341</v>
+      </c>
+      <c r="C13" s="420"/>
     </row>
     <row r="14" spans="2:8" ht="16" customHeight="1">
       <c r="B14" s="353" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B13:C13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" location="Indice!A1" display="Indice!A1" xr:uid="{DFB6BDF8-2E76-4FE4-9022-211BADEEC497}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3FDD37E-3375-41AC-B01E-88A5B019E01B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="238"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="238" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="6" max="244" width="9.15234375" style="238" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="238" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="238" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>337</v>
+      </c>
+      <c r="C1" s="418"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-      <c r="C2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="334" t="s">
         <v>276</v>
       </c>
       <c r="C4" s="255">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
     </row>
     <row r="6" spans="2:8" ht="24" customHeight="1">
       <c r="B6" s="248" t="s">
@@ -19582,108 +19582,108 @@
       </c>
     </row>
     <row r="9" spans="2:8" ht="7.5" customHeight="1">
       <c r="B9" s="246"/>
       <c r="C9" s="243"/>
       <c r="D9" s="244"/>
       <c r="E9" s="244"/>
       <c r="F9" s="244"/>
       <c r="G9" s="244"/>
       <c r="H9" s="243"/>
     </row>
     <row r="10" spans="2:8" ht="3" customHeight="1">
       <c r="B10" s="242"/>
       <c r="C10" s="242"/>
     </row>
     <row r="11" spans="2:8" ht="9.75" customHeight="1">
       <c r="B11" s="241"/>
       <c r="C11" s="240"/>
     </row>
     <row r="12" spans="2:8">
       <c r="B12" s="239" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="15.75" customHeight="1">
-      <c r="B14" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="415"/>
+      <c r="B14" s="420" t="s">
+        <v>341</v>
+      </c>
+      <c r="C14" s="420"/>
     </row>
     <row r="15" spans="2:8" ht="16" customHeight="1">
       <c r="B15" s="353" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" location="Indice!A1" display="Indice!A1" xr:uid="{B71F0442-EFF2-45B4-8743-1441B01F442D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFB343D2-0AD8-4C0D-A500-FB1D79AB2913}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="238" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="238"/>
+    <col min="1" max="1" width="6.69140625" style="238" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="238" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="238" customWidth="1"/>
+    <col min="5" max="5" width="13.23046875" style="238" bestFit="1" customWidth="1"/>
+    <col min="6" max="244" width="9.15234375" style="238" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="238" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="238" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="238"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="413" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="413"/>
+      <c r="B1" s="418" t="s">
+        <v>338</v>
+      </c>
+      <c r="C1" s="418"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="414"/>
-      <c r="C2" s="414"/>
+      <c r="B2" s="419"/>
+      <c r="C2" s="419"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="258" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="257" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="334" t="s">
         <v>290</v>
       </c>
       <c r="C4" s="255">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:8" ht="7.5" customHeight="1">
       <c r="B5" s="241"/>
     </row>
     <row r="6" spans="2:8" ht="24" customHeight="1">
       <c r="B6" s="336" t="s">
@@ -19726,103 +19726,103 @@
       </c>
     </row>
     <row r="11" spans="2:8" ht="7.5" customHeight="1">
       <c r="B11" s="246"/>
       <c r="C11" s="243"/>
       <c r="D11" s="244"/>
       <c r="E11" s="244"/>
       <c r="F11" s="244"/>
       <c r="G11" s="244"/>
       <c r="H11" s="243"/>
     </row>
     <row r="12" spans="2:8" ht="3" customHeight="1">
       <c r="B12" s="242"/>
       <c r="C12" s="242"/>
     </row>
     <row r="13" spans="2:8" ht="9.75" customHeight="1">
       <c r="B13" s="241"/>
       <c r="C13" s="240"/>
     </row>
     <row r="14" spans="2:8">
       <c r="B14" s="239" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="16" spans="2:8" ht="17.25" customHeight="1">
-      <c r="B16" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="415"/>
+      <c r="B16" s="420" t="s">
+        <v>342</v>
+      </c>
+      <c r="C16" s="420"/>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="353" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" location="Indice!A1" display="Indice!A1" xr:uid="{2053C29E-D056-476C-B4BC-ABC8F9BDE35A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7265821A-C9A4-4BEC-9147-D9BABA328389}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N14"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="67.53515625" style="6" customWidth="1"/>
+    <col min="3" max="6" width="14.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>239</v>
       </c>
-      <c r="C1" s="362"/>
-[...2 lines deleted...]
-      <c r="F1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
       <c r="G1" s="105"/>
       <c r="H1" s="106"/>
       <c r="I1" s="106"/>
       <c r="J1" s="106"/>
       <c r="K1" s="106"/>
       <c r="L1" s="106"/>
       <c r="M1" s="106"/>
       <c r="N1" s="106"/>
     </row>
     <row r="2" spans="2:14" ht="13.5" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
     </row>
     <row r="3" spans="2:14" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>2</v>
@@ -19841,180 +19841,180 @@
       </c>
       <c r="F4" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:14">
       <c r="B5" s="9"/>
     </row>
     <row r="6" spans="2:14" ht="15.75" customHeight="1">
       <c r="B6" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C6" s="64">
         <v>97.1</v>
       </c>
       <c r="D6" s="64">
         <v>96.3</v>
       </c>
       <c r="E6" s="64">
         <v>96.6</v>
       </c>
       <c r="F6" s="64">
         <v>97.1</v>
       </c>
     </row>
-    <row r="7" spans="2:14" ht="10.5">
+    <row r="7" spans="2:14">
       <c r="B7" s="10"/>
     </row>
     <row r="8" spans="2:14" ht="3.75" customHeight="1">
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
     </row>
     <row r="9" spans="2:14">
       <c r="B9" s="9"/>
     </row>
     <row r="10" spans="2:14" ht="12.75" customHeight="1">
       <c r="B10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="2:14" ht="7.5" customHeight="1">
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
     </row>
     <row r="12" spans="2:14" ht="13" customHeight="1">
       <c r="B12" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="13" spans="2:14" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
     </row>
-    <row r="14" spans="2:14" ht="11.5">
+    <row r="14" spans="2:14" ht="11.6">
       <c r="B14" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{8089FF7F-97F1-4459-8F61-B707789A3786}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B896F2AE-595B-48F0-B7A7-8B4219305C7E}">
   <sheetPr codeName="Folha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.69140625" style="6" customWidth="1"/>
+    <col min="3" max="24" width="8.69140625" style="6" customWidth="1"/>
+    <col min="25" max="25" width="6.69140625" style="6" customWidth="1"/>
+    <col min="26" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>320</v>
       </c>
-      <c r="C1" s="362"/>
-[...20 lines deleted...]
-      <c r="X1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
+      <c r="P1" s="366"/>
+      <c r="Q1" s="366"/>
+      <c r="R1" s="366"/>
+      <c r="S1" s="366"/>
+      <c r="T1" s="366"/>
+      <c r="U1" s="366"/>
+      <c r="V1" s="366"/>
+      <c r="W1" s="366"/>
+      <c r="X1" s="366"/>
     </row>
     <row r="2" spans="1:26" ht="12.75" customHeight="1">
-      <c r="B2" s="363"/>
-[...21 lines deleted...]
-      <c r="X2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
+      <c r="S2" s="367"/>
+      <c r="T2" s="367"/>
+      <c r="U2" s="367"/>
+      <c r="V2" s="367"/>
+      <c r="W2" s="367"/>
+      <c r="X2" s="367"/>
     </row>
     <row r="3" spans="1:26" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="7"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3" t="s">
         <v>7</v>
       </c>
@@ -20066,51 +20066,51 @@
       <c r="Q4" s="17">
         <v>2018</v>
       </c>
       <c r="R4" s="17">
         <v>2019</v>
       </c>
       <c r="S4" s="17">
         <v>2020</v>
       </c>
       <c r="T4" s="17">
         <v>2021</v>
       </c>
       <c r="U4" s="17">
         <v>2022</v>
       </c>
       <c r="V4" s="17">
         <v>2023</v>
       </c>
       <c r="W4" s="17">
         <v>2024</v>
       </c>
       <c r="X4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="10.5">
+    <row r="5" spans="1:26">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
     </row>
     <row r="6" spans="1:26" ht="15.75" customHeight="1">
@@ -20233,51 +20233,51 @@
       <c r="Q7" s="29">
         <v>72673</v>
       </c>
       <c r="R7" s="29">
         <v>73611</v>
       </c>
       <c r="S7" s="29">
         <v>76654</v>
       </c>
       <c r="T7" s="29">
         <v>74630</v>
       </c>
       <c r="U7" s="29">
         <v>71673</v>
       </c>
       <c r="V7" s="29">
         <v>79267</v>
       </c>
       <c r="W7" s="29">
         <v>80756</v>
       </c>
       <c r="X7" s="29">
         <v>85802</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="10.5">
+    <row r="8" spans="1:26">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
     </row>
     <row r="9" spans="1:26" ht="3" customHeight="1">
@@ -20303,62 +20303,62 @@
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
     </row>
     <row r="11" spans="1:26" ht="12.75" customHeight="1">
-      <c r="B11" s="364" t="s">
+      <c r="B11" s="368" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="364"/>
-[...7 lines deleted...]
-      <c r="K11" s="364"/>
+      <c r="C11" s="368"/>
+      <c r="D11" s="368"/>
+      <c r="E11" s="368"/>
+      <c r="F11" s="368"/>
+      <c r="G11" s="368"/>
+      <c r="H11" s="368"/>
+      <c r="I11" s="368"/>
+      <c r="J11" s="368"/>
+      <c r="K11" s="368"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
     </row>
     <row r="12" spans="1:26" ht="12.75" customHeight="1">
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="28"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
@@ -20387,51 +20387,51 @@
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
     </row>
     <row r="14" spans="1:26" ht="16" customHeight="1">
       <c r="A14" s="9"/>
       <c r="B14" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
@@ -20449,142 +20449,142 @@
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
     </row>
-    <row r="17" spans="2:2" ht="11.5">
+    <row r="17" spans="2:2" ht="11.6">
       <c r="B17" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="B11:K11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{2627D0F8-F661-42B3-990D-9BCDFF1968D6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF430D1-0F6C-41C5-B14B-41B242DCEDB6}">
   <sheetPr codeName="Folha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AA19"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.69140625" style="6" customWidth="1"/>
+    <col min="3" max="26" width="8.69140625" style="6" customWidth="1"/>
+    <col min="27" max="27" width="6.69140625" style="6" customWidth="1"/>
+    <col min="28" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="30" customHeight="1">
-      <c r="B1" s="367" t="s">
+      <c r="B1" s="371" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="367"/>
-[...22 lines deleted...]
-      <c r="Z1" s="367"/>
+      <c r="C1" s="371"/>
+      <c r="D1" s="371"/>
+      <c r="E1" s="371"/>
+      <c r="F1" s="371"/>
+      <c r="G1" s="371"/>
+      <c r="H1" s="371"/>
+      <c r="I1" s="371"/>
+      <c r="J1" s="371"/>
+      <c r="K1" s="371"/>
+      <c r="L1" s="371"/>
+      <c r="M1" s="371"/>
+      <c r="N1" s="371"/>
+      <c r="O1" s="371"/>
+      <c r="P1" s="371"/>
+      <c r="Q1" s="371"/>
+      <c r="R1" s="371"/>
+      <c r="S1" s="371"/>
+      <c r="T1" s="371"/>
+      <c r="U1" s="371"/>
+      <c r="V1" s="371"/>
+      <c r="W1" s="371"/>
+      <c r="X1" s="371"/>
+      <c r="Y1" s="371"/>
+      <c r="Z1" s="371"/>
     </row>
     <row r="2" spans="1:27" ht="12.75" customHeight="1">
-      <c r="B2" s="363"/>
-[...19 lines deleted...]
-      <c r="V2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="367"/>
+      <c r="P2" s="367"/>
+      <c r="Q2" s="367"/>
+      <c r="R2" s="367"/>
+      <c r="S2" s="367"/>
+      <c r="T2" s="367"/>
+      <c r="U2" s="367"/>
+      <c r="V2" s="367"/>
       <c r="W2" s="97"/>
       <c r="X2" s="97"/>
       <c r="Y2" s="97"/>
     </row>
     <row r="3" spans="1:27" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
@@ -20648,51 +20648,51 @@
       <c r="S4" s="17">
         <v>2018</v>
       </c>
       <c r="T4" s="17">
         <v>2019</v>
       </c>
       <c r="U4" s="17">
         <v>2020</v>
       </c>
       <c r="V4" s="17">
         <v>2021</v>
       </c>
       <c r="W4" s="17">
         <v>2022</v>
       </c>
       <c r="X4" s="17">
         <v>2023</v>
       </c>
       <c r="Y4" s="17">
         <v>2024</v>
       </c>
       <c r="Z4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="10.5">
+    <row r="5" spans="1:27">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -20832,51 +20832,51 @@
       <c r="S7" s="23">
         <v>81.3</v>
       </c>
       <c r="T7" s="23">
         <v>83.3</v>
       </c>
       <c r="U7" s="23">
         <v>86</v>
       </c>
       <c r="V7" s="23">
         <v>87.1</v>
       </c>
       <c r="W7" s="23">
         <v>87.2</v>
       </c>
       <c r="X7" s="23">
         <v>88.9</v>
       </c>
       <c r="Y7" s="23">
         <v>88.9</v>
       </c>
       <c r="Z7" s="23">
         <v>90.2</v>
       </c>
     </row>
-    <row r="8" spans="1:27" ht="10.5">
+    <row r="8" spans="1:27">
       <c r="B8" s="10"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
@@ -20908,64 +20908,64 @@
       <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
     </row>
     <row r="10" spans="1:27">
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1">
-      <c r="B11" s="364" t="s">
+      <c r="B11" s="368" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="364"/>
-[...9 lines deleted...]
-      <c r="M11" s="364"/>
+      <c r="C11" s="368"/>
+      <c r="D11" s="368"/>
+      <c r="E11" s="368"/>
+      <c r="F11" s="368"/>
+      <c r="G11" s="368"/>
+      <c r="H11" s="368"/>
+      <c r="I11" s="368"/>
+      <c r="J11" s="368"/>
+      <c r="K11" s="368"/>
+      <c r="L11" s="368"/>
+      <c r="M11" s="368"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
       <c r="Y11" s="27"/>
       <c r="Z11" s="27"/>
     </row>
     <row r="12" spans="1:27" ht="6.75" customHeight="1">
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="28"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
@@ -20996,193 +20996,163 @@
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="16" customHeight="1">
       <c r="A14" s="9"/>
       <c r="B14" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
     </row>
-    <row r="15" spans="1:27" ht="16" customHeight="1">
-[...31 lines deleted...]
-      <c r="B17" s="346" t="s">
+    <row r="15" spans="1:27" ht="19.5" customHeight="1"/>
+    <row r="16" spans="1:27" s="14" customFormat="1" ht="11.6">
+      <c r="B16" s="346" t="s">
         <v>9</v>
       </c>
     </row>
+    <row r="17" spans="2:6">
+      <c r="B17" s="365"/>
+      <c r="C17" s="365"/>
+      <c r="D17" s="365"/>
+      <c r="E17" s="365"/>
+      <c r="F17" s="9"/>
+    </row>
     <row r="18" spans="2:6">
-      <c r="B18" s="361"/>
-[...2 lines deleted...]
-      <c r="E18" s="361"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
       <c r="F18" s="9"/>
-    </row>
-[...5 lines deleted...]
-      <c r="F19" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B17:E17"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B1:Z1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B17" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{27E761CD-5400-40FC-A19B-976825641FB8}"/>
+    <hyperlink ref="B16" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{27E761CD-5400-40FC-A19B-976825641FB8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71B00A85-9AC2-4EFF-ADBC-ED3DF7DE5A92}">
   <sheetPr codeName="Folha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="51.69140625" style="6" customWidth="1"/>
+    <col min="3" max="15" width="9.69140625" style="6" customWidth="1"/>
+    <col min="16" max="16" width="6.69140625" style="6" customWidth="1"/>
+    <col min="17" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="30" customHeight="1">
-      <c r="B1" s="362" t="s">
+      <c r="B1" s="366" t="s">
         <v>293</v>
       </c>
-      <c r="C1" s="362"/>
-[...11 lines deleted...]
-      <c r="O1" s="362"/>
+      <c r="C1" s="366"/>
+      <c r="D1" s="366"/>
+      <c r="E1" s="366"/>
+      <c r="F1" s="366"/>
+      <c r="G1" s="366"/>
+      <c r="H1" s="366"/>
+      <c r="I1" s="366"/>
+      <c r="J1" s="366"/>
+      <c r="K1" s="366"/>
+      <c r="L1" s="366"/>
+      <c r="M1" s="366"/>
+      <c r="N1" s="366"/>
+      <c r="O1" s="366"/>
     </row>
     <row r="2" spans="2:15" ht="13.5" customHeight="1">
-      <c r="B2" s="363"/>
-[...8 lines deleted...]
-      <c r="K2" s="363"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
       <c r="L2" s="97"/>
       <c r="M2" s="97"/>
       <c r="N2" s="97"/>
       <c r="O2" s="97"/>
     </row>
     <row r="3" spans="2:15" ht="15" customHeight="1">
       <c r="B3" s="66" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="2:15" ht="30" customHeight="1">
       <c r="B4" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="17">
         <v>2013</v>
       </c>
@@ -21576,161 +21546,161 @@
       <c r="H14" s="64">
         <v>22.9</v>
       </c>
       <c r="I14" s="64">
         <v>22.6</v>
       </c>
       <c r="J14" s="64">
         <v>15.3</v>
       </c>
       <c r="K14" s="64">
         <v>13</v>
       </c>
       <c r="L14" s="64">
         <v>11.1</v>
       </c>
       <c r="M14" s="64" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="64" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="64" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:15" ht="10.5">
+    <row r="15" spans="2:15">
       <c r="B15" s="10"/>
     </row>
     <row r="16" spans="2:15" ht="3.75" customHeight="1">
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
     </row>
     <row r="17" spans="2:15">
       <c r="B17" s="9"/>
     </row>
     <row r="18" spans="2:15" ht="12.75" customHeight="1">
-      <c r="B18" s="365" t="s">
+      <c r="B18" s="369" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="365"/>
-[...7 lines deleted...]
-      <c r="K18" s="365"/>
+      <c r="C18" s="369"/>
+      <c r="D18" s="369"/>
+      <c r="E18" s="369"/>
+      <c r="F18" s="369"/>
+      <c r="G18" s="369"/>
+      <c r="H18" s="369"/>
+      <c r="I18" s="369"/>
+      <c r="J18" s="369"/>
+      <c r="K18" s="369"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
     </row>
     <row r="19" spans="2:15" ht="7.5" customHeight="1">
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
     </row>
     <row r="20" spans="2:15" ht="16" customHeight="1">
       <c r="B20" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
     </row>
     <row r="21" spans="2:15" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B21" s="4" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C21" s="131"/>
       <c r="D21" s="131"/>
       <c r="E21" s="131"/>
       <c r="F21" s="131"/>
       <c r="G21" s="131"/>
       <c r="H21" s="131"/>
       <c r="I21" s="131"/>
       <c r="J21" s="131"/>
       <c r="K21" s="131"/>
       <c r="L21" s="102"/>
       <c r="M21" s="102"/>
       <c r="N21" s="102"/>
       <c r="O21" s="102"/>
     </row>
     <row r="22" spans="2:15" s="14" customFormat="1" ht="16" customHeight="1">
-      <c r="B22" s="366" t="s">
+      <c r="B22" s="370" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="366"/>
-[...7 lines deleted...]
-      <c r="K22" s="366"/>
+      <c r="C22" s="370"/>
+      <c r="D22" s="370"/>
+      <c r="E22" s="370"/>
+      <c r="F22" s="370"/>
+      <c r="G22" s="370"/>
+      <c r="H22" s="370"/>
+      <c r="I22" s="370"/>
+      <c r="J22" s="370"/>
+      <c r="K22" s="370"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
     </row>
-    <row r="24" spans="2:15" ht="11.5">
+    <row r="24" spans="2:15" ht="11.6">
       <c r="B24" s="346" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B18:K18"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B1:O1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B24" location="Indice!A1" display="(Voltar ao índice)" xr:uid="{CC97B2F3-D566-4214-B374-249A3EE43DF8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>