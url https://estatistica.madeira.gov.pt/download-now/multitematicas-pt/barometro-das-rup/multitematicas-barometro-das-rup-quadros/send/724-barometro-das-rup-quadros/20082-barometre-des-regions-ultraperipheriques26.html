--- v0 (2026-06-07)
+++ v1 (2026-06-28)
@@ -21,54 +21,54 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\Nova pasta\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C2F8B5D-9E4A-4CE0-9350-B2F6834A0B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17EDAC26-9ECD-4461-B4BA-9E866236E561}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" tabRatio="701" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="16" r:id="rId1"/>
     <sheet name="S.C_Sig" sheetId="17" r:id="rId2"/>
     <sheet name="T1- Territoire" sheetId="7" r:id="rId3"/>
     <sheet name="T2- Population" sheetId="9" r:id="rId4"/>
     <sheet name="T3- Education" sheetId="18" r:id="rId5"/>
     <sheet name="T4-  Santé" sheetId="12" r:id="rId6"/>
     <sheet name="T5- Marché du travail" sheetId="8" r:id="rId7"/>
     <sheet name="T6- Revenus" sheetId="19" r:id="rId8"/>
     <sheet name="T7- Comptes économiques" sheetId="15" r:id="rId9"/>
     <sheet name="T8- Des prix" sheetId="22" r:id="rId10"/>
     <sheet name="T9 - Entreprises" sheetId="25" r:id="rId11"/>
     <sheet name="T10- Agriculture" sheetId="11" r:id="rId12"/>
     <sheet name="T11- Transports" sheetId="14" r:id="rId13"/>
     <sheet name="T12-  Tourisme" sheetId="13" r:id="rId14"/>
     <sheet name="T13-  Science et technologie" sheetId="20" r:id="rId15"/>
     <sheet name="T14- Société de l’information" sheetId="10" r:id="rId16"/>
     <sheet name="T15 - Criminalité" sheetId="24" r:id="rId17"/>
     <sheet name="T16- ICR" sheetId="21" r:id="rId18"/>
     <sheet name="T17- SPI" sheetId="23" r:id="rId19"/>
   </sheets>
   <definedNames>
@@ -131,51 +131,51 @@
   <c r="T21" i="15" l="1" a="1"/>
   <c r="T21" i="15" s="1"/>
   <c r="S21" i="15" a="1"/>
   <c r="S21" i="15" s="1"/>
   <c r="R21" i="15"/>
   <c r="AC20" i="9" l="1" a="1"/>
   <c r="AC20" i="9" s="1"/>
   <c r="V20" i="9" a="1"/>
   <c r="V20" i="9" s="1"/>
   <c r="D20" i="9" a="1"/>
   <c r="D20" i="9" s="1"/>
   <c r="E20" i="9" a="1"/>
   <c r="E20" i="9" s="1"/>
   <c r="U20" i="9" a="1"/>
   <c r="U20" i="9" s="1"/>
   <c r="AA20" i="9"/>
   <c r="AB20" i="9" a="1"/>
   <c r="AB20" i="9" s="1"/>
   <c r="L20" i="11" l="1"/>
   <c r="O20" i="13" l="1"/>
   <c r="M20" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1785" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1773" uniqueCount="474">
   <si>
     <t>BAROMÈTRE DES RÉGIONS ULTRAPÉRIPHÉRIQUES</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Valeur non disponible</t>
   </si>
   <si>
     <t>//</t>
   </si>
   <si>
     <t>Sans objet</t>
   </si>
   <si>
     <t>Valeur inférieure à la moitié du module de l’unité utilisée</t>
   </si>
   <si>
     <t>Valeur confidentielle</t>
   </si>
   <si>
     <t>┴</t>
   </si>
   <si>
@@ -2756,133 +2756,133 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="174" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="174" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="174" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="43" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -3454,109 +3454,109 @@
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B94AB23-BC1F-46ED-AE2B-5D7B99E2C9B5}">
   <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="11" max="14" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>319</v>
       </c>
-      <c r="C1" s="149"/>
-[...4 lines deleted...]
-      <c r="H1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="34"/>
       <c r="J2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
     </row>
     <row r="4" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="157" t="s">
+      <c r="C4" s="161" t="s">
         <v>402</v>
       </c>
-      <c r="D4" s="158"/>
-[...1 lines deleted...]
-      <c r="F4" s="157" t="s">
+      <c r="D4" s="162"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="161" t="s">
         <v>403</v>
       </c>
-      <c r="G4" s="158"/>
-      <c r="H4" s="159"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="163"/>
     </row>
     <row r="5" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
-      <c r="C5" s="153"/>
-[...4 lines deleted...]
-      <c r="H5" s="155"/>
+      <c r="C5" s="148"/>
+      <c r="D5" s="149"/>
+      <c r="E5" s="159"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149"/>
+      <c r="H5" s="159"/>
     </row>
     <row r="6" spans="1:23" ht="27" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="9"/>
       <c r="C6" s="74" t="s">
         <v>312</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="74" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="59" t="s">
         <v>312</v>
       </c>
       <c r="G6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:23" s="54" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="55"/>
       <c r="C7" s="57"/>
@@ -3864,176 +3864,176 @@
       </c>
       <c r="W19" s="16"/>
     </row>
     <row r="20" spans="1:23" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6"/>
       <c r="B20" s="19"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="W20" s="16"/>
     </row>
     <row r="21" spans="1:23" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:23" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:23" x14ac:dyDescent="0.4">
-      <c r="B23" s="176" t="s">
+      <c r="B23" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C23" s="176"/>
-[...4 lines deleted...]
-      <c r="H23" s="176"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.4">
       <c r="B24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{4CAA3F08-E729-4659-9DB5-AA8BB9C54FA6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DF08A48-4027-4755-ADCB-127E2D4AA913}">
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="15.3046875" customWidth="1"/>
     <col min="5" max="6" width="11.3046875" customWidth="1"/>
     <col min="7" max="7" width="10.84375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A1" s="48"/>
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>436</v>
       </c>
-      <c r="C1" s="149"/>
-[...4 lines deleted...]
-      <c r="H1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="34"/>
       <c r="J2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="157" t="s">
+      <c r="C4" s="161" t="s">
         <v>438</v>
       </c>
-      <c r="D4" s="164" t="s">
+      <c r="D4" s="168" t="s">
         <v>439</v>
       </c>
-      <c r="E4" s="157" t="s">
+      <c r="E4" s="161" t="s">
         <v>433</v>
       </c>
-      <c r="F4" s="157" t="s">
+      <c r="F4" s="161" t="s">
         <v>432</v>
       </c>
-      <c r="G4" s="164" t="s">
+      <c r="G4" s="168" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="164" t="s">
+      <c r="H4" s="168" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
-      <c r="C5" s="153"/>
+      <c r="C5" s="148"/>
       <c r="D5" s="179"/>
-      <c r="E5" s="153"/>
-[...2 lines deleted...]
-      <c r="H5" s="164"/>
+      <c r="E5" s="148"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="168"/>
+      <c r="H5" s="168"/>
     </row>
     <row r="6" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="9"/>
       <c r="C6" s="59" t="s">
         <v>427</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>437</v>
       </c>
       <c r="E6" s="177" t="s">
         <v>428</v>
       </c>
       <c r="F6" s="178"/>
-      <c r="G6" s="164"/>
-      <c r="H6" s="164"/>
+      <c r="G6" s="168"/>
+      <c r="H6" s="168"/>
     </row>
     <row r="7" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="51"/>
       <c r="C7" s="52"/>
       <c r="D7" s="52"/>
       <c r="E7" s="52"/>
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="52"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="87" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="87" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="87" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="87" t="s">
@@ -4310,175 +4310,175 @@
       <c r="H19" s="25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6"/>
       <c r="B20" s="19"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="27"/>
       <c r="H20" s="25"/>
     </row>
     <row r="21" spans="1:8" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:8" s="4" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:8" x14ac:dyDescent="0.4">
-      <c r="B23" s="176" t="s">
+      <c r="B23" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C23" s="176"/>
-[...4 lines deleted...]
-      <c r="H23" s="176"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{CCE152D8-C17A-4C40-8AD0-D51785D6207D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="13" width="9.15234375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>440</v>
       </c>
-      <c r="C1" s="149"/>
-[...13 lines deleted...]
-      <c r="Q1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="S2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>159</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>160</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>302</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="157" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="161" t="s">
         <v>161</v>
       </c>
-      <c r="M4" s="158"/>
-[...1 lines deleted...]
-      <c r="O4" s="157" t="s">
+      <c r="M4" s="162"/>
+      <c r="N4" s="163"/>
+      <c r="O4" s="161" t="s">
         <v>434</v>
       </c>
-      <c r="P4" s="158"/>
-      <c r="Q4" s="159"/>
+      <c r="P4" s="162"/>
+      <c r="Q4" s="163"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>300</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>162</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>163</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>279</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>164</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>165</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -5124,68 +5124,68 @@
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T10- Agriculture'!$A20,#REF!,'T10- Agriculture'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="M20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T10- Agriculture'!$A20,#REF!,'T10- Agriculture'!$M$4)</f>
         <v>#REF!</v>
       </c>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>278</v>
       </c>
-      <c r="C22" s="176"/>
-[...13 lines deleted...]
-      <c r="Q22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="153"/>
+      <c r="O22" s="153"/>
+      <c r="P22" s="153"/>
+      <c r="Q22" s="153"/>
     </row>
     <row r="23" spans="1:17" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="180" t="s">
         <v>286</v>
       </c>
       <c r="C23" s="180"/>
       <c r="D23" s="180"/>
       <c r="E23" s="180"/>
       <c r="F23" s="180"/>
       <c r="G23" s="180"/>
       <c r="H23" s="180"/>
       <c r="I23" s="180"/>
       <c r="J23" s="180"/>
       <c r="K23" s="180"/>
       <c r="L23" s="180"/>
       <c r="M23" s="180"/>
       <c r="N23" s="180"/>
       <c r="O23" s="180"/>
       <c r="P23" s="180"/>
       <c r="Q23" s="180"/>
     </row>
     <row r="24" spans="1:17" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="62"/>
       <c r="C24" s="62"/>
       <c r="D24" s="62"/>
@@ -5231,157 +5231,157 @@
   <dimension ref="A1:AD29"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8.3046875" customWidth="1"/>
     <col min="6" max="6" width="10.15234375" customWidth="1"/>
     <col min="7" max="8" width="8.3046875" customWidth="1"/>
     <col min="9" max="23" width="9.15234375" customWidth="1"/>
     <col min="25" max="26" width="9.15234375" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>441</v>
       </c>
-      <c r="C1" s="149"/>
-[...24 lines deleted...]
-      <c r="AB1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="147"/>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
+      <c r="X1" s="147"/>
+      <c r="Y1" s="147"/>
+      <c r="Z1" s="147"/>
+      <c r="AA1" s="147"/>
+      <c r="AB1" s="147"/>
     </row>
     <row r="2" spans="1:30" x14ac:dyDescent="0.4">
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="Y2" s="50"/>
       <c r="Z2" s="50"/>
       <c r="AD2" s="50"/>
     </row>
     <row r="3" spans="1:30" x14ac:dyDescent="0.4">
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
     </row>
     <row r="4" spans="1:30" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="166" t="s">
+      <c r="C4" s="170" t="s">
         <v>360</v>
       </c>
-      <c r="D4" s="167"/>
-[...1 lines deleted...]
-      <c r="F4" s="169" t="s">
+      <c r="D4" s="171"/>
+      <c r="E4" s="172"/>
+      <c r="F4" s="173" t="s">
         <v>372</v>
       </c>
-      <c r="G4" s="167"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="171"/>
+      <c r="H4" s="172"/>
+      <c r="I4" s="148" t="s">
         <v>179</v>
       </c>
-      <c r="J4" s="154"/>
-[...3 lines deleted...]
-      <c r="N4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="149"/>
+      <c r="M4" s="159"/>
+      <c r="N4" s="148" t="s">
         <v>320</v>
       </c>
-      <c r="O4" s="154"/>
-[...3 lines deleted...]
-      <c r="S4" s="153" t="s">
+      <c r="O4" s="149"/>
+      <c r="P4" s="149"/>
+      <c r="Q4" s="149"/>
+      <c r="R4" s="159"/>
+      <c r="S4" s="148" t="s">
         <v>180</v>
       </c>
-      <c r="T4" s="154"/>
-[...3 lines deleted...]
-      <c r="X4" s="153" t="s">
+      <c r="T4" s="149"/>
+      <c r="U4" s="149"/>
+      <c r="V4" s="149"/>
+      <c r="W4" s="159"/>
+      <c r="X4" s="148" t="s">
         <v>321</v>
       </c>
-      <c r="Y4" s="154"/>
-[...2 lines deleted...]
-      <c r="AB4" s="155"/>
+      <c r="Y4" s="149"/>
+      <c r="Z4" s="149"/>
+      <c r="AA4" s="149"/>
+      <c r="AB4" s="159"/>
     </row>
     <row r="5" spans="1:30" ht="30.9" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>351</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>351</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>280</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -6532,79 +6532,79 @@
       <c r="X20" s="108"/>
       <c r="Y20" s="109"/>
       <c r="Z20" s="108"/>
       <c r="AA20" s="105"/>
       <c r="AB20" s="105"/>
     </row>
     <row r="21" spans="1:28" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6"/>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="R21">
         <v>0</v>
       </c>
       <c r="U21">
         <v>0</v>
       </c>
       <c r="W21">
         <v>0</v>
       </c>
       <c r="AB21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="176"/>
-[...24 lines deleted...]
-      <c r="AB22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="153"/>
+      <c r="O22" s="153"/>
+      <c r="P22" s="153"/>
+      <c r="Q22" s="153"/>
+      <c r="R22" s="153"/>
+      <c r="S22" s="153"/>
+      <c r="T22" s="153"/>
+      <c r="U22" s="153"/>
+      <c r="V22" s="153"/>
+      <c r="W22" s="153"/>
+      <c r="X22" s="153"/>
+      <c r="Y22" s="153"/>
+      <c r="Z22" s="153"/>
+      <c r="AA22" s="153"/>
+      <c r="AB22" s="153"/>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B24" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="28" spans="1:28" hidden="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="1:28" ht="1.5" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B22:AB22"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="X4:AB4"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="S4:W4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B24" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{79EF885A-3F11-4405-BC41-5EE82F0CE24F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
@@ -6618,128 +6618,128 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S39"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="15.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.15234375" customWidth="1"/>
     <col min="4" max="14" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>442</v>
       </c>
-      <c r="C1" s="149"/>
-[...13 lines deleted...]
-      <c r="Q1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="P2" s="50"/>
       <c r="S2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
     </row>
     <row r="4" spans="1:19" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>296</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>295</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>313</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="148" t="s">
         <v>371</v>
       </c>
-      <c r="M4" s="154"/>
-[...1 lines deleted...]
-      <c r="O4" s="157" t="s">
+      <c r="M4" s="149"/>
+      <c r="N4" s="159"/>
+      <c r="O4" s="161" t="s">
         <v>362</v>
       </c>
-      <c r="P4" s="158"/>
-      <c r="Q4" s="159"/>
+      <c r="P4" s="162"/>
+      <c r="Q4" s="163"/>
     </row>
     <row r="5" spans="1:19" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>300</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>300</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>200</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>201</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>300</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -7430,68 +7430,68 @@
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T12-  Tourisme'!$A20,#REF!,'T12-  Tourisme'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="54" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="55"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="56"/>
       <c r="I21" s="56"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="56"/>
       <c r="M21" s="56"/>
       <c r="N21" s="56"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>278</v>
       </c>
-      <c r="C22" s="176"/>
-[...13 lines deleted...]
-      <c r="Q22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="153"/>
+      <c r="O22" s="153"/>
+      <c r="P22" s="153"/>
+      <c r="Q22" s="153"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.4">
       <c r="B23" s="181" t="s">
         <v>435</v>
       </c>
       <c r="C23" s="180"/>
       <c r="D23" s="180"/>
       <c r="E23" s="180"/>
       <c r="F23" s="180"/>
       <c r="G23" s="180"/>
       <c r="H23" s="180"/>
       <c r="I23" s="180"/>
       <c r="J23" s="180"/>
       <c r="K23" s="180"/>
       <c r="L23" s="180"/>
       <c r="M23" s="180"/>
       <c r="N23" s="180"/>
       <c r="O23" s="180"/>
       <c r="P23" s="180"/>
       <c r="Q23" s="180"/>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.4">
       <c r="P32" s="10"/>
     </row>
     <row r="33" spans="16:16" x14ac:dyDescent="0.4">
@@ -7539,98 +7539,98 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB575268-606A-46C5-9B0D-0B5C6DF7EEB7}">
   <sheetPr codeName="Folha14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="11.3828125" customWidth="1"/>
     <col min="4" max="4" width="11.15234375" customWidth="1"/>
     <col min="5" max="5" width="12.15234375" customWidth="1"/>
     <col min="6" max="6" width="11.15234375" customWidth="1"/>
     <col min="7" max="7" width="11.69140625" customWidth="1"/>
     <col min="8" max="8" width="9.15234375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>443</v>
       </c>
-      <c r="C1" s="149"/>
-[...4 lines deleted...]
-      <c r="H1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="J2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
     </row>
     <row r="4" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="154" t="s">
+      <c r="C4" s="149" t="s">
         <v>370</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>369</v>
       </c>
-      <c r="G4" s="154"/>
-      <c r="H4" s="155"/>
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
     </row>
     <row r="5" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>217</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>218</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>219</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="7" spans="1:15" x14ac:dyDescent="0.4">
       <c r="A7" s="6"/>
@@ -7910,59 +7910,59 @@
       <c r="E18" s="25" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="68" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:11" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:11" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="150" t="s">
+      <c r="B22" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="150"/>
-[...4 lines deleted...]
-      <c r="H22" s="150"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
     </row>
     <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="185" t="s">
         <v>306</v>
       </c>
       <c r="C23" s="185"/>
       <c r="D23" s="185"/>
       <c r="E23" s="185"/>
       <c r="F23" s="185"/>
       <c r="G23" s="185"/>
       <c r="H23" s="185"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.4">
       <c r="B24" s="184" t="s">
         <v>297</v>
       </c>
       <c r="C24" s="180"/>
       <c r="D24" s="180"/>
       <c r="E24" s="180"/>
       <c r="F24" s="180"/>
       <c r="G24" s="180"/>
       <c r="H24" s="180"/>
       <c r="I24" s="63"/>
       <c r="J24" s="63"/>
       <c r="K24" s="63"/>
@@ -8007,126 +8007,126 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Folha7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="13" width="9.15234375" customWidth="1"/>
     <col min="14" max="14" width="8.4609375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>444</v>
       </c>
-      <c r="C1" s="149"/>
-[...10 lines deleted...]
-      <c r="N1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="P2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
     </row>
     <row r="4" spans="1:21" ht="51.9" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>232</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>233</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>355</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="148" t="s">
         <v>465</v>
       </c>
-      <c r="M4" s="154"/>
-      <c r="N4" s="155"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="159"/>
     </row>
     <row r="5" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>234</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>235</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>236</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>237</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -8646,82 +8646,82 @@
       <c r="M18" s="25">
         <v>2025</v>
       </c>
       <c r="N18" s="25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:14" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="1:14" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="176"/>
-[...10 lines deleted...]
-      <c r="N22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="153"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.4">
-      <c r="B23" s="176" t="s">
+      <c r="B23" s="153" t="s">
         <v>464</v>
       </c>
-      <c r="C23" s="176"/>
-[...10 lines deleted...]
-      <c r="N23" s="176"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="153"/>
+      <c r="J23" s="153"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="153"/>
+      <c r="M23" s="153"/>
+      <c r="N23" s="153"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{C16E299E-E092-4B49-9E3B-45CF0211230C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F771D02B-DBB0-4A2C-BD21-C91DAADCB82D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
@@ -8730,138 +8730,138 @@
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="16.3828125" customWidth="1"/>
     <col min="5" max="5" width="13.3828125" customWidth="1"/>
     <col min="6" max="6" width="16.3828125" customWidth="1"/>
     <col min="7" max="7" width="18.3046875" customWidth="1"/>
     <col min="8" max="8" width="12.15234375" customWidth="1"/>
     <col min="9" max="9" width="16.3828125" customWidth="1"/>
     <col min="10" max="10" width="7.3046875" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>431</v>
       </c>
-      <c r="C1" s="149"/>
-[...7 lines deleted...]
-      <c r="K1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="C2" s="149"/>
-[...7 lines deleted...]
-      <c r="K2" s="149"/>
+      <c r="C2" s="147"/>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+      <c r="K2" s="147"/>
       <c r="M2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
       <c r="C4" s="79" t="s">
         <v>330</v>
       </c>
       <c r="D4" s="79" t="s">
         <v>329</v>
       </c>
       <c r="E4" s="79" t="s">
         <v>331</v>
       </c>
       <c r="F4" s="79" t="s">
         <v>332</v>
       </c>
       <c r="G4" s="79" t="s">
         <v>333</v>
       </c>
       <c r="H4" s="79" t="s">
         <v>334</v>
       </c>
       <c r="I4" s="79" t="s">
         <v>335</v>
       </c>
-      <c r="J4" s="159" t="s">
+      <c r="J4" s="163" t="s">
         <v>22</v>
       </c>
-      <c r="K4" s="164" t="s">
+      <c r="K4" s="168" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="177" t="s">
         <v>327</v>
       </c>
       <c r="D5" s="186"/>
       <c r="E5" s="186"/>
       <c r="F5" s="186"/>
       <c r="G5" s="186"/>
       <c r="H5" s="186"/>
       <c r="I5" s="178"/>
-      <c r="J5" s="159"/>
-      <c r="K5" s="164"/>
+      <c r="J5" s="163"/>
+      <c r="K5" s="168"/>
     </row>
     <row r="6" spans="1:18" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A7" s="6"/>
       <c r="B7" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="65" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="65" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="65" t="s">
@@ -9242,62 +9242,62 @@
       <c r="I18" s="124">
         <v>93.02</v>
       </c>
       <c r="J18" s="125">
         <v>2024</v>
       </c>
       <c r="K18" s="125" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:11" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
     </row>
     <row r="21" spans="1:11" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:11" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>328</v>
       </c>
-      <c r="C22" s="176"/>
-[...7 lines deleted...]
-      <c r="K22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{46E3A032-6508-4813-B978-66E7C0288465}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ACF5B83-4B09-4041-B276-A7EBB5565D13}">
   <sheetPr>
@@ -10141,69 +10141,69 @@
         <v>35.299999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:18" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" s="4" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="B22" s="152" t="s">
+      <c r="B22" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="C22" s="152"/>
-[...14 lines deleted...]
-      <c r="R22" s="152"/>
+      <c r="C22" s="156"/>
+      <c r="D22" s="156"/>
+      <c r="E22" s="156"/>
+      <c r="F22" s="156"/>
+      <c r="G22" s="156"/>
+      <c r="H22" s="156"/>
+      <c r="I22" s="156"/>
+      <c r="J22" s="156"/>
+      <c r="K22" s="156"/>
+      <c r="L22" s="156"/>
+      <c r="M22" s="156"/>
+      <c r="N22" s="156"/>
+      <c r="O22" s="156"/>
+      <c r="P22" s="156"/>
+      <c r="Q22" s="156"/>
+      <c r="R22" s="156"/>
     </row>
     <row r="23" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="189" t="s">
         <v>381</v>
       </c>
       <c r="C23" s="190"/>
       <c r="D23" s="190"/>
       <c r="E23" s="190"/>
       <c r="F23" s="190"/>
       <c r="G23" s="190"/>
       <c r="H23" s="190"/>
       <c r="I23" s="190"/>
       <c r="J23" s="190"/>
       <c r="K23" s="190"/>
       <c r="L23" s="190"/>
       <c r="M23" s="190"/>
       <c r="N23" s="190"/>
       <c r="O23" s="190"/>
       <c r="P23" s="190"/>
       <c r="Q23" s="190"/>
       <c r="R23" s="190"/>
     </row>
     <row r="24" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="191" t="s">
         <v>379</v>
@@ -10296,66 +10296,66 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B1" s="187" t="s">
         <v>429</v>
       </c>
       <c r="C1" s="187"/>
       <c r="D1" s="188"/>
       <c r="E1" s="188"/>
       <c r="F1" s="188"/>
       <c r="G1" s="188"/>
       <c r="H1" s="188"/>
       <c r="I1" s="188"/>
       <c r="J1" s="188"/>
       <c r="K1" s="188"/>
       <c r="L1" s="188"/>
       <c r="M1" s="188"/>
       <c r="N1" s="188"/>
       <c r="O1" s="188"/>
       <c r="P1" s="188"/>
       <c r="Q1" s="188"/>
       <c r="R1" s="188"/>
       <c r="S1" s="188"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="D2" s="149"/>
-[...14 lines deleted...]
-      <c r="S2" s="149"/>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+      <c r="K2" s="147"/>
+      <c r="L2" s="147"/>
+      <c r="M2" s="147"/>
+      <c r="N2" s="147"/>
+      <c r="O2" s="147"/>
+      <c r="P2" s="147"/>
+      <c r="Q2" s="147"/>
+      <c r="R2" s="147"/>
+      <c r="S2" s="147"/>
       <c r="U2" s="50" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="U3" s="112"/>
     </row>
     <row r="4" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="196"/>
@@ -11169,70 +11169,70 @@
       </c>
     </row>
     <row r="20" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="21" spans="1:19" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B23" s="152" t="s">
+      <c r="B23" s="156" t="s">
         <v>316</v>
       </c>
-      <c r="C23" s="152"/>
-[...15 lines deleted...]
-      <c r="S23" s="152"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="156"/>
+      <c r="E23" s="156"/>
+      <c r="F23" s="156"/>
+      <c r="G23" s="156"/>
+      <c r="H23" s="156"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="156"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="156"/>
+      <c r="M23" s="156"/>
+      <c r="N23" s="156"/>
+      <c r="O23" s="156"/>
+      <c r="P23" s="156"/>
+      <c r="Q23" s="156"/>
+      <c r="R23" s="156"/>
+      <c r="S23" s="156"/>
     </row>
     <row r="24" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="190" t="s">
         <v>318</v>
       </c>
       <c r="C24" s="190"/>
       <c r="D24" s="190"/>
       <c r="E24" s="190"/>
       <c r="F24" s="190"/>
       <c r="G24" s="190"/>
       <c r="H24" s="190"/>
       <c r="I24" s="190"/>
       <c r="J24" s="190"/>
       <c r="K24" s="190"/>
       <c r="L24" s="190"/>
       <c r="M24" s="190"/>
       <c r="N24" s="190"/>
       <c r="O24" s="190"/>
       <c r="P24" s="190"/>
       <c r="Q24" s="190"/>
       <c r="R24" s="190"/>
       <c r="S24" s="190"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.4">
       <c r="B25" s="77"/>
@@ -11262,56 +11262,56 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EABFB6D1-6ED6-4367-B60E-2624C7F66ACA}">
   <sheetPr codeName="Folha2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.84375" customWidth="1"/>
     <col min="2" max="2" width="10.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.15234375" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.4">
-      <c r="B1" s="147" t="s">
+      <c r="B1" s="154" t="s">
         <v>368</v>
       </c>
-      <c r="C1" s="147"/>
-[...1 lines deleted...]
-      <c r="E1" s="147"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
       <c r="M1" s="50"/>
     </row>
     <row r="2" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>260</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="50"/>
       <c r="P2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B3" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>260</v>
       </c>
       <c r="D3" s="30" t="s">
@@ -11407,56 +11407,56 @@
       </c>
     </row>
     <row r="12" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B12" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>260</v>
       </c>
       <c r="D12" s="49" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="13" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B13" s="48" t="s">
         <v>303</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>260</v>
       </c>
       <c r="D13" s="49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:16" x14ac:dyDescent="0.4">
-      <c r="B15" s="148" t="s">
+      <c r="B15" s="155" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="148"/>
-[...1 lines deleted...]
-      <c r="E15" s="148"/>
+      <c r="C15" s="155"/>
+      <c r="D15" s="155"/>
+      <c r="E15" s="155"/>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.4">
       <c r="B17" s="101" t="s">
         <v>268</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>260</v>
       </c>
       <c r="D17" s="102" t="s">
         <v>405</v>
       </c>
       <c r="E17" s="90"/>
       <c r="F17" s="90"/>
       <c r="G17" s="90"/>
       <c r="H17" s="90"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.4">
       <c r="B18" s="101" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>260</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>270</v>
@@ -11629,118 +11629,118 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Folha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="9.15234375" customWidth="1"/>
     <col min="5" max="5" width="10.4609375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="14" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>19</v>
       </c>
-      <c r="C1" s="149"/>
-[...10 lines deleted...]
-      <c r="N1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="P2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
     </row>
     <row r="4" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>377</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>378</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="148" t="s">
         <v>364</v>
       </c>
-      <c r="M4" s="154"/>
-      <c r="N4" s="155"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="159"/>
       <c r="Q4" s="8"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>298</v>
       </c>
@@ -12169,261 +12169,261 @@
       <c r="K16" s="25"/>
       <c r="L16" s="26"/>
       <c r="M16" s="27"/>
       <c r="N16" s="25"/>
     </row>
     <row r="17" spans="2:14" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="e">
         <f t="array" ref="N17">INDEX(#REF!,MATCH($L$3&amp;$A17,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="2:14" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="150" t="s">
+      <c r="B19" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="C19" s="150"/>
-[...10 lines deleted...]
-      <c r="N19" s="150"/>
+      <c r="C19" s="157"/>
+      <c r="D19" s="157"/>
+      <c r="E19" s="157"/>
+      <c r="F19" s="157"/>
+      <c r="G19" s="157"/>
+      <c r="H19" s="157"/>
+      <c r="I19" s="157"/>
+      <c r="J19" s="157"/>
+      <c r="K19" s="157"/>
+      <c r="L19" s="157"/>
+      <c r="M19" s="157"/>
+      <c r="N19" s="157"/>
     </row>
     <row r="20" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="151" t="s">
+      <c r="B20" s="158" t="s">
         <v>324</v>
       </c>
-      <c r="C20" s="152"/>
-[...10 lines deleted...]
-      <c r="N20" s="152"/>
+      <c r="C20" s="156"/>
+      <c r="D20" s="156"/>
+      <c r="E20" s="156"/>
+      <c r="F20" s="156"/>
+      <c r="G20" s="156"/>
+      <c r="H20" s="156"/>
+      <c r="I20" s="156"/>
+      <c r="J20" s="156"/>
+      <c r="K20" s="156"/>
+      <c r="L20" s="156"/>
+      <c r="M20" s="156"/>
+      <c r="N20" s="156"/>
     </row>
     <row r="21" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B21" s="152" t="s">
+      <c r="B21" s="156" t="s">
         <v>376</v>
       </c>
-      <c r="C21" s="152"/>
-[...10 lines deleted...]
-      <c r="N21" s="152"/>
+      <c r="C21" s="156"/>
+      <c r="D21" s="156"/>
+      <c r="E21" s="156"/>
+      <c r="F21" s="156"/>
+      <c r="G21" s="156"/>
+      <c r="H21" s="156"/>
+      <c r="I21" s="156"/>
+      <c r="J21" s="156"/>
+      <c r="K21" s="156"/>
+      <c r="L21" s="156"/>
+      <c r="M21" s="156"/>
+      <c r="N21" s="156"/>
     </row>
     <row r="22" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="152" t="s">
+      <c r="B22" s="156" t="s">
         <v>325</v>
       </c>
-      <c r="C22" s="152"/>
-[...10 lines deleted...]
-      <c r="N22" s="152"/>
+      <c r="C22" s="156"/>
+      <c r="D22" s="156"/>
+      <c r="E22" s="156"/>
+      <c r="F22" s="156"/>
+      <c r="G22" s="156"/>
+      <c r="H22" s="156"/>
+      <c r="I22" s="156"/>
+      <c r="J22" s="156"/>
+      <c r="K22" s="156"/>
+      <c r="L22" s="156"/>
+      <c r="M22" s="156"/>
+      <c r="N22" s="156"/>
     </row>
     <row r="23" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="152" t="s">
+      <c r="B23" s="156" t="s">
         <v>357</v>
       </c>
-      <c r="C23" s="152"/>
-[...10 lines deleted...]
-      <c r="N23" s="152"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="156"/>
+      <c r="E23" s="156"/>
+      <c r="F23" s="156"/>
+      <c r="G23" s="156"/>
+      <c r="H23" s="156"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="156"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="156"/>
+      <c r="M23" s="156"/>
+      <c r="N23" s="156"/>
     </row>
     <row r="24" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B24" s="152" t="s">
+      <c r="B24" s="156" t="s">
         <v>416</v>
       </c>
-      <c r="C24" s="152"/>
-[...10 lines deleted...]
-      <c r="N24" s="152"/>
+      <c r="C24" s="156"/>
+      <c r="D24" s="156"/>
+      <c r="E24" s="156"/>
+      <c r="F24" s="156"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="156"/>
+      <c r="I24" s="156"/>
+      <c r="J24" s="156"/>
+      <c r="K24" s="156"/>
+      <c r="L24" s="156"/>
+      <c r="M24" s="156"/>
+      <c r="N24" s="156"/>
     </row>
     <row r="25" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="152" t="s">
+      <c r="B25" s="156" t="s">
         <v>415</v>
       </c>
-      <c r="C25" s="152"/>
-[...10 lines deleted...]
-      <c r="N25" s="152"/>
+      <c r="C25" s="156"/>
+      <c r="D25" s="156"/>
+      <c r="E25" s="156"/>
+      <c r="F25" s="156"/>
+      <c r="G25" s="156"/>
+      <c r="H25" s="156"/>
+      <c r="I25" s="156"/>
+      <c r="J25" s="156"/>
+      <c r="K25" s="156"/>
+      <c r="L25" s="156"/>
+      <c r="M25" s="156"/>
+      <c r="N25" s="156"/>
     </row>
     <row r="26" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="115"/>
       <c r="C26" s="115"/>
       <c r="D26" s="115"/>
       <c r="E26" s="115"/>
       <c r="F26" s="115"/>
       <c r="G26" s="115"/>
       <c r="H26" s="115"/>
       <c r="I26" s="115"/>
       <c r="J26" s="115"/>
       <c r="K26" s="115"/>
       <c r="L26" s="115"/>
       <c r="M26" s="115"/>
       <c r="N26" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B21:N21"/>
-[...3 lines deleted...]
-    <mergeCell ref="B25:N25"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B19:N19"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
+    <mergeCell ref="B21:N21"/>
+    <mergeCell ref="B22:N22"/>
+    <mergeCell ref="B23:N23"/>
+    <mergeCell ref="B24:N24"/>
+    <mergeCell ref="B25:N25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{96E40B8C-2F5A-4B8E-9AE4-BC86D177A7E3}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Folha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD28"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="AD2" sqref="AD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="28" width="9.53515625" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="149"/>
-[...24 lines deleted...]
-      <c r="AB1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="147"/>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
+      <c r="X1" s="147"/>
+      <c r="Y1" s="147"/>
+      <c r="Z1" s="147"/>
+      <c r="AA1" s="147"/>
+      <c r="AB1" s="147"/>
     </row>
     <row r="2" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
@@ -12440,135 +12440,135 @@
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
     </row>
     <row r="4" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="162"/>
-      <c r="C4" s="157" t="s">
+      <c r="B4" s="166"/>
+      <c r="C4" s="161" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="158"/>
-[...1 lines deleted...]
-      <c r="F4" s="157" t="s">
+      <c r="D4" s="162"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="161" t="s">
         <v>471</v>
       </c>
-      <c r="G4" s="158"/>
-[...1 lines deleted...]
-      <c r="I4" s="157" t="s">
+      <c r="G4" s="162"/>
+      <c r="H4" s="163"/>
+      <c r="I4" s="161" t="s">
         <v>446</v>
       </c>
-      <c r="J4" s="158"/>
-[...1 lines deleted...]
-      <c r="L4" s="157" t="s">
+      <c r="J4" s="162"/>
+      <c r="K4" s="163"/>
+      <c r="L4" s="161" t="s">
         <v>41</v>
       </c>
-      <c r="M4" s="158"/>
-[...1 lines deleted...]
-      <c r="O4" s="153" t="s">
+      <c r="M4" s="162"/>
+      <c r="N4" s="163"/>
+      <c r="O4" s="148" t="s">
         <v>301</v>
       </c>
-      <c r="P4" s="154"/>
-[...6 lines deleted...]
-      <c r="W4" s="157" t="s">
+      <c r="P4" s="149"/>
+      <c r="Q4" s="149"/>
+      <c r="R4" s="149"/>
+      <c r="S4" s="149"/>
+      <c r="T4" s="149"/>
+      <c r="U4" s="149"/>
+      <c r="V4" s="159"/>
+      <c r="W4" s="161" t="s">
         <v>310</v>
       </c>
-      <c r="X4" s="158"/>
-[...1 lines deleted...]
-      <c r="Z4" s="157" t="s">
+      <c r="X4" s="162"/>
+      <c r="Y4" s="163"/>
+      <c r="Z4" s="161" t="s">
         <v>43</v>
       </c>
-      <c r="AA4" s="158"/>
-      <c r="AB4" s="159"/>
+      <c r="AA4" s="162"/>
+      <c r="AB4" s="163"/>
       <c r="AC4" s="35"/>
     </row>
     <row r="5" spans="1:30" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="162"/>
-[...12 lines deleted...]
-      <c r="O5" s="160" t="s">
+      <c r="B5" s="166"/>
+      <c r="C5" s="148"/>
+      <c r="D5" s="149"/>
+      <c r="E5" s="159"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="148"/>
+      <c r="J5" s="149"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="148"/>
+      <c r="M5" s="149"/>
+      <c r="N5" s="159"/>
+      <c r="O5" s="164" t="s">
         <v>42</v>
       </c>
-      <c r="P5" s="161"/>
-      <c r="Q5" s="160" t="s">
+      <c r="P5" s="165"/>
+      <c r="Q5" s="164" t="s">
         <v>273</v>
       </c>
-      <c r="R5" s="161"/>
-      <c r="S5" s="160" t="s">
+      <c r="R5" s="165"/>
+      <c r="S5" s="164" t="s">
         <v>274</v>
       </c>
-      <c r="T5" s="161"/>
-      <c r="U5" s="163" t="s">
+      <c r="T5" s="165"/>
+      <c r="U5" s="167" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="163" t="s">
+      <c r="V5" s="167" t="s">
         <v>50</v>
       </c>
-      <c r="W5" s="153"/>
-[...4 lines deleted...]
-      <c r="AB5" s="155"/>
+      <c r="W5" s="148"/>
+      <c r="X5" s="149"/>
+      <c r="Y5" s="159"/>
+      <c r="Z5" s="148"/>
+      <c r="AA5" s="149"/>
+      <c r="AB5" s="159"/>
       <c r="AC5" s="35"/>
     </row>
     <row r="6" spans="1:30" ht="20.6" x14ac:dyDescent="0.4">
-      <c r="B6" s="162"/>
+      <c r="B6" s="166"/>
       <c r="C6" s="59" t="s">
         <v>300</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="59" t="s">
         <v>352</v>
       </c>
       <c r="G6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="59" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="59" t="s">
         <v>352</v>
       </c>
       <c r="J6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="59" t="s">
@@ -12579,52 +12579,52 @@
       </c>
       <c r="M6" s="59" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="59" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="59" t="s">
         <v>300</v>
       </c>
       <c r="P6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="Q6" s="59" t="s">
         <v>300</v>
       </c>
       <c r="R6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="S6" s="59" t="s">
         <v>300</v>
       </c>
       <c r="T6" s="61" t="s">
         <v>275</v>
       </c>
-      <c r="U6" s="164"/>
-      <c r="V6" s="164"/>
+      <c r="U6" s="168"/>
+      <c r="V6" s="168"/>
       <c r="W6" s="59" t="s">
         <v>311</v>
       </c>
       <c r="X6" s="59" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="59" t="s">
         <v>23</v>
       </c>
       <c r="Z6" s="59" t="s">
         <v>300</v>
       </c>
       <c r="AA6" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AB6" s="59" t="s">
         <v>52</v>
       </c>
       <c r="AC6" s="35"/>
     </row>
     <row r="7" spans="1:30" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="52"/>
       <c r="Z7" s="35"/>
@@ -13792,110 +13792,110 @@
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T5- Marché du travail'!$A24,#REF!,'T5- Marché du travail'!$X23)</f>
         <v>#REF!</v>
       </c>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Z26" s="35"/>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.4">
-      <c r="B27" s="150" t="s">
+      <c r="B27" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="C27" s="150"/>
-[...24 lines deleted...]
-      <c r="AB27" s="150"/>
+      <c r="C27" s="157"/>
+      <c r="D27" s="157"/>
+      <c r="E27" s="157"/>
+      <c r="F27" s="157"/>
+      <c r="G27" s="157"/>
+      <c r="H27" s="157"/>
+      <c r="I27" s="157"/>
+      <c r="J27" s="157"/>
+      <c r="K27" s="157"/>
+      <c r="L27" s="157"/>
+      <c r="M27" s="157"/>
+      <c r="N27" s="157"/>
+      <c r="O27" s="157"/>
+      <c r="P27" s="157"/>
+      <c r="Q27" s="157"/>
+      <c r="R27" s="157"/>
+      <c r="S27" s="157"/>
+      <c r="T27" s="157"/>
+      <c r="U27" s="157"/>
+      <c r="V27" s="157"/>
+      <c r="W27" s="157"/>
+      <c r="X27" s="157"/>
+      <c r="Y27" s="157"/>
+      <c r="Z27" s="157"/>
+      <c r="AA27" s="157"/>
+      <c r="AB27" s="157"/>
     </row>
     <row r="28" spans="1:29" x14ac:dyDescent="0.4">
-      <c r="B28" s="156" t="s">
+      <c r="B28" s="160" t="s">
         <v>417</v>
       </c>
-      <c r="C28" s="156"/>
-[...24 lines deleted...]
-      <c r="AB28" s="156"/>
+      <c r="C28" s="160"/>
+      <c r="D28" s="160"/>
+      <c r="E28" s="160"/>
+      <c r="F28" s="160"/>
+      <c r="G28" s="160"/>
+      <c r="H28" s="160"/>
+      <c r="I28" s="160"/>
+      <c r="J28" s="160"/>
+      <c r="K28" s="160"/>
+      <c r="L28" s="160"/>
+      <c r="M28" s="160"/>
+      <c r="N28" s="160"/>
+      <c r="O28" s="160"/>
+      <c r="P28" s="160"/>
+      <c r="Q28" s="160"/>
+      <c r="R28" s="160"/>
+      <c r="S28" s="160"/>
+      <c r="T28" s="160"/>
+      <c r="U28" s="160"/>
+      <c r="V28" s="160"/>
+      <c r="W28" s="160"/>
+      <c r="X28" s="160"/>
+      <c r="Y28" s="160"/>
+      <c r="Z28" s="160"/>
+      <c r="AA28" s="160"/>
+      <c r="AB28" s="160"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B28:AB28"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="Z4:AB5"/>
     <mergeCell ref="O4:V4"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="B27:AB27"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="W4:Y5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AD2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{7473620A-8630-4449-AB0A-FB16339C7BC6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
@@ -13905,114 +13905,114 @@
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A761E98-E8EE-4FB5-B974-78B726986CFC}">
   <sheetPr codeName="Folha12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="10.53515625" customWidth="1"/>
     <col min="4" max="5" width="10" customWidth="1"/>
     <col min="6" max="8" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>365</v>
       </c>
-      <c r="C1" s="149"/>
-[...10 lines deleted...]
-      <c r="N1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="P2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
     </row>
     <row r="4" spans="1:17" ht="48.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>304</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>367</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>447</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="148" t="s">
         <v>366</v>
       </c>
-      <c r="M4" s="154"/>
-      <c r="N4" s="155"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="159"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>66</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>67</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>68</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>69</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -14532,192 +14532,192 @@
       <c r="M18" s="25">
         <v>2025</v>
       </c>
       <c r="N18" s="25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:14" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:14" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="150" t="s">
+      <c r="B22" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="150"/>
-[...10 lines deleted...]
-      <c r="N22" s="150"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
+      <c r="I22" s="157"/>
+      <c r="J22" s="157"/>
+      <c r="K22" s="157"/>
+      <c r="L22" s="157"/>
+      <c r="M22" s="157"/>
+      <c r="N22" s="157"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="165" t="s">
+      <c r="B23" s="169" t="s">
         <v>293</v>
       </c>
-      <c r="C23" s="165"/>
-[...10 lines deleted...]
-      <c r="N23" s="165"/>
+      <c r="C23" s="169"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="169"/>
+      <c r="F23" s="169"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="169"/>
+      <c r="I23" s="169"/>
+      <c r="J23" s="169"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="169"/>
+      <c r="M23" s="169"/>
+      <c r="N23" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{0FC04227-B9BF-4ABF-B745-69547B2D99D4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Folha9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R22"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="6" customWidth="1"/>
     <col min="4" max="5" width="5" customWidth="1"/>
     <col min="6" max="7" width="7.3046875" customWidth="1"/>
     <col min="8" max="10" width="8.3828125" customWidth="1"/>
     <col min="11" max="16" width="9.15234375" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" customWidth="1"/>
     <col min="18" max="18" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>83</v>
       </c>
-      <c r="C1" s="149"/>
-[...12 lines deleted...]
-      <c r="P1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.4">
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="R2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.4">
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="169" t="s">
+      <c r="C4" s="173" t="s">
         <v>358</v>
       </c>
-      <c r="D4" s="167"/>
-[...3 lines deleted...]
-      <c r="H4" s="166" t="s">
+      <c r="D4" s="171"/>
+      <c r="E4" s="171"/>
+      <c r="F4" s="171"/>
+      <c r="G4" s="172"/>
+      <c r="H4" s="170" t="s">
         <v>349</v>
       </c>
-      <c r="I4" s="167"/>
-[...1 lines deleted...]
-      <c r="K4" s="157" t="s">
+      <c r="I4" s="171"/>
+      <c r="J4" s="172"/>
+      <c r="K4" s="161" t="s">
         <v>291</v>
       </c>
-      <c r="L4" s="158"/>
-[...1 lines deleted...]
-      <c r="N4" s="153" t="s">
+      <c r="L4" s="162"/>
+      <c r="M4" s="162"/>
+      <c r="N4" s="148" t="s">
         <v>292</v>
       </c>
-      <c r="O4" s="154"/>
-      <c r="P4" s="155"/>
+      <c r="O4" s="149"/>
+      <c r="P4" s="159"/>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>354</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>350</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>353</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>352</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -15339,185 +15339,185 @@
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="1:16" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="B22" s="150" t="s">
+      <c r="B22" s="157" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="150"/>
-[...12 lines deleted...]
-      <c r="P22" s="150"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
+      <c r="I22" s="157"/>
+      <c r="J22" s="157"/>
+      <c r="K22" s="157"/>
+      <c r="L22" s="157"/>
+      <c r="M22" s="157"/>
+      <c r="N22" s="157"/>
+      <c r="O22" s="157"/>
+      <c r="P22" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:P22"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="C4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="R2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{98622964-9816-4E79-B896-C369C1542464}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Folha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="15.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="11.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="21" max="21" width="6.69140625" customWidth="1"/>
     <col min="22" max="22" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>99</v>
       </c>
-      <c r="C1" s="149"/>
-[...10 lines deleted...]
-      <c r="N1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="P2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>100</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="159"/>
+      <c r="F4" s="148" t="s">
         <v>277</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="148" t="s">
         <v>450</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="148" t="s">
         <v>276</v>
       </c>
-      <c r="M4" s="154"/>
-      <c r="N4" s="155"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="159"/>
       <c r="Q4" s="50"/>
-      <c r="X4" s="171"/>
-[...1 lines deleted...]
-      <c r="Z4" s="173"/>
+      <c r="X4" s="174"/>
+      <c r="Y4" s="175"/>
+      <c r="Z4" s="176"/>
     </row>
     <row r="5" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>101</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>102</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>103</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>104</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -16076,248 +16076,248 @@
       <c r="N18" s="25" t="s">
         <v>31</v>
       </c>
       <c r="X18" s="14"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
     </row>
     <row r="19" spans="1:26" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:26" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:26" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B22" s="150" t="s">
+      <c r="B22" s="157" t="s">
         <v>278</v>
       </c>
-      <c r="C22" s="150"/>
-[...10 lines deleted...]
-      <c r="N22" s="150"/>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="157"/>
+      <c r="F22" s="157"/>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
+      <c r="I22" s="157"/>
+      <c r="J22" s="157"/>
+      <c r="K22" s="157"/>
+      <c r="L22" s="157"/>
+      <c r="M22" s="157"/>
+      <c r="N22" s="157"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B23" s="152" t="s">
+      <c r="B23" s="156" t="s">
         <v>414</v>
       </c>
-      <c r="C23" s="152"/>
-[...10 lines deleted...]
-      <c r="N23" s="152"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="156"/>
+      <c r="E23" s="156"/>
+      <c r="F23" s="156"/>
+      <c r="G23" s="156"/>
+      <c r="H23" s="156"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="156"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="156"/>
+      <c r="M23" s="156"/>
+      <c r="N23" s="156"/>
     </row>
     <row r="24" spans="1:26" s="77" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="170" t="s">
+      <c r="B24" s="150" t="s">
         <v>456</v>
       </c>
-      <c r="C24" s="170"/>
-[...10 lines deleted...]
-      <c r="N24" s="170"/>
+      <c r="C24" s="150"/>
+      <c r="D24" s="150"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="150"/>
+      <c r="H24" s="150"/>
+      <c r="I24" s="150"/>
+      <c r="J24" s="150"/>
+      <c r="K24" s="150"/>
+      <c r="L24" s="150"/>
+      <c r="M24" s="150"/>
+      <c r="N24" s="150"/>
     </row>
     <row r="25" spans="1:26" s="77" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="170" t="s">
+      <c r="B25" s="150" t="s">
         <v>453</v>
       </c>
-      <c r="C25" s="170"/>
-[...10 lines deleted...]
-      <c r="N25" s="170"/>
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="150"/>
+      <c r="F25" s="150"/>
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="150"/>
+      <c r="J25" s="150"/>
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="150"/>
+      <c r="N25" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B22:N22"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="B24:N24"/>
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="I4:K4"/>
-    <mergeCell ref="B1:N1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B24:N24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{628AF822-AADB-464C-8EF7-0EB9CAB3AE1A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AB82374-AD0F-4528-B0CE-2692AB618113}">
   <sheetPr codeName="Folha13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="5" width="9.15234375" customWidth="1"/>
     <col min="6" max="6" width="8.15234375" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="7.69140625" customWidth="1"/>
     <col min="24" max="24" width="6.69140625" customWidth="1"/>
     <col min="25" max="25" width="13.53515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>473</v>
       </c>
-      <c r="C1" s="149"/>
-[...19 lines deleted...]
-      <c r="W1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="147"/>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="Y2" s="50" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="153" t="s">
+      <c r="C4" s="148" t="s">
         <v>252</v>
       </c>
-      <c r="D4" s="154"/>
-[...1 lines deleted...]
-      <c r="F4" s="153" t="s">
+      <c r="D4" s="149"/>
+      <c r="E4" s="149"/>
+      <c r="F4" s="148" t="s">
         <v>294</v>
       </c>
-      <c r="G4" s="154"/>
-[...1 lines deleted...]
-      <c r="I4" s="153" t="s">
+      <c r="G4" s="149"/>
+      <c r="H4" s="149"/>
+      <c r="I4" s="148" t="s">
         <v>404</v>
       </c>
-      <c r="J4" s="154"/>
-[...1 lines deleted...]
-      <c r="L4" s="153" t="s">
+      <c r="J4" s="149"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="148" t="s">
         <v>401</v>
       </c>
-      <c r="M4" s="154"/>
-[...1 lines deleted...]
-      <c r="O4" s="153" t="s">
+      <c r="M4" s="149"/>
+      <c r="N4" s="149"/>
+      <c r="O4" s="148" t="s">
         <v>412</v>
       </c>
-      <c r="P4" s="154"/>
-[...1 lines deleted...]
-      <c r="R4" s="153" t="s">
+      <c r="P4" s="149"/>
+      <c r="Q4" s="149"/>
+      <c r="R4" s="148" t="s">
         <v>457</v>
       </c>
-      <c r="S4" s="154"/>
-[...1 lines deleted...]
-      <c r="U4" s="153" t="s">
+      <c r="S4" s="149"/>
+      <c r="T4" s="149"/>
+      <c r="U4" s="148" t="s">
         <v>458</v>
       </c>
-      <c r="V4" s="154"/>
-[...3 lines deleted...]
-      <c r="Z4" s="175"/>
+      <c r="V4" s="149"/>
+      <c r="W4" s="149"/>
+      <c r="X4" s="151"/>
+      <c r="Y4" s="151"/>
+      <c r="Z4" s="152"/>
     </row>
     <row r="5" spans="1:26" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
       <c r="C5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>118</v>
       </c>
       <c r="E5" s="59" t="s">
         <v>119</v>
       </c>
       <c r="F5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="59" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="59" t="s">
         <v>275</v>
       </c>
       <c r="J5" s="59" t="s">
@@ -16364,112 +16364,112 @@
       </c>
       <c r="X5" s="60"/>
       <c r="Y5" s="18"/>
       <c r="Z5" s="18"/>
     </row>
     <row r="6" spans="1:26" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="83"/>
       <c r="O6" s="83"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="83"/>
       <c r="R6" s="83"/>
       <c r="S6" s="83"/>
       <c r="T6" s="83"/>
       <c r="U6" s="83"/>
       <c r="V6" s="83"/>
       <c r="W6" s="83"/>
       <c r="X6" s="4"/>
     </row>
     <row r="7" spans="1:26" s="21" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A7" s="20"/>
       <c r="B7" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C7" s="38" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C7" s="85">
+        <v>16.3</v>
+      </c>
+      <c r="D7" s="38">
+        <v>2024</v>
       </c>
       <c r="E7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>31</v>
+      </c>
+      <c r="F7" s="85">
+        <v>20.9</v>
+      </c>
+      <c r="G7" s="38">
+        <v>2025</v>
       </c>
       <c r="H7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>31</v>
+      </c>
+      <c r="I7" s="84">
+        <v>6.3</v>
+      </c>
+      <c r="J7" s="38">
+        <v>2025</v>
       </c>
       <c r="K7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>31</v>
+      </c>
+      <c r="L7" s="84">
+        <v>7.9</v>
+      </c>
+      <c r="M7" s="38">
+        <v>2024</v>
       </c>
       <c r="N7" s="38" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="O7" s="84">
         <v>4.5999999999999996</v>
       </c>
       <c r="P7" s="38">
         <v>2024</v>
       </c>
       <c r="Q7" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="R7" s="84" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="R7" s="84">
+        <v>8.5</v>
+      </c>
+      <c r="S7" s="38">
+        <v>2025</v>
       </c>
       <c r="T7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>31</v>
+      </c>
+      <c r="U7" s="84">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V7" s="38">
+        <v>2025</v>
       </c>
       <c r="W7" s="38" t="s">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="X7" s="22"/>
       <c r="Y7" s="23"/>
       <c r="Z7" s="23"/>
     </row>
     <row r="8" spans="1:26" s="21" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A8" s="20"/>
       <c r="B8" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C8" s="85">
         <v>15.4</v>
       </c>
       <c r="D8" s="38">
         <v>2024</v>
       </c>
       <c r="E8" s="38" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="43">
         <v>18.600000000000001</v>
       </c>
       <c r="G8" s="38">
         <v>2025</v>
       </c>
@@ -16698,51 +16698,51 @@
       <c r="J11" s="38">
         <v>2025</v>
       </c>
       <c r="K11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="L11" s="85">
         <v>8</v>
       </c>
       <c r="M11" s="38">
         <v>2024</v>
       </c>
       <c r="N11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="85">
         <v>5.2</v>
       </c>
       <c r="P11" s="38">
         <v>2024</v>
       </c>
       <c r="Q11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="R11" s="85">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="S11" s="38">
         <v>2025</v>
       </c>
       <c r="T11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="U11" s="85">
         <v>15.9</v>
       </c>
       <c r="V11" s="38">
         <v>2025</v>
       </c>
       <c r="W11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="22"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>126</v>
       </c>
@@ -17258,112 +17258,112 @@
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:26" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F21" s="54"/>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B22" s="176" t="s">
+      <c r="B22" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C22" s="176"/>
-[...19 lines deleted...]
-      <c r="W22" s="176"/>
+      <c r="C22" s="153"/>
+      <c r="D22" s="153"/>
+      <c r="E22" s="153"/>
+      <c r="F22" s="153"/>
+      <c r="G22" s="153"/>
+      <c r="H22" s="153"/>
+      <c r="I22" s="153"/>
+      <c r="J22" s="153"/>
+      <c r="K22" s="153"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="153"/>
+      <c r="O22" s="153"/>
+      <c r="P22" s="153"/>
+      <c r="Q22" s="153"/>
+      <c r="R22" s="153"/>
+      <c r="S22" s="153"/>
+      <c r="T22" s="153"/>
+      <c r="U22" s="153"/>
+      <c r="V22" s="153"/>
+      <c r="W22" s="153"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B23" s="176" t="s">
+      <c r="B23" s="153" t="s">
         <v>413</v>
       </c>
-      <c r="C23" s="176"/>
-[...19 lines deleted...]
-      <c r="W23" s="176"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="153"/>
+      <c r="J23" s="153"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="153"/>
+      <c r="M23" s="153"/>
+      <c r="N23" s="153"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="153"/>
+      <c r="Q23" s="153"/>
+      <c r="R23" s="153"/>
+      <c r="S23" s="153"/>
+      <c r="T23" s="153"/>
+      <c r="U23" s="153"/>
+      <c r="V23" s="153"/>
+      <c r="W23" s="153"/>
     </row>
     <row r="24" spans="1:26" s="15" customFormat="1" ht="12" x14ac:dyDescent="0.35">
-      <c r="B24" s="170"/>
-[...8 lines deleted...]
-      <c r="K24" s="170"/>
+      <c r="B24" s="150"/>
+      <c r="C24" s="150"/>
+      <c r="D24" s="150"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="150"/>
+      <c r="H24" s="150"/>
+      <c r="I24" s="150"/>
+      <c r="J24" s="150"/>
+      <c r="K24" s="150"/>
       <c r="L24" s="82"/>
       <c r="M24" s="82"/>
       <c r="N24" s="82"/>
       <c r="O24" s="82"/>
       <c r="P24" s="82"/>
       <c r="Q24" s="82"/>
       <c r="R24" s="82"/>
       <c r="S24" s="82"/>
       <c r="T24" s="82"/>
       <c r="U24" s="82"/>
       <c r="V24" s="82"/>
       <c r="W24" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B1:W1"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="B24:K24"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
@@ -17389,81 +17389,81 @@
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="24" width="9.15234375" customWidth="1"/>
     <col min="25" max="25" width="9.61328125" customWidth="1"/>
     <col min="26" max="26" width="8.765625" customWidth="1"/>
     <col min="27" max="27" width="10.61328125" customWidth="1"/>
     <col min="28" max="28" width="7.4609375" customWidth="1"/>
     <col min="29" max="29" width="8.23046875" customWidth="1"/>
     <col min="30" max="30" width="11.07421875" customWidth="1"/>
     <col min="31" max="31" width="6.69140625" customWidth="1"/>
     <col min="32" max="32" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B1" s="149" t="s">
+      <c r="B1" s="147" t="s">
         <v>132</v>
       </c>
-      <c r="C1" s="149"/>
-[...26 lines deleted...]
-      <c r="AD1" s="149"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="147"/>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
+      <c r="X1" s="147"/>
+      <c r="Y1" s="147"/>
+      <c r="Z1" s="147"/>
+      <c r="AA1" s="147"/>
+      <c r="AB1" s="147"/>
+      <c r="AC1" s="147"/>
+      <c r="AD1" s="147"/>
       <c r="AE1" s="34"/>
       <c r="AF1" s="34"/>
     </row>
     <row r="2" spans="1:45" x14ac:dyDescent="0.4">
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
@@ -17481,133 +17481,133 @@
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
       <c r="AD3" s="11"/>
       <c r="AE3" s="11"/>
       <c r="AF3" s="11"/>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
     </row>
     <row r="4" spans="1:45" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="157" t="s">
+      <c r="C4" s="161" t="s">
         <v>133</v>
       </c>
-      <c r="D4" s="158"/>
-[...1 lines deleted...]
-      <c r="F4" s="157" t="s">
+      <c r="D4" s="162"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="161" t="s">
         <v>134</v>
       </c>
-      <c r="G4" s="158"/>
-[...1 lines deleted...]
-      <c r="I4" s="157" t="s">
+      <c r="G4" s="162"/>
+      <c r="H4" s="163"/>
+      <c r="I4" s="161" t="s">
         <v>374</v>
       </c>
-      <c r="J4" s="158"/>
-[...1 lines deleted...]
-      <c r="L4" s="157" t="s">
+      <c r="J4" s="162"/>
+      <c r="K4" s="163"/>
+      <c r="L4" s="161" t="s">
         <v>373</v>
       </c>
-      <c r="M4" s="158"/>
-[...1 lines deleted...]
-      <c r="O4" s="157" t="s">
+      <c r="M4" s="162"/>
+      <c r="N4" s="163"/>
+      <c r="O4" s="161" t="s">
         <v>284</v>
       </c>
-      <c r="P4" s="158"/>
-[...1 lines deleted...]
-      <c r="R4" s="153" t="s">
+      <c r="P4" s="162"/>
+      <c r="Q4" s="163"/>
+      <c r="R4" s="148" t="s">
         <v>135</v>
       </c>
-      <c r="S4" s="154"/>
-[...5 lines deleted...]
-      <c r="Y4" s="157" t="s">
+      <c r="S4" s="149"/>
+      <c r="T4" s="149"/>
+      <c r="U4" s="149"/>
+      <c r="V4" s="149"/>
+      <c r="W4" s="149"/>
+      <c r="X4" s="149"/>
+      <c r="Y4" s="161" t="s">
         <v>469</v>
       </c>
-      <c r="Z4" s="158"/>
-[...1 lines deleted...]
-      <c r="AB4" s="157" t="s">
+      <c r="Z4" s="162"/>
+      <c r="AA4" s="163"/>
+      <c r="AB4" s="161" t="s">
         <v>470</v>
       </c>
-      <c r="AC4" s="158"/>
-      <c r="AD4" s="159"/>
+      <c r="AC4" s="162"/>
+      <c r="AD4" s="163"/>
     </row>
     <row r="5" spans="1:45" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="9"/>
-      <c r="C5" s="153"/>
-[...13 lines deleted...]
-      <c r="Q5" s="155"/>
+      <c r="C5" s="148"/>
+      <c r="D5" s="149"/>
+      <c r="E5" s="159"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="148"/>
+      <c r="J5" s="149"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="148"/>
+      <c r="M5" s="149"/>
+      <c r="N5" s="159"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="149"/>
+      <c r="Q5" s="159"/>
       <c r="R5" s="177" t="s">
         <v>136</v>
       </c>
       <c r="S5" s="178"/>
       <c r="T5" s="177" t="s">
         <v>137</v>
       </c>
       <c r="U5" s="178"/>
       <c r="V5" s="177" t="s">
         <v>253</v>
       </c>
       <c r="W5" s="178"/>
       <c r="X5" s="177" t="s">
         <v>138</v>
       </c>
-      <c r="Y5" s="153"/>
-[...4 lines deleted...]
-      <c r="AD5" s="155"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="149"/>
+      <c r="AA5" s="159"/>
+      <c r="AB5" s="148"/>
+      <c r="AC5" s="149"/>
+      <c r="AD5" s="159"/>
     </row>
     <row r="6" spans="1:45" ht="27" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="9"/>
       <c r="C6" s="59" t="s">
         <v>445</v>
       </c>
       <c r="D6" s="59" t="s">
         <v>139</v>
       </c>
       <c r="E6" s="59" t="s">
         <v>140</v>
       </c>
       <c r="F6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="G6" s="59" t="s">
         <v>141</v>
       </c>
       <c r="H6" s="59" t="s">
         <v>142</v>
       </c>
       <c r="I6" s="59" t="s">
         <v>312</v>
       </c>
       <c r="J6" s="59" t="s">
@@ -17630,51 +17630,51 @@
       </c>
       <c r="P6" s="59" t="s">
         <v>143</v>
       </c>
       <c r="Q6" s="59" t="s">
         <v>144</v>
       </c>
       <c r="R6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="S6" s="59" t="s">
         <v>145</v>
       </c>
       <c r="T6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="U6" s="59" t="s">
         <v>146</v>
       </c>
       <c r="V6" s="59" t="s">
         <v>275</v>
       </c>
       <c r="W6" s="59" t="s">
         <v>147</v>
       </c>
-      <c r="X6" s="157"/>
+      <c r="X6" s="161"/>
       <c r="Y6" s="59" t="s">
         <v>466</v>
       </c>
       <c r="Z6" s="59" t="s">
         <v>467</v>
       </c>
       <c r="AA6" s="59" t="s">
         <v>468</v>
       </c>
       <c r="AB6" s="59" t="s">
         <v>466</v>
       </c>
       <c r="AC6" s="59" t="s">
         <v>467</v>
       </c>
       <c r="AD6" s="59" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="7" spans="1:45" s="54" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="55"/>
       <c r="C7" s="56"/>
       <c r="D7" s="56"/>
       <c r="E7" s="56"/>
       <c r="F7" s="56"/>
@@ -18834,118 +18834,118 @@
       <c r="R21" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T7- Comptes économiques'!#REF!,#REF!,'T7- Comptes économiques'!$O6)</f>
         <v>#REF!</v>
       </c>
       <c r="S21" s="5" t="e">
         <f t="array" ref="S21">INDEX(#REF!,MATCH($R$3&amp;#REF!,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
       <c r="T21" s="5" t="e">
         <f t="array" ref="T21">INDEX(#REF!,MATCH($R$3&amp;#REF!,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:45" s="53" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B23" s="176" t="s">
+      <c r="B23" s="153" t="s">
         <v>271</v>
       </c>
-      <c r="C23" s="176"/>
-[...26 lines deleted...]
-      <c r="AD23" s="176"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="153"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="153"/>
+      <c r="G23" s="153"/>
+      <c r="H23" s="153"/>
+      <c r="I23" s="153"/>
+      <c r="J23" s="153"/>
+      <c r="K23" s="153"/>
+      <c r="L23" s="153"/>
+      <c r="M23" s="153"/>
+      <c r="N23" s="153"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="153"/>
+      <c r="Q23" s="153"/>
+      <c r="R23" s="153"/>
+      <c r="S23" s="153"/>
+      <c r="T23" s="153"/>
+      <c r="U23" s="153"/>
+      <c r="V23" s="153"/>
+      <c r="W23" s="153"/>
+      <c r="X23" s="153"/>
+      <c r="Y23" s="153"/>
+      <c r="Z23" s="153"/>
+      <c r="AA23" s="153"/>
+      <c r="AB23" s="153"/>
+      <c r="AC23" s="153"/>
+      <c r="AD23" s="153"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.4">
       <c r="B24" s="2"/>
       <c r="Y24" s="144"/>
       <c r="Z24" s="144"/>
       <c r="AA24" s="144"/>
       <c r="AB24" s="144"/>
       <c r="AC24" s="144"/>
       <c r="AD24" s="144"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.4">
       <c r="B25" s="50" t="s">
         <v>272</v>
       </c>
       <c r="Y25" s="144"/>
       <c r="Z25" s="144"/>
       <c r="AA25" s="144"/>
       <c r="AB25" s="144"/>
       <c r="AC25" s="144"/>
       <c r="AD25" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="B23:AD23"/>
     <mergeCell ref="B1:AD1"/>
     <mergeCell ref="Y4:AA5"/>
     <mergeCell ref="AB4:AD5"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="O4:Q5"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="R4:X4"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="I4:K5"/>
-    <mergeCell ref="B23:AD23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B25" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{8E54CAB1-57C0-4E81-84D2-2E4FEB9807FF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>