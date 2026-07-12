--- v0 (2026-06-09)
+++ v1 (2026-07-12)
@@ -21,54 +21,54 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\Nova pasta\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DBF7C88-9667-4954-BFCD-D151A35C326F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB3DE073-B039-41ED-BADB-8B32D4179FD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" tabRatio="912" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="16" r:id="rId1"/>
     <sheet name="S.C_Sig" sheetId="17" r:id="rId2"/>
     <sheet name="C1- Territorio" sheetId="7" r:id="rId3"/>
     <sheet name="C2- Población" sheetId="9" r:id="rId4"/>
     <sheet name="C3- Educación" sheetId="18" r:id="rId5"/>
     <sheet name="C4- Salud" sheetId="12" r:id="rId6"/>
     <sheet name="C5- Mercado de Trabajo" sheetId="8" r:id="rId7"/>
     <sheet name="C6- Renta" sheetId="19" r:id="rId8"/>
     <sheet name="C7- Cuentas Económicas" sheetId="15" r:id="rId9"/>
     <sheet name="C8- Precios" sheetId="21" r:id="rId10"/>
     <sheet name="C9 - Empresas" sheetId="25" r:id="rId11"/>
     <sheet name="C10- Agricultura" sheetId="11" r:id="rId12"/>
     <sheet name="C11- Transportes" sheetId="14" r:id="rId13"/>
     <sheet name="C12- Turismo" sheetId="13" r:id="rId14"/>
     <sheet name="C13- Ciência y Tecnología" sheetId="20" r:id="rId15"/>
     <sheet name="C14- Sociedad de la Información" sheetId="10" r:id="rId16"/>
     <sheet name="Q15 - Criminalidad" sheetId="24" r:id="rId17"/>
     <sheet name="C16- ICR" sheetId="22" r:id="rId18"/>
     <sheet name="C17- IPS" sheetId="23" r:id="rId19"/>
   </sheets>
   <definedNames>
@@ -105,51 +105,51 @@
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G4" i="23" l="1"/>
   <c r="F4" i="23"/>
   <c r="E4" i="23"/>
   <c r="S21" i="9" l="1"/>
   <c r="T21" i="15" l="1" a="1"/>
   <c r="T21" i="15" s="1"/>
   <c r="S21" i="15" a="1"/>
   <c r="S21" i="15" s="1"/>
   <c r="R21" i="15"/>
   <c r="L20" i="11" l="1"/>
   <c r="X20" i="14" l="1"/>
   <c r="S20" i="14"/>
   <c r="O20" i="13" l="1"/>
   <c r="M20" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1780" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1768" uniqueCount="282">
   <si>
     <t>Madeira</t>
   </si>
   <si>
     <t>Martinica</t>
   </si>
   <si>
     <t>Guadalupe</t>
   </si>
   <si>
     <t>DREM</t>
   </si>
   <si>
     <t>Eurostat</t>
   </si>
   <si>
     <t>INSEE</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>MO-Mer</t>
   </si>
   <si>
@@ -2249,160 +2249,160 @@
     <xf numFmtId="175" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="175" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2945,101 +2945,101 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC97A3F5-2CAA-4472-A438-4B15BDE0EC55}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="13.69140625" bestFit="1" customWidth="1"/>
     <col min="11" max="14" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>116</v>
       </c>
-      <c r="C1" s="127"/>
-[...4 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.4">
       <c r="I2" s="33"/>
       <c r="J2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="1:23" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="138" t="s">
+      <c r="C4" s="137" t="s">
         <v>182</v>
       </c>
-      <c r="D4" s="139"/>
-[...1 lines deleted...]
-      <c r="F4" s="138" t="s">
+      <c r="D4" s="138"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="137" t="s">
         <v>183</v>
       </c>
-      <c r="G4" s="139"/>
-      <c r="H4" s="140"/>
+      <c r="G4" s="138"/>
+      <c r="H4" s="139"/>
     </row>
     <row r="5" spans="1:23" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
-      <c r="C5" s="141"/>
-[...4 lines deleted...]
-      <c r="H5" s="143"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="128"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="140"/>
     </row>
     <row r="6" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="8"/>
       <c r="C6" s="50" t="s">
         <v>105</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>105</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="8" spans="1:23" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
@@ -3329,178 +3329,178 @@
         <v>14</v>
       </c>
       <c r="F19" s="64">
         <v>1.4</v>
       </c>
       <c r="G19" s="25">
         <v>2025</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>5</v>
       </c>
       <c r="W19" s="14"/>
     </row>
     <row r="20" spans="1:23" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="21" spans="1:23" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:23" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:23" x14ac:dyDescent="0.4">
-      <c r="B23" s="125" t="s">
+      <c r="B23" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="125"/>
-[...4 lines deleted...]
-      <c r="H23" s="125"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.4">
       <c r="B24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" display="volver al índice" xr:uid="{59270E08-6D4C-4A7B-B3C6-667940128913}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32F7B5DD-8CC6-4886-876D-F4B23107B9CF}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="15.3046875" customWidth="1"/>
     <col min="5" max="6" width="11.3046875" customWidth="1"/>
     <col min="7" max="7" width="10.84375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.4">
       <c r="A1" s="42"/>
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>233</v>
       </c>
-      <c r="C1" s="127"/>
-[...4 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.4">
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
       <c r="E2" s="88"/>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
       <c r="I2" s="33"/>
       <c r="J2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="138" t="s">
+      <c r="C4" s="137" t="s">
         <v>222</v>
       </c>
-      <c r="D4" s="128" t="s">
+      <c r="D4" s="142" t="s">
         <v>234</v>
       </c>
-      <c r="E4" s="138" t="s">
+      <c r="E4" s="137" t="s">
         <v>235</v>
       </c>
-      <c r="F4" s="138" t="s">
+      <c r="F4" s="137" t="s">
         <v>279</v>
       </c>
-      <c r="G4" s="128" t="s">
+      <c r="G4" s="142" t="s">
         <v>43</v>
       </c>
-      <c r="H4" s="128" t="s">
+      <c r="H4" s="142" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
-      <c r="C5" s="141"/>
-[...4 lines deleted...]
-      <c r="H5" s="128"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="154"/>
+      <c r="E5" s="128"/>
+      <c r="F5" s="128"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
       <c r="J5" s="124"/>
       <c r="K5" s="124"/>
     </row>
     <row r="6" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="8"/>
       <c r="C6" s="50" t="s">
         <v>223</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>224</v>
       </c>
-      <c r="E6" s="129" t="s">
+      <c r="E6" s="152" t="s">
         <v>225</v>
       </c>
-      <c r="F6" s="155"/>
-[...1 lines deleted...]
-      <c r="H6" s="128"/>
+      <c r="F6" s="153"/>
+      <c r="G6" s="142"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="45"/>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
       <c r="E7" s="46"/>
       <c r="F7" s="46"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C8" s="81" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="81" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="81" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="81" t="s">
@@ -3783,59 +3783,59 @@
       <c r="B20" s="17"/>
       <c r="C20" s="103"/>
       <c r="D20" s="103"/>
       <c r="E20" s="103"/>
       <c r="F20" s="103"/>
       <c r="G20" s="25"/>
       <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:14" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L22"/>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="125" t="s">
+      <c r="B23" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="125"/>
-[...4 lines deleted...]
-      <c r="H23" s="125"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
       <c r="I23" s="47"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="47"/>
       <c r="N23" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" display="volver al índice" xr:uid="{D3B750D8-497E-4146-896C-EF5F632E1B73}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
@@ -3846,110 +3846,110 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="13" width="9.15234375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="13.69140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>232</v>
       </c>
-      <c r="C1" s="127"/>
-[...13 lines deleted...]
-      <c r="Q1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.4">
       <c r="S2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
     </row>
     <row r="4" spans="1:19" ht="42" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>186</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>184</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="128" t="s">
         <v>185</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="138" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="137" t="s">
         <v>187</v>
       </c>
-      <c r="M4" s="139"/>
-[...1 lines deleted...]
-      <c r="O4" s="138" t="s">
+      <c r="M4" s="138"/>
+      <c r="N4" s="139"/>
+      <c r="O4" s="137" t="s">
         <v>236</v>
       </c>
-      <c r="P4" s="139"/>
-      <c r="Q4" s="140"/>
+      <c r="P4" s="138"/>
+      <c r="Q4" s="139"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="50" t="s">
@@ -4603,88 +4603,88 @@
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'C10- Agricultura'!$A20,#REF!,'C10- Agricultura'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="M20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'C10- Agricultura'!$A20,#REF!,'C10- Agricultura'!$M$4)</f>
         <v>#REF!</v>
       </c>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="48"/>
     </row>
     <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="125"/>
-[...13 lines deleted...]
-      <c r="Q22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="126"/>
+      <c r="P22" s="126"/>
+      <c r="Q22" s="126"/>
     </row>
     <row r="23" spans="1:17" s="40" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="157" t="s">
+      <c r="B23" s="155" t="s">
         <v>188</v>
       </c>
-      <c r="C23" s="157"/>
-[...13 lines deleted...]
-      <c r="Q23" s="157"/>
+      <c r="C23" s="155"/>
+      <c r="D23" s="155"/>
+      <c r="E23" s="155"/>
+      <c r="F23" s="155"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="155"/>
+      <c r="J23" s="155"/>
+      <c r="K23" s="155"/>
+      <c r="L23" s="155"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="155"/>
+      <c r="O23" s="155"/>
+      <c r="P23" s="155"/>
+      <c r="Q23" s="155"/>
     </row>
     <row r="24" spans="1:17" s="40" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.4">
       <c r="B25" s="41"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.4">
       <c r="C33" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B22:Q22"/>
     <mergeCell ref="B23:Q23"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="B1:Q1"/>
@@ -4718,147 +4718,147 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="12.3828125" customWidth="1"/>
     <col min="4" max="4" width="9.15234375" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="8.3046875" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="11" width="9.15234375" customWidth="1"/>
     <col min="12" max="12" width="7" customWidth="1"/>
     <col min="13" max="16" width="9.15234375" customWidth="1"/>
     <col min="17" max="17" width="6.84375" customWidth="1"/>
     <col min="18" max="21" width="9.15234375" customWidth="1"/>
     <col min="22" max="22" width="7.69140625" customWidth="1"/>
     <col min="23" max="23" width="9.15234375" customWidth="1"/>
     <col min="27" max="27" width="7.3828125" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>231</v>
       </c>
-      <c r="C1" s="127"/>
-[...24 lines deleted...]
-      <c r="AB1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="125"/>
+      <c r="W1" s="125"/>
+      <c r="X1" s="125"/>
+      <c r="Y1" s="125"/>
+      <c r="Z1" s="125"/>
+      <c r="AA1" s="125"/>
+      <c r="AB1" s="125"/>
     </row>
     <row r="2" spans="1:30" x14ac:dyDescent="0.4">
       <c r="Y2" s="44"/>
       <c r="Z2" s="44"/>
       <c r="AD2" s="44"/>
     </row>
     <row r="3" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
     </row>
     <row r="4" spans="1:30" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="150" t="s">
+      <c r="C4" s="148" t="s">
         <v>189</v>
       </c>
-      <c r="D4" s="148"/>
-[...1 lines deleted...]
-      <c r="F4" s="150" t="s">
+      <c r="D4" s="146"/>
+      <c r="E4" s="147"/>
+      <c r="F4" s="148" t="s">
         <v>190</v>
       </c>
-      <c r="G4" s="148"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="146"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="128" t="s">
         <v>192</v>
       </c>
-      <c r="J4" s="142"/>
-[...3 lines deleted...]
-      <c r="N4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="140"/>
+      <c r="N4" s="128" t="s">
         <v>191</v>
       </c>
-      <c r="O4" s="142"/>
-[...3 lines deleted...]
-      <c r="S4" s="141" t="s">
+      <c r="O4" s="129"/>
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="140"/>
+      <c r="S4" s="128" t="s">
         <v>193</v>
       </c>
-      <c r="T4" s="142"/>
-[...3 lines deleted...]
-      <c r="X4" s="141" t="s">
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="140"/>
+      <c r="X4" s="128" t="s">
         <v>194</v>
       </c>
-      <c r="Y4" s="142"/>
-[...2 lines deleted...]
-      <c r="AB4" s="143"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="129"/>
+      <c r="AB4" s="140"/>
     </row>
     <row r="5" spans="1:30" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>162</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>162</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="50" t="s">
@@ -5971,110 +5971,110 @@
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'C11- Transportes'!$A20,#REF!,'C11- Transportes'!$S19)</f>
         <v>#REF!</v>
       </c>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'C11- Transportes'!$A20,#REF!,'C11- Transportes'!$X$4)</f>
         <v>#REF!</v>
       </c>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
     </row>
     <row r="21" spans="1:28" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:28" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="125"/>
-[...24 lines deleted...]
-      <c r="AB22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="126"/>
+      <c r="P22" s="126"/>
+      <c r="Q22" s="126"/>
+      <c r="R22" s="126"/>
+      <c r="S22" s="126"/>
+      <c r="T22" s="126"/>
+      <c r="U22" s="126"/>
+      <c r="V22" s="126"/>
+      <c r="W22" s="126"/>
+      <c r="X22" s="126"/>
+      <c r="Y22" s="126"/>
+      <c r="Z22" s="126"/>
+      <c r="AA22" s="126"/>
+      <c r="AB22" s="126"/>
     </row>
     <row r="23" spans="1:28" x14ac:dyDescent="0.4">
-      <c r="B23" s="158" t="s">
+      <c r="B23" s="156" t="s">
         <v>237</v>
       </c>
-      <c r="C23" s="158"/>
-[...24 lines deleted...]
-      <c r="AB23" s="158"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="156"/>
+      <c r="E23" s="156"/>
+      <c r="F23" s="156"/>
+      <c r="G23" s="156"/>
+      <c r="H23" s="156"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="156"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="156"/>
+      <c r="M23" s="156"/>
+      <c r="N23" s="156"/>
+      <c r="O23" s="156"/>
+      <c r="P23" s="156"/>
+      <c r="Q23" s="156"/>
+      <c r="R23" s="156"/>
+      <c r="S23" s="156"/>
+      <c r="T23" s="156"/>
+      <c r="U23" s="156"/>
+      <c r="V23" s="156"/>
+      <c r="W23" s="156"/>
+      <c r="X23" s="156"/>
+      <c r="Y23" s="156"/>
+      <c r="Z23" s="156"/>
+      <c r="AA23" s="156"/>
+      <c r="AB23" s="156"/>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.4">
       <c r="B25" s="44" t="s">
         <v>212</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:AB23"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="B22:AB22"/>
     <mergeCell ref="X4:AB4"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="S4:W4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B25" location="Índice!A1" display="volver al índice" xr:uid="{D265825A-1ACE-4283-8B3B-9B3391F4A8B1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
 </worksheet>
@@ -6084,115 +6084,115 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Folha10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T39"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="16" width="9.15234375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>230</v>
       </c>
-      <c r="C1" s="127"/>
-[...13 lines deleted...]
-      <c r="Q1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.4">
       <c r="S2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="1:19" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>91</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>92</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="128" t="s">
         <v>106</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="M4" s="142"/>
-[...1 lines deleted...]
-      <c r="O4" s="138" t="s">
+      <c r="M4" s="129"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="137" t="s">
         <v>171</v>
       </c>
-      <c r="P4" s="139"/>
-      <c r="Q4" s="140"/>
+      <c r="P4" s="138"/>
+      <c r="Q4" s="139"/>
       <c r="S4" s="49"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>30</v>
       </c>
@@ -6852,88 +6852,88 @@
       </c>
     </row>
     <row r="20" spans="1:20" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'C12- Turismo'!$A20,#REF!,'C12- Turismo'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:20" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:20" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="125"/>
-[...13 lines deleted...]
-      <c r="Q22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="126"/>
+      <c r="P22" s="126"/>
+      <c r="Q22" s="126"/>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.4">
-      <c r="B23" s="159" t="s">
+      <c r="B23" s="157" t="s">
         <v>90</v>
       </c>
-      <c r="C23" s="160"/>
-[...13 lines deleted...]
-      <c r="Q23" s="160"/>
+      <c r="C23" s="158"/>
+      <c r="D23" s="158"/>
+      <c r="E23" s="158"/>
+      <c r="F23" s="158"/>
+      <c r="G23" s="158"/>
+      <c r="H23" s="158"/>
+      <c r="I23" s="158"/>
+      <c r="J23" s="158"/>
+      <c r="K23" s="158"/>
+      <c r="L23" s="158"/>
+      <c r="M23" s="158"/>
+      <c r="N23" s="158"/>
+      <c r="O23" s="158"/>
+      <c r="P23" s="158"/>
+      <c r="Q23" s="158"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.4">
       <c r="C26" s="119"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.4">
       <c r="P32" s="9"/>
     </row>
     <row r="33" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P33" s="9"/>
     </row>
     <row r="34" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P34" s="9"/>
     </row>
     <row r="35" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P35" s="9"/>
     </row>
     <row r="36" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P36" s="9"/>
     </row>
     <row r="37" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P37" s="9"/>
     </row>
     <row r="38" spans="16:16" x14ac:dyDescent="0.4">
       <c r="P38" s="9"/>
     </row>
@@ -6959,92 +6959,92 @@
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB575268-606A-46C5-9B0D-0B5C6DF7EEB7}">
   <sheetPr codeName="Folha14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="8" width="9.15234375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>229</v>
       </c>
-      <c r="C1" s="127"/>
-[...4 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.4">
       <c r="J2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
     </row>
     <row r="4" spans="1:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>95</v>
       </c>
-      <c r="G4" s="142"/>
-      <c r="H4" s="143"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
     </row>
     <row r="5" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I6" s="4"/>
     </row>
@@ -7329,210 +7329,210 @@
       <c r="F18" s="57" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C19" s="12"/>
       <c r="F19" s="12"/>
     </row>
     <row r="20" spans="1:11" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:11" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="145" t="s">
+      <c r="B22" s="143" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="145"/>
-[...4 lines deleted...]
-      <c r="H22" s="145"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="143"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
     </row>
     <row r="23" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="162" t="s">
+      <c r="B23" s="160" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="146"/>
-[...4 lines deleted...]
-      <c r="H23" s="146"/>
+      <c r="C23" s="144"/>
+      <c r="D23" s="144"/>
+      <c r="E23" s="144"/>
+      <c r="F23" s="144"/>
+      <c r="G23" s="144"/>
+      <c r="H23" s="144"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.4">
-      <c r="B24" s="146" t="s">
+      <c r="B24" s="144" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="146"/>
-[...4 lines deleted...]
-      <c r="H24" s="146"/>
+      <c r="C24" s="144"/>
+      <c r="D24" s="144"/>
+      <c r="E24" s="144"/>
+      <c r="F24" s="144"/>
+      <c r="G24" s="144"/>
+      <c r="H24" s="144"/>
     </row>
     <row r="25" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="161" t="s">
+      <c r="B25" s="159" t="s">
         <v>195</v>
       </c>
-      <c r="C25" s="161"/>
-[...4 lines deleted...]
-      <c r="H25" s="161"/>
+      <c r="C25" s="159"/>
+      <c r="D25" s="159"/>
+      <c r="E25" s="159"/>
+      <c r="F25" s="159"/>
+      <c r="G25" s="159"/>
+      <c r="H25" s="159"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.4">
-      <c r="B26" s="146"/>
-[...5 lines deleted...]
-      <c r="H26" s="146"/>
+      <c r="B26" s="144"/>
+      <c r="C26" s="144"/>
+      <c r="D26" s="144"/>
+      <c r="E26" s="144"/>
+      <c r="F26" s="144"/>
+      <c r="G26" s="144"/>
+      <c r="H26" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" display="volver al índice" xr:uid="{00B113B9-7169-4BE1-B1E1-9904ED6633BA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Folha7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="14" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>228</v>
       </c>
-      <c r="C1" s="127"/>
-[...10 lines deleted...]
-      <c r="N1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.4">
       <c r="P2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
     </row>
     <row r="4" spans="1:21" ht="46.3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>77</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>78</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="128" t="s">
         <v>172</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="128" t="s">
         <v>266</v>
       </c>
-      <c r="M4" s="142"/>
-      <c r="N4" s="143"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="140"/>
       <c r="P4" s="49"/>
     </row>
     <row r="5" spans="1:21" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>29</v>
       </c>
@@ -8056,82 +8056,82 @@
       <c r="M18" s="23">
         <v>2025</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:17" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="125"/>
-[...10 lines deleted...]
-      <c r="N22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="163" t="s">
+      <c r="B23" s="161" t="s">
         <v>265</v>
       </c>
-      <c r="C23" s="163"/>
-[...10 lines deleted...]
-      <c r="N23" s="163"/>
+      <c r="C23" s="161"/>
+      <c r="D23" s="161"/>
+      <c r="E23" s="161"/>
+      <c r="F23" s="161"/>
+      <c r="G23" s="161"/>
+      <c r="H23" s="161"/>
+      <c r="I23" s="161"/>
+      <c r="J23" s="161"/>
+      <c r="K23" s="161"/>
+      <c r="L23" s="161"/>
+      <c r="M23" s="161"/>
+      <c r="N23" s="161"/>
       <c r="O23" s="55"/>
       <c r="P23" s="55"/>
       <c r="Q23" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" display="volver al índice" xr:uid="{C8AB532A-16E0-4F4D-AC61-BD73B4D884C1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20D58ABC-4B39-4D47-B158-D98107006233}">
@@ -8141,138 +8141,138 @@
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="16.3828125" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="16.3828125" customWidth="1"/>
     <col min="7" max="7" width="18.3046875" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="16.3828125" customWidth="1"/>
     <col min="10" max="10" width="10.69140625" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="126" t="s">
+      <c r="B1" s="162" t="s">
         <v>281</v>
       </c>
-      <c r="C1" s="126"/>
-[...7 lines deleted...]
-      <c r="K1" s="126"/>
+      <c r="C1" s="162"/>
+      <c r="D1" s="162"/>
+      <c r="E1" s="162"/>
+      <c r="F1" s="162"/>
+      <c r="G1" s="162"/>
+      <c r="H1" s="162"/>
+      <c r="I1" s="162"/>
+      <c r="J1" s="162"/>
+      <c r="K1" s="162"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="C2" s="127"/>
-[...7 lines deleted...]
-      <c r="K2" s="127"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
       <c r="M2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
       <c r="C4" s="73" t="s">
         <v>138</v>
       </c>
       <c r="D4" s="73" t="s">
         <v>136</v>
       </c>
       <c r="E4" s="73" t="s">
         <v>137</v>
       </c>
       <c r="F4" s="73" t="s">
         <v>139</v>
       </c>
       <c r="G4" s="73" t="s">
         <v>140</v>
       </c>
       <c r="H4" s="73" t="s">
         <v>141</v>
       </c>
       <c r="I4" s="89" t="s">
         <v>142</v>
       </c>
-      <c r="J4" s="128" t="s">
+      <c r="J4" s="142" t="s">
         <v>43</v>
       </c>
-      <c r="K4" s="128" t="s">
+      <c r="K4" s="142" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
-      <c r="C5" s="129" t="s">
+      <c r="C5" s="152" t="s">
         <v>135</v>
       </c>
-      <c r="D5" s="130"/>
-[...6 lines deleted...]
-      <c r="K5" s="128"/>
+      <c r="D5" s="163"/>
+      <c r="E5" s="163"/>
+      <c r="F5" s="163"/>
+      <c r="G5" s="163"/>
+      <c r="H5" s="163"/>
+      <c r="I5" s="163"/>
+      <c r="J5" s="142"/>
+      <c r="K5" s="142"/>
     </row>
     <row r="6" spans="1:18" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="45"/>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.4">
       <c r="A7" s="6"/>
       <c r="B7" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="53" t="s">
@@ -8653,62 +8653,62 @@
       <c r="I18" s="54">
         <v>93.02</v>
       </c>
       <c r="J18" s="23">
         <v>2024</v>
       </c>
       <c r="K18" s="23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:11" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
     </row>
     <row r="21" spans="1:11" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:11" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>196</v>
       </c>
-      <c r="C22" s="125"/>
-[...7 lines deleted...]
-      <c r="K22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M2" location="Índice!A1" display="volver al índice" xr:uid="{51165EFA-A107-4F88-BC15-3ECAD40353C7}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{621F9539-A082-4ADE-860E-EAD288C0D7B9}">
   <sheetPr>
@@ -8742,66 +8742,66 @@
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.4">
       <c r="B1" s="164" t="s">
         <v>227</v>
       </c>
       <c r="C1" s="164"/>
       <c r="D1" s="164"/>
       <c r="E1" s="164"/>
       <c r="F1" s="164"/>
       <c r="G1" s="164"/>
       <c r="H1" s="164"/>
       <c r="I1" s="164"/>
       <c r="J1" s="164"/>
       <c r="K1" s="164"/>
       <c r="L1" s="164"/>
       <c r="M1" s="164"/>
       <c r="N1" s="164"/>
       <c r="O1" s="164"/>
       <c r="P1" s="164"/>
       <c r="Q1" s="164"/>
       <c r="R1" s="164"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.4">
-      <c r="C2" s="127"/>
-[...14 lines deleted...]
-      <c r="R2" s="127"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="125"/>
+      <c r="Q2" s="125"/>
+      <c r="R2" s="125"/>
       <c r="T2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.4">
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
@@ -9545,69 +9545,69 @@
         <v>35.299999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:18" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="158"/>
-[...14 lines deleted...]
-      <c r="R22" s="125"/>
+      <c r="C22" s="156"/>
+      <c r="D22" s="156"/>
+      <c r="E22" s="156"/>
+      <c r="F22" s="156"/>
+      <c r="G22" s="156"/>
+      <c r="H22" s="156"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="126"/>
+      <c r="P22" s="126"/>
+      <c r="Q22" s="126"/>
+      <c r="R22" s="126"/>
     </row>
     <row r="23" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="165" t="s">
         <v>103</v>
       </c>
       <c r="C23" s="166"/>
       <c r="D23" s="166"/>
       <c r="E23" s="166"/>
       <c r="F23" s="166"/>
       <c r="G23" s="166"/>
       <c r="H23" s="166"/>
       <c r="I23" s="166"/>
       <c r="J23" s="166"/>
       <c r="K23" s="166"/>
       <c r="L23" s="166"/>
       <c r="M23" s="166"/>
       <c r="N23" s="166"/>
       <c r="O23" s="166"/>
       <c r="P23" s="166"/>
       <c r="Q23" s="166"/>
       <c r="R23" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:R1"/>
@@ -9687,66 +9687,66 @@
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B2" s="107"/>
       <c r="C2" s="107"/>
       <c r="D2" s="107"/>
       <c r="E2" s="107"/>
       <c r="F2" s="107"/>
       <c r="G2" s="107"/>
       <c r="H2" s="107"/>
       <c r="I2" s="107"/>
       <c r="J2" s="107"/>
       <c r="K2" s="107"/>
       <c r="L2" s="107"/>
       <c r="M2" s="107"/>
       <c r="N2" s="107"/>
       <c r="O2" s="107"/>
       <c r="P2" s="107"/>
       <c r="Q2" s="107"/>
       <c r="R2" s="107"/>
       <c r="S2" s="107"/>
       <c r="U2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="D3" s="127"/>
-[...14 lines deleted...]
-      <c r="S3" s="127"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="125"/>
+      <c r="G3" s="125"/>
+      <c r="H3" s="125"/>
+      <c r="I3" s="125"/>
+      <c r="J3" s="125"/>
+      <c r="K3" s="125"/>
+      <c r="L3" s="125"/>
+      <c r="M3" s="125"/>
+      <c r="N3" s="125"/>
+      <c r="O3" s="125"/>
+      <c r="P3" s="125"/>
+      <c r="Q3" s="125"/>
+      <c r="R3" s="125"/>
+      <c r="S3" s="125"/>
       <c r="U3" s="44"/>
     </row>
     <row r="4" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="174"/>
       <c r="C4" s="167" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="169" t="s">
         <v>157</v>
       </c>
       <c r="E4" s="171" t="str">
         <f>+H4</f>
         <v>Necesidades básicas</v>
       </c>
       <c r="F4" s="171" t="str">
         <f>+L4</f>
         <v>Fundamentos del bienestar</v>
       </c>
       <c r="G4" s="171" t="str">
         <f>+P4</f>
         <v>Oportunidad</v>
       </c>
       <c r="H4" s="173" t="s">
         <v>154</v>
       </c>
@@ -10542,70 +10542,70 @@
       </c>
     </row>
     <row r="20" spans="1:19" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="21" spans="1:19" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="1:19" x14ac:dyDescent="0.4">
-      <c r="B23" s="158" t="s">
+      <c r="B23" s="156" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="158"/>
-[...15 lines deleted...]
-      <c r="S23" s="158"/>
+      <c r="C23" s="156"/>
+      <c r="D23" s="156"/>
+      <c r="E23" s="156"/>
+      <c r="F23" s="156"/>
+      <c r="G23" s="156"/>
+      <c r="H23" s="156"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="156"/>
+      <c r="K23" s="156"/>
+      <c r="L23" s="156"/>
+      <c r="M23" s="156"/>
+      <c r="N23" s="156"/>
+      <c r="O23" s="156"/>
+      <c r="P23" s="156"/>
+      <c r="Q23" s="156"/>
+      <c r="R23" s="156"/>
+      <c r="S23" s="156"/>
     </row>
     <row r="24" spans="1:19" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="166" t="s">
         <v>197</v>
       </c>
       <c r="C24" s="166"/>
       <c r="D24" s="166"/>
       <c r="E24" s="166"/>
       <c r="F24" s="166"/>
       <c r="G24" s="166"/>
       <c r="H24" s="166"/>
       <c r="I24" s="166"/>
       <c r="J24" s="166"/>
       <c r="K24" s="166"/>
       <c r="L24" s="166"/>
       <c r="M24" s="166"/>
       <c r="N24" s="166"/>
       <c r="O24" s="166"/>
       <c r="P24" s="166"/>
       <c r="Q24" s="166"/>
       <c r="R24" s="166"/>
       <c r="S24" s="166"/>
     </row>
   </sheetData>
   <mergeCells count="13">
@@ -10632,56 +10632,56 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EABFB6D1-6ED6-4367-B60E-2624C7F66ACA}">
   <sheetPr codeName="Folha2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M1048574"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.84375" customWidth="1"/>
     <col min="2" max="2" width="10.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.15234375" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="15.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.4">
-      <c r="B1" s="131" t="s">
+      <c r="B1" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="C1" s="131"/>
-[...1 lines deleted...]
-      <c r="E1" s="131"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
     </row>
     <row r="2" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B2" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>198</v>
       </c>
       <c r="M2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>199</v>
       </c>
@@ -10776,56 +10776,56 @@
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B12" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B13" s="42" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="15" spans="2:13" x14ac:dyDescent="0.4">
-      <c r="B15" s="131" t="s">
+      <c r="B15" s="130" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="131"/>
-[...1 lines deleted...]
-      <c r="E15" s="131"/>
+      <c r="C15" s="130"/>
+      <c r="D15" s="130"/>
+      <c r="E15" s="130"/>
     </row>
     <row r="17" spans="2:6" x14ac:dyDescent="0.4">
       <c r="B17" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="84" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="18" spans="2:6" x14ac:dyDescent="0.4">
       <c r="B18" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>15</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="2:6" x14ac:dyDescent="0.4">
       <c r="B19" s="32" t="s">
@@ -10957,105 +10957,105 @@
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="9.84375" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="9.3828125" customWidth="1"/>
     <col min="6" max="6" width="11.3828125" customWidth="1"/>
     <col min="7" max="7" width="9.3046875" customWidth="1"/>
     <col min="8" max="8" width="10.3046875" customWidth="1"/>
     <col min="9" max="10" width="9" customWidth="1"/>
     <col min="11" max="11" width="9.84375" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="10.3828125" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14.3828125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="127"/>
-[...10 lines deleted...]
-      <c r="N1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.4">
       <c r="P2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="51"/>
-      <c r="C4" s="134" t="s">
+      <c r="C4" s="132" t="s">
         <v>174</v>
       </c>
-      <c r="D4" s="135"/>
-[...1 lines deleted...]
-      <c r="F4" s="134" t="s">
+      <c r="D4" s="133"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="132" t="s">
         <v>175</v>
       </c>
-      <c r="G4" s="135"/>
-[...1 lines deleted...]
-      <c r="I4" s="134" t="s">
+      <c r="G4" s="133"/>
+      <c r="H4" s="134"/>
+      <c r="I4" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="J4" s="135"/>
-[...1 lines deleted...]
-      <c r="L4" s="134" t="s">
+      <c r="J4" s="133"/>
+      <c r="K4" s="133"/>
+      <c r="L4" s="132" t="s">
         <v>88</v>
       </c>
-      <c r="M4" s="135"/>
-      <c r="N4" s="136"/>
+      <c r="M4" s="133"/>
+      <c r="N4" s="134"/>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>275</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>71</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>72</v>
       </c>
@@ -11466,378 +11466,378 @@
       <c r="M15" s="25" t="s">
         <v>213</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="4" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="2:14" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
     </row>
     <row r="18" spans="2:14" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="125" t="s">
+      <c r="B19" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="125"/>
-[...10 lines deleted...]
-      <c r="N19" s="125"/>
+      <c r="C19" s="126"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="126"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="126"/>
+      <c r="H19" s="126"/>
+      <c r="I19" s="126"/>
+      <c r="J19" s="126"/>
+      <c r="K19" s="126"/>
+      <c r="L19" s="126"/>
+      <c r="M19" s="126"/>
+      <c r="N19" s="126"/>
     </row>
     <row r="20" spans="2:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="133" t="s">
+      <c r="B20" s="131" t="s">
         <v>133</v>
       </c>
-      <c r="C20" s="133"/>
-[...10 lines deleted...]
-      <c r="N20" s="133"/>
+      <c r="C20" s="131"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="131"/>
+      <c r="F20" s="131"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+      <c r="M20" s="131"/>
+      <c r="N20" s="131"/>
     </row>
     <row r="21" spans="2:14" s="71" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="132" t="s">
+      <c r="B21" s="135" t="s">
         <v>132</v>
       </c>
-      <c r="C21" s="132"/>
-[...10 lines deleted...]
-      <c r="N21" s="132"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
     </row>
     <row r="22" spans="2:14" s="71" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="132" t="s">
+      <c r="B22" s="135" t="s">
         <v>134</v>
       </c>
-      <c r="C22" s="132"/>
-[...10 lines deleted...]
-      <c r="N22" s="132"/>
+      <c r="C22" s="135"/>
+      <c r="D22" s="135"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="135"/>
+      <c r="G22" s="135"/>
+      <c r="H22" s="135"/>
+      <c r="I22" s="135"/>
+      <c r="J22" s="135"/>
+      <c r="K22" s="135"/>
+      <c r="L22" s="135"/>
+      <c r="M22" s="135"/>
+      <c r="N22" s="135"/>
     </row>
     <row r="23" spans="2:14" s="71" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="132" t="s">
+      <c r="B23" s="135" t="s">
         <v>173</v>
       </c>
-      <c r="C23" s="132"/>
-[...10 lines deleted...]
-      <c r="N23" s="132"/>
+      <c r="C23" s="135"/>
+      <c r="D23" s="135"/>
+      <c r="E23" s="135"/>
+      <c r="F23" s="135"/>
+      <c r="G23" s="135"/>
+      <c r="H23" s="135"/>
+      <c r="I23" s="135"/>
+      <c r="J23" s="135"/>
+      <c r="K23" s="135"/>
+      <c r="L23" s="135"/>
+      <c r="M23" s="135"/>
+      <c r="N23" s="135"/>
     </row>
     <row r="24" spans="2:14" s="71" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="132" t="s">
+      <c r="B24" s="135" t="s">
         <v>219</v>
       </c>
-      <c r="C24" s="132"/>
-[...10 lines deleted...]
-      <c r="N24" s="132"/>
+      <c r="C24" s="135"/>
+      <c r="D24" s="135"/>
+      <c r="E24" s="135"/>
+      <c r="F24" s="135"/>
+      <c r="G24" s="135"/>
+      <c r="H24" s="135"/>
+      <c r="I24" s="135"/>
+      <c r="J24" s="135"/>
+      <c r="K24" s="135"/>
+      <c r="L24" s="135"/>
+      <c r="M24" s="135"/>
+      <c r="N24" s="135"/>
     </row>
     <row r="25" spans="2:14" s="71" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="132" t="s">
+      <c r="B25" s="135" t="s">
         <v>220</v>
       </c>
-      <c r="C25" s="132"/>
-[...10 lines deleted...]
-      <c r="N25" s="132"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="135"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="135"/>
+      <c r="I25" s="135"/>
+      <c r="J25" s="135"/>
+      <c r="K25" s="135"/>
+      <c r="L25" s="135"/>
+      <c r="M25" s="135"/>
+      <c r="N25" s="135"/>
     </row>
     <row r="33" spans="4:8" x14ac:dyDescent="0.4">
       <c r="D33" s="84"/>
       <c r="E33" s="84"/>
       <c r="F33" s="84"/>
       <c r="G33" s="84"/>
       <c r="H33" s="84"/>
     </row>
     <row r="34" spans="4:8" x14ac:dyDescent="0.4">
       <c r="D34" s="84"/>
       <c r="E34" s="84"/>
       <c r="F34" s="84"/>
       <c r="G34" s="84"/>
       <c r="H34" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B25:N25"/>
+    <mergeCell ref="B24:N24"/>
+    <mergeCell ref="B21:N21"/>
+    <mergeCell ref="B22:N22"/>
+    <mergeCell ref="B23:N23"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B19:N19"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
-    <mergeCell ref="B25:N25"/>
-[...3 lines deleted...]
-    <mergeCell ref="B23:N23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" display="volver al índice" xr:uid="{58E16D06-D9BB-4E79-9646-5B3E3FE15FD8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Folha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE29"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="AD2" sqref="AD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="15.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="28" width="9.53515625" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="C1" s="127"/>
-[...24 lines deleted...]
-      <c r="AB1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="125"/>
+      <c r="W1" s="125"/>
+      <c r="X1" s="125"/>
+      <c r="Y1" s="125"/>
+      <c r="Z1" s="125"/>
+      <c r="AA1" s="125"/>
+      <c r="AB1" s="125"/>
     </row>
     <row r="2" spans="1:31" x14ac:dyDescent="0.4">
       <c r="AD2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
     </row>
     <row r="4" spans="1:31" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="137"/>
-      <c r="C4" s="138" t="s">
+      <c r="B4" s="136"/>
+      <c r="C4" s="137" t="s">
         <v>51</v>
       </c>
-      <c r="D4" s="139"/>
-[...1 lines deleted...]
-      <c r="F4" s="138" t="s">
+      <c r="D4" s="138"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="137" t="s">
         <v>165</v>
       </c>
-      <c r="G4" s="139"/>
-[...1 lines deleted...]
-      <c r="I4" s="138" t="s">
+      <c r="G4" s="138"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="137" t="s">
         <v>263</v>
       </c>
-      <c r="J4" s="139"/>
-[...1 lines deleted...]
-      <c r="L4" s="138" t="s">
+      <c r="J4" s="138"/>
+      <c r="K4" s="139"/>
+      <c r="L4" s="137" t="s">
         <v>52</v>
       </c>
-      <c r="M4" s="139"/>
-[...1 lines deleted...]
-      <c r="O4" s="141" t="s">
+      <c r="M4" s="138"/>
+      <c r="N4" s="139"/>
+      <c r="O4" s="128" t="s">
         <v>94</v>
       </c>
-      <c r="P4" s="142"/>
-[...6 lines deleted...]
-      <c r="W4" s="138" t="s">
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="129"/>
+      <c r="S4" s="129"/>
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="137" t="s">
         <v>176</v>
       </c>
-      <c r="X4" s="139"/>
-[...1 lines deleted...]
-      <c r="Z4" s="138" t="s">
+      <c r="X4" s="138"/>
+      <c r="Y4" s="139"/>
+      <c r="Z4" s="137" t="s">
         <v>74</v>
       </c>
-      <c r="AA4" s="139"/>
-      <c r="AB4" s="140"/>
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="139"/>
       <c r="AC4" s="10"/>
     </row>
     <row r="5" spans="1:31" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="137"/>
-[...12 lines deleted...]
-      <c r="O5" s="134" t="s">
+      <c r="B5" s="136"/>
+      <c r="C5" s="128"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="128"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="128"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="140"/>
+      <c r="L5" s="128"/>
+      <c r="M5" s="129"/>
+      <c r="N5" s="140"/>
+      <c r="O5" s="132" t="s">
         <v>53</v>
       </c>
-      <c r="P5" s="135"/>
-      <c r="Q5" s="134" t="s">
+      <c r="P5" s="133"/>
+      <c r="Q5" s="132" t="s">
         <v>54</v>
       </c>
-      <c r="R5" s="135"/>
-      <c r="S5" s="134" t="s">
+      <c r="R5" s="133"/>
+      <c r="S5" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="T5" s="135"/>
-      <c r="U5" s="144" t="s">
+      <c r="T5" s="133"/>
+      <c r="U5" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="V5" s="144" t="s">
+      <c r="V5" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="W5" s="141"/>
-[...4 lines deleted...]
-      <c r="AB5" s="143"/>
+      <c r="W5" s="128"/>
+      <c r="X5" s="129"/>
+      <c r="Y5" s="140"/>
+      <c r="Z5" s="128"/>
+      <c r="AA5" s="129"/>
+      <c r="AB5" s="140"/>
       <c r="AC5" s="34"/>
     </row>
     <row r="6" spans="1:31" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="137"/>
+      <c r="B6" s="136"/>
       <c r="C6" s="50" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>164</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>164</v>
       </c>
       <c r="J6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="50" t="s">
@@ -11848,52 +11848,52 @@
       </c>
       <c r="M6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="50" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="Q6" s="50" t="s">
         <v>28</v>
       </c>
       <c r="R6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="S6" s="50" t="s">
         <v>28</v>
       </c>
       <c r="T6" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="U6" s="128"/>
-      <c r="V6" s="128"/>
+      <c r="U6" s="142"/>
+      <c r="V6" s="142"/>
       <c r="W6" s="50" t="s">
         <v>104</v>
       </c>
       <c r="X6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="Z6" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AA6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="AB6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="AC6" s="34"/>
       <c r="AE6" s="52"/>
     </row>
     <row r="7" spans="1:31" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="45"/>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
@@ -12968,110 +12968,110 @@
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29" ht="6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="45"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
       <c r="N22" s="46"/>
       <c r="O22" s="46"/>
       <c r="P22" s="46"/>
       <c r="Q22" s="46"/>
       <c r="R22" s="46"/>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:29" x14ac:dyDescent="0.4">
-      <c r="B23" s="125" t="s">
+      <c r="B23" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="125"/>
-[...24 lines deleted...]
-      <c r="AB23" s="125"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="126"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="126"/>
+      <c r="R23" s="126"/>
+      <c r="S23" s="126"/>
+      <c r="T23" s="126"/>
+      <c r="U23" s="126"/>
+      <c r="V23" s="126"/>
+      <c r="W23" s="126"/>
+      <c r="X23" s="126"/>
+      <c r="Y23" s="126"/>
+      <c r="Z23" s="126"/>
+      <c r="AA23" s="126"/>
+      <c r="AB23" s="126"/>
     </row>
     <row r="24" spans="1:29" x14ac:dyDescent="0.4">
-      <c r="B24" s="125" t="s">
+      <c r="B24" s="126" t="s">
         <v>221</v>
       </c>
-      <c r="C24" s="125"/>
-[...24 lines deleted...]
-      <c r="AB24" s="125"/>
+      <c r="C24" s="126"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="126"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="126"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="126"/>
+      <c r="J24" s="126"/>
+      <c r="K24" s="126"/>
+      <c r="L24" s="126"/>
+      <c r="M24" s="126"/>
+      <c r="N24" s="126"/>
+      <c r="O24" s="126"/>
+      <c r="P24" s="126"/>
+      <c r="Q24" s="126"/>
+      <c r="R24" s="126"/>
+      <c r="S24" s="126"/>
+      <c r="T24" s="126"/>
+      <c r="U24" s="126"/>
+      <c r="V24" s="126"/>
+      <c r="W24" s="126"/>
+      <c r="X24" s="126"/>
+      <c r="Y24" s="126"/>
+      <c r="Z24" s="126"/>
+      <c r="AA24" s="126"/>
+      <c r="AB24" s="126"/>
     </row>
     <row r="29" spans="1:29" x14ac:dyDescent="0.4">
       <c r="I29" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B24:AB24"/>
     <mergeCell ref="B23:AB23"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="W4:Y5"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="Z4:AB5"/>
     <mergeCell ref="O4:V4"/>
     <mergeCell ref="I4:K5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AD2" location="Índice!A1" display="volver al índice" xr:uid="{11496124-55FC-4A46-A592-6C7A04D2C6D6}"/>
@@ -13085,105 +13085,105 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A761E98-E8EE-4FB5-B974-78B726986CFC}">
   <sheetPr codeName="Folha12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="9.69140625" customWidth="1"/>
     <col min="5" max="8" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="13.69140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>59</v>
       </c>
-      <c r="C1" s="127"/>
-[...10 lines deleted...]
-      <c r="N1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.4">
       <c r="P2" s="44" t="s">
         <v>212</v>
       </c>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
     </row>
     <row r="4" spans="1:23" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>97</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>177</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="128" t="s">
         <v>246</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="128" t="s">
         <v>89</v>
       </c>
-      <c r="M4" s="142"/>
-      <c r="N4" s="143"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="140"/>
     </row>
     <row r="5" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="50" t="s">
@@ -13721,187 +13721,187 @@
       <c r="M18" s="23">
         <v>2025</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="6" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:20" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:20" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:20" x14ac:dyDescent="0.4">
-      <c r="B22" s="145" t="s">
+      <c r="B22" s="143" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="145"/>
-[...10 lines deleted...]
-      <c r="N22" s="145"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="143"/>
+      <c r="I22" s="143"/>
+      <c r="J22" s="143"/>
+      <c r="K22" s="143"/>
+      <c r="L22" s="143"/>
+      <c r="M22" s="143"/>
+      <c r="N22" s="143"/>
       <c r="R22" s="47"/>
       <c r="S22" s="47"/>
       <c r="T22" s="47"/>
     </row>
     <row r="23" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="146" t="s">
+      <c r="B23" s="144" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="146"/>
-[...10 lines deleted...]
-      <c r="N23" s="146"/>
+      <c r="C23" s="144"/>
+      <c r="D23" s="144"/>
+      <c r="E23" s="144"/>
+      <c r="F23" s="144"/>
+      <c r="G23" s="144"/>
+      <c r="H23" s="144"/>
+      <c r="I23" s="144"/>
+      <c r="J23" s="144"/>
+      <c r="K23" s="144"/>
+      <c r="L23" s="144"/>
+      <c r="M23" s="144"/>
+      <c r="N23" s="144"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" display="(Volver al índice)" xr:uid="{04C814F0-E51C-47AA-A749-49C793706AB6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Folha9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R22"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="7" width="7.15234375" customWidth="1"/>
     <col min="8" max="10" width="9.53515625" customWidth="1"/>
     <col min="11" max="16" width="9.15234375" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" customWidth="1"/>
     <col min="18" max="18" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>60</v>
       </c>
-      <c r="C1" s="127"/>
-[...12 lines deleted...]
-      <c r="P1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.4">
       <c r="R2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.4">
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="150" t="s">
+      <c r="C4" s="148" t="s">
         <v>167</v>
       </c>
-      <c r="D4" s="148"/>
-[...3 lines deleted...]
-      <c r="H4" s="147" t="s">
+      <c r="D4" s="146"/>
+      <c r="E4" s="146"/>
+      <c r="F4" s="146"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="145" t="s">
         <v>158</v>
       </c>
-      <c r="I4" s="148"/>
-[...1 lines deleted...]
-      <c r="K4" s="138" t="s">
+      <c r="I4" s="146"/>
+      <c r="J4" s="147"/>
+      <c r="K4" s="137" t="s">
         <v>276</v>
       </c>
-      <c r="L4" s="139"/>
-[...1 lines deleted...]
-      <c r="N4" s="141" t="s">
+      <c r="L4" s="138"/>
+      <c r="M4" s="138"/>
+      <c r="N4" s="128" t="s">
         <v>86</v>
       </c>
-      <c r="O4" s="142"/>
-      <c r="P4" s="143"/>
+      <c r="O4" s="129"/>
+      <c r="P4" s="140"/>
       <c r="R4" s="68"/>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>159</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>160</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>161</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>164</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>43</v>
       </c>
@@ -14518,174 +14518,174 @@
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="1:16" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:16" x14ac:dyDescent="0.4">
-      <c r="B22" s="145" t="s">
+      <c r="B22" s="143" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="145"/>
-[...12 lines deleted...]
-      <c r="P22" s="145"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="143"/>
+      <c r="I22" s="143"/>
+      <c r="J22" s="143"/>
+      <c r="K22" s="143"/>
+      <c r="L22" s="143"/>
+      <c r="M22" s="143"/>
+      <c r="N22" s="143"/>
+      <c r="O22" s="143"/>
+      <c r="P22" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B22:P22"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="C4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="R2" location="Índice!A1" display="volver al índice" xr:uid="{841CCF3F-A8BB-4F1E-A761-C912589A02FE}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Folha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="14" width="10.3828125" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="21" max="21" width="6.69140625" customWidth="1"/>
     <col min="22" max="22" width="13.69140625" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>76</v>
       </c>
-      <c r="C1" s="127"/>
-[...10 lines deleted...]
-      <c r="N1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="P2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>62</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="128" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="128" t="s">
         <v>249</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="140"/>
+      <c r="L4" s="128" t="s">
         <v>277</v>
       </c>
-      <c r="M4" s="142"/>
-      <c r="N4" s="143"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="140"/>
       <c r="P4" s="44"/>
       <c r="R4" s="68"/>
-      <c r="X4" s="151"/>
-[...1 lines deleted...]
-      <c r="Z4" s="153"/>
+      <c r="X4" s="149"/>
+      <c r="Y4" s="150"/>
+      <c r="Z4" s="151"/>
     </row>
     <row r="5" spans="1:26" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="50" t="s">
@@ -15247,226 +15247,226 @@
       <c r="N18" s="23" t="s">
         <v>4</v>
       </c>
       <c r="X18" s="12"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
     </row>
     <row r="19" spans="1:26" ht="5.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="1:26" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:26" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B22" s="145" t="s">
+      <c r="B22" s="143" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="145"/>
-[...10 lines deleted...]
-      <c r="N22" s="145"/>
+      <c r="C22" s="143"/>
+      <c r="D22" s="143"/>
+      <c r="E22" s="143"/>
+      <c r="F22" s="143"/>
+      <c r="G22" s="143"/>
+      <c r="H22" s="143"/>
+      <c r="I22" s="143"/>
+      <c r="J22" s="143"/>
+      <c r="K22" s="143"/>
+      <c r="L22" s="143"/>
+      <c r="M22" s="143"/>
+      <c r="N22" s="143"/>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B23" s="95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B24" s="132" t="s">
+      <c r="B24" s="135" t="s">
         <v>257</v>
       </c>
-      <c r="C24" s="132"/>
-[...10 lines deleted...]
-      <c r="N24" s="132"/>
+      <c r="C24" s="135"/>
+      <c r="D24" s="135"/>
+      <c r="E24" s="135"/>
+      <c r="F24" s="135"/>
+      <c r="G24" s="135"/>
+      <c r="H24" s="135"/>
+      <c r="I24" s="135"/>
+      <c r="J24" s="135"/>
+      <c r="K24" s="135"/>
+      <c r="L24" s="135"/>
+      <c r="M24" s="135"/>
+      <c r="N24" s="135"/>
     </row>
     <row r="25" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="132" t="s">
+      <c r="B25" s="135" t="s">
         <v>252</v>
       </c>
-      <c r="C25" s="132"/>
-[...10 lines deleted...]
-      <c r="N25" s="132"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="135"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="135"/>
+      <c r="I25" s="135"/>
+      <c r="J25" s="135"/>
+      <c r="K25" s="135"/>
+      <c r="L25" s="135"/>
+      <c r="M25" s="135"/>
+      <c r="N25" s="135"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B24:N24"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" display="volver al índice" xr:uid="{7EC64B41-5189-4338-BEAA-E0D2926A0A96}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AB82374-AD0F-4528-B0CE-2692AB618113}">
   <sheetPr codeName="Folha13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="8" width="9.15234375" customWidth="1"/>
     <col min="24" max="24" width="6.69140625" customWidth="1"/>
     <col min="25" max="25" width="13.69140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>278</v>
       </c>
-      <c r="C1" s="127"/>
-[...19 lines deleted...]
-      <c r="W1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="125"/>
+      <c r="W1" s="125"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.4">
       <c r="Y2" s="44" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="141" t="s">
+      <c r="C4" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="D4" s="142"/>
-[...1 lines deleted...]
-      <c r="F4" s="141" t="s">
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="128" t="s">
         <v>272</v>
       </c>
-      <c r="G4" s="142"/>
-[...1 lines deleted...]
-      <c r="I4" s="141" t="s">
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="J4" s="142"/>
-[...1 lines deleted...]
-      <c r="L4" s="141" t="s">
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="128" t="s">
         <v>163</v>
       </c>
-      <c r="M4" s="142"/>
-[...1 lines deleted...]
-      <c r="O4" s="141" t="s">
+      <c r="M4" s="129"/>
+      <c r="N4" s="129"/>
+      <c r="O4" s="128" t="s">
         <v>216</v>
       </c>
-      <c r="P4" s="142"/>
-[...1 lines deleted...]
-      <c r="R4" s="141" t="s">
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="128" t="s">
         <v>255</v>
       </c>
-      <c r="S4" s="142"/>
-[...1 lines deleted...]
-      <c r="U4" s="141" t="s">
+      <c r="S4" s="129"/>
+      <c r="T4" s="129"/>
+      <c r="U4" s="128" t="s">
         <v>256</v>
       </c>
-      <c r="V4" s="142"/>
-      <c r="W4" s="142"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
       <c r="X4" s="121"/>
       <c r="Z4" s="123"/>
     </row>
     <row r="5" spans="1:26" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
       <c r="C5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="50" t="s">
         <v>29</v>
@@ -15515,112 +15515,112 @@
       </c>
       <c r="X5" s="60"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
     </row>
     <row r="6" spans="1:26" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L6" s="76"/>
       <c r="M6" s="76"/>
       <c r="N6" s="76"/>
       <c r="O6" s="76"/>
       <c r="P6" s="76"/>
       <c r="Q6" s="76"/>
       <c r="R6" s="76"/>
       <c r="S6" s="76"/>
       <c r="T6" s="76"/>
       <c r="U6" s="76"/>
       <c r="V6" s="76"/>
       <c r="W6" s="76"/>
       <c r="X6" s="4"/>
     </row>
     <row r="7" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A7" s="18"/>
       <c r="B7" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="C7" s="37" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="C7" s="65">
+        <v>16.3</v>
+      </c>
+      <c r="D7" s="37">
+        <v>2024</v>
       </c>
       <c r="E7" s="37" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="F7" s="65">
+        <v>20.9</v>
+      </c>
+      <c r="G7" s="37">
+        <v>2025</v>
       </c>
       <c r="H7" s="37" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="I7" s="77">
+        <v>6.3</v>
+      </c>
+      <c r="J7" s="37">
+        <v>2025</v>
       </c>
       <c r="K7" s="37" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="L7" s="77">
+        <v>7.9</v>
+      </c>
+      <c r="M7" s="37">
+        <v>2024</v>
       </c>
       <c r="N7" s="37" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="O7" s="77">
         <v>4.5999999999999996</v>
       </c>
       <c r="P7" s="37">
         <v>2024</v>
       </c>
       <c r="Q7" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="R7" s="77" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="R7" s="77">
+        <v>8.5</v>
+      </c>
+      <c r="S7" s="37">
+        <v>2025</v>
       </c>
       <c r="T7" s="37" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="U7" s="77">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V7" s="37">
+        <v>2025</v>
       </c>
       <c r="W7" s="37" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="X7" s="20"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
     </row>
     <row r="8" spans="1:26" s="19" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A8" s="18"/>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="65">
         <v>15.4</v>
       </c>
       <c r="D8" s="37">
         <v>2024</v>
       </c>
       <c r="E8" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="38">
         <v>18.600000000000001</v>
       </c>
       <c r="G8" s="37">
         <v>2025</v>
       </c>
@@ -15849,51 +15849,51 @@
       <c r="J11" s="37">
         <v>2025</v>
       </c>
       <c r="K11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="L11" s="65">
         <v>8</v>
       </c>
       <c r="M11" s="37">
         <v>2024</v>
       </c>
       <c r="N11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="O11" s="65">
         <v>5.2</v>
       </c>
       <c r="P11" s="37">
         <v>2024</v>
       </c>
       <c r="Q11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="R11" s="65">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="S11" s="37">
         <v>2025</v>
       </c>
       <c r="T11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="U11" s="65">
         <v>15.9</v>
       </c>
       <c r="V11" s="37">
         <v>2025</v>
       </c>
       <c r="W11" s="37" t="s">
         <v>4</v>
       </c>
       <c r="X11" s="20"/>
       <c r="Y11" s="21"/>
       <c r="Z11" s="21"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A12" s="6"/>
       <c r="B12" s="17" t="s">
         <v>46</v>
       </c>
@@ -16409,100 +16409,100 @@
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:26" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="F21"/>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.4">
-      <c r="B22" s="125" t="s">
+      <c r="B22" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="125"/>
-[...19 lines deleted...]
-      <c r="W22" s="125"/>
+      <c r="C22" s="126"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="126"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="126"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="126"/>
+      <c r="P22" s="126"/>
+      <c r="Q22" s="126"/>
+      <c r="R22" s="126"/>
+      <c r="S22" s="126"/>
+      <c r="T22" s="126"/>
+      <c r="U22" s="126"/>
+      <c r="V22" s="126"/>
+      <c r="W22" s="126"/>
     </row>
     <row r="23" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="154" t="s">
+      <c r="B23" s="127" t="s">
         <v>217</v>
       </c>
-      <c r="C23" s="154"/>
-[...19 lines deleted...]
-      <c r="W23" s="154"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="127"/>
+      <c r="E23" s="127"/>
+      <c r="F23" s="127"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="127"/>
+      <c r="I23" s="127"/>
+      <c r="J23" s="127"/>
+      <c r="K23" s="127"/>
+      <c r="L23" s="127"/>
+      <c r="M23" s="127"/>
+      <c r="N23" s="127"/>
+      <c r="O23" s="127"/>
+      <c r="P23" s="127"/>
+      <c r="Q23" s="127"/>
+      <c r="R23" s="127"/>
+      <c r="S23" s="127"/>
+      <c r="T23" s="127"/>
+      <c r="U23" s="127"/>
+      <c r="V23" s="127"/>
+      <c r="W23" s="127"/>
     </row>
     <row r="24" spans="1:26" s="13" customFormat="1" x14ac:dyDescent="0.4">
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="96"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
@@ -16533,201 +16533,201 @@
   <sheetPr codeName="Folha5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS29"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:S1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:S1"/>
       <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="24" width="9.15234375" customWidth="1"/>
     <col min="25" max="30" width="14.23046875" customWidth="1"/>
     <col min="31" max="31" width="6.69140625" customWidth="1"/>
     <col min="32" max="32" width="13.69140625" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B1" s="127" t="s">
+      <c r="B1" s="125" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="127"/>
-[...20 lines deleted...]
-      <c r="X1" s="127"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="125"/>
+      <c r="W1" s="125"/>
+      <c r="X1" s="125"/>
       <c r="Y1" s="88"/>
       <c r="Z1" s="88"/>
       <c r="AA1" s="88"/>
       <c r="AB1" s="88"/>
       <c r="AC1" s="88"/>
       <c r="AD1" s="88"/>
     </row>
     <row r="2" spans="1:45" x14ac:dyDescent="0.4">
       <c r="Y2" s="88"/>
       <c r="Z2" s="88"/>
       <c r="AA2" s="88"/>
       <c r="AB2" s="88"/>
       <c r="AC2" s="88"/>
       <c r="AD2" s="88"/>
       <c r="AE2" s="33"/>
       <c r="AF2" s="44"/>
     </row>
     <row r="3" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
       <c r="AI3" s="10"/>
       <c r="AJ3" s="10"/>
     </row>
     <row r="4" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="3"/>
-      <c r="C4" s="138" t="s">
+      <c r="C4" s="137" t="s">
         <v>179</v>
       </c>
-      <c r="D4" s="139"/>
-[...1 lines deleted...]
-      <c r="F4" s="138" t="s">
+      <c r="D4" s="138"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="137" t="s">
         <v>180</v>
       </c>
-      <c r="G4" s="139"/>
-[...1 lines deleted...]
-      <c r="I4" s="138" t="s">
+      <c r="G4" s="138"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="137" t="s">
         <v>169</v>
       </c>
-      <c r="J4" s="139"/>
-[...1 lines deleted...]
-      <c r="L4" s="138" t="s">
+      <c r="J4" s="138"/>
+      <c r="K4" s="139"/>
+      <c r="L4" s="137" t="s">
         <v>181</v>
       </c>
-      <c r="M4" s="139"/>
-[...1 lines deleted...]
-      <c r="O4" s="138" t="s">
+      <c r="M4" s="138"/>
+      <c r="N4" s="139"/>
+      <c r="O4" s="137" t="s">
         <v>64</v>
       </c>
-      <c r="P4" s="139"/>
-[...1 lines deleted...]
-      <c r="R4" s="141" t="s">
+      <c r="P4" s="138"/>
+      <c r="Q4" s="139"/>
+      <c r="R4" s="128" t="s">
         <v>65</v>
       </c>
-      <c r="S4" s="142"/>
-[...5 lines deleted...]
-      <c r="Y4" s="138" t="s">
+      <c r="S4" s="129"/>
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="140"/>
+      <c r="Y4" s="137" t="s">
         <v>269</v>
       </c>
-      <c r="Z4" s="139"/>
-[...1 lines deleted...]
-      <c r="AB4" s="139" t="s">
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="139"/>
+      <c r="AB4" s="138" t="s">
         <v>270</v>
       </c>
-      <c r="AC4" s="139"/>
-      <c r="AD4" s="139"/>
+      <c r="AC4" s="138"/>
+      <c r="AD4" s="138"/>
     </row>
     <row r="5" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="8"/>
-      <c r="C5" s="141"/>
-[...14 lines deleted...]
-      <c r="R5" s="129" t="s">
+      <c r="C5" s="128"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="128"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="128"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="140"/>
+      <c r="L5" s="128"/>
+      <c r="M5" s="129"/>
+      <c r="N5" s="140"/>
+      <c r="O5" s="128"/>
+      <c r="P5" s="129"/>
+      <c r="Q5" s="140"/>
+      <c r="R5" s="152" t="s">
         <v>9</v>
       </c>
-      <c r="S5" s="155"/>
-      <c r="T5" s="129" t="s">
+      <c r="S5" s="153"/>
+      <c r="T5" s="152" t="s">
         <v>66</v>
       </c>
-      <c r="U5" s="155"/>
-      <c r="V5" s="129" t="s">
+      <c r="U5" s="153"/>
+      <c r="V5" s="152" t="s">
         <v>264</v>
       </c>
-      <c r="W5" s="155"/>
-      <c r="X5" s="144" t="s">
+      <c r="W5" s="153"/>
+      <c r="X5" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="Y5" s="141"/>
-[...4 lines deleted...]
-      <c r="AD5" s="142"/>
+      <c r="Y5" s="128"/>
+      <c r="Z5" s="129"/>
+      <c r="AA5" s="140"/>
+      <c r="AB5" s="129"/>
+      <c r="AC5" s="129"/>
+      <c r="AD5" s="129"/>
     </row>
     <row r="6" spans="1:45" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="8"/>
       <c r="C6" s="50" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="50" t="s">
         <v>105</v>
       </c>
       <c r="J6" s="50" t="s">
@@ -16750,51 +16750,51 @@
       </c>
       <c r="P6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="50" t="s">
         <v>44</v>
       </c>
       <c r="R6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="S6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="T6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="U6" s="50" t="s">
         <v>43</v>
       </c>
       <c r="V6" s="50" t="s">
         <v>29</v>
       </c>
       <c r="W6" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="X6" s="128"/>
+      <c r="X6" s="142"/>
       <c r="Y6" s="50" t="s">
         <v>35</v>
       </c>
       <c r="Z6" s="50" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="50" t="s">
         <v>268</v>
       </c>
       <c r="AB6" s="50" t="s">
         <v>35</v>
       </c>
       <c r="AC6" s="50" t="s">
         <v>267</v>
       </c>
       <c r="AD6" s="50" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
@@ -17915,81 +17915,81 @@
       </c>
       <c r="T21" s="5" t="e">
         <f t="array" ref="T21">INDEX(#REF!,MATCH($R$3&amp;#REF!,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:45" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="Y22" s="117"/>
       <c r="Z22" s="117"/>
       <c r="AA22" s="117"/>
       <c r="AB22" s="117"/>
       <c r="AC22" s="117"/>
       <c r="AD22" s="117"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B23" s="125" t="s">
+      <c r="B23" s="126" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="125"/>
-[...26 lines deleted...]
-      <c r="AD23" s="125"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="126"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="126"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="126"/>
+      <c r="R23" s="126"/>
+      <c r="S23" s="126"/>
+      <c r="T23" s="126"/>
+      <c r="U23" s="126"/>
+      <c r="V23" s="126"/>
+      <c r="W23" s="126"/>
+      <c r="X23" s="126"/>
+      <c r="Y23" s="126"/>
+      <c r="Z23" s="126"/>
+      <c r="AA23" s="126"/>
+      <c r="AB23" s="126"/>
+      <c r="AC23" s="126"/>
+      <c r="AD23" s="126"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.4">
       <c r="B24" s="2"/>
       <c r="Y24" s="118"/>
       <c r="Z24" s="118"/>
       <c r="AA24" s="118"/>
       <c r="AB24" s="118"/>
       <c r="AC24" s="118"/>
       <c r="AD24" s="118"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.4">
       <c r="B25" s="44" t="s">
         <v>212</v>
       </c>
       <c r="Y25" s="118"/>
       <c r="Z25" s="118"/>
       <c r="AA25" s="118"/>
       <c r="AB25" s="118"/>
       <c r="AC25" s="118"/>
       <c r="AD25" s="118"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.4">
       <c r="P28" s="122"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.4">