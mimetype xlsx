--- v0 (2026-06-09)
+++ v1 (2026-07-12)
@@ -21,54 +21,54 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\Nova pasta\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DEE517E-DE47-4076-95AE-E8649EA94F5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{844C3FF1-C118-4A8A-830A-04CD3332C41A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="16" r:id="rId1"/>
     <sheet name="ConvSig" sheetId="17" r:id="rId2"/>
     <sheet name="T1- Territory" sheetId="7" r:id="rId3"/>
     <sheet name="T2- Population" sheetId="9" r:id="rId4"/>
     <sheet name="T3- Education" sheetId="18" r:id="rId5"/>
     <sheet name="T4- Health" sheetId="12" r:id="rId6"/>
     <sheet name="T5- Labour Market" sheetId="8" r:id="rId7"/>
     <sheet name="T6- Income" sheetId="19" r:id="rId8"/>
     <sheet name="T7- Economic Accounts" sheetId="15" r:id="rId9"/>
     <sheet name="T8- Prices" sheetId="21" r:id="rId10"/>
     <sheet name="T9 - Enterprises" sheetId="25" r:id="rId11"/>
     <sheet name="T10- Agriculture" sheetId="11" r:id="rId12"/>
     <sheet name="T11- Transport" sheetId="14" r:id="rId13"/>
     <sheet name="T12- Tourism" sheetId="13" r:id="rId14"/>
     <sheet name="T13- Science and Technology" sheetId="20" r:id="rId15"/>
     <sheet name="T14- Information Society" sheetId="10" r:id="rId16"/>
     <sheet name="T15 - Crimes" sheetId="24" r:id="rId17"/>
     <sheet name="T16 - RCI" sheetId="22" r:id="rId18"/>
     <sheet name="T17 - SPI" sheetId="23" r:id="rId19"/>
   </sheets>
   <definedNames>
@@ -104,51 +104,51 @@
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R21" i="15" l="1"/>
   <c r="S21" i="9" l="1"/>
   <c r="N17" i="7" l="1" a="1"/>
   <c r="N17" i="7" s="1"/>
   <c r="T21" i="15" l="1" a="1"/>
   <c r="T21" i="15" s="1"/>
   <c r="S21" i="15" a="1"/>
   <c r="S21" i="15" s="1"/>
   <c r="L20" i="11" l="1"/>
   <c r="T20" i="14" l="1"/>
   <c r="Q20" i="14"/>
   <c r="O20" i="13" l="1"/>
   <c r="M20" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1785" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1773" uniqueCount="499">
   <si>
     <t>BAROMETER OF THE OUTERMOST REGIONS</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Value not available</t>
   </si>
   <si>
     <t>//</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
     <t>◆</t>
   </si>
   <si>
@@ -2567,51 +2567,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="179">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -2882,200 +2882,194 @@
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="173" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="173" fontId="19" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hiperligação" xfId="6" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 138" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4 2" xfId="5" xr:uid="{EA1B9684-8C5D-4792-8A9C-CC1B3AB7648B}"/>
     <cellStyle name="Normal 4 2 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percentagem" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3590,107 +3584,107 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9042646-50FC-46A5-85A9-A8FE77EDECA8}">
   <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="12.15234375" customWidth="1"/>
     <col min="4" max="4" width="10.53515625" customWidth="1"/>
     <col min="6" max="6" width="11.53515625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
     <col min="11" max="14" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="B1" s="162" t="s">
+      <c r="B1" s="161" t="s">
         <v>348</v>
       </c>
-      <c r="C1" s="162"/>
-[...4 lines deleted...]
-      <c r="H1" s="162"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
     </row>
     <row r="2" spans="1:23">
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="34"/>
       <c r="J2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="15" customHeight="1">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="1:23" ht="20.25" customHeight="1">
       <c r="B4" s="3"/>
-      <c r="C4" s="134" t="s">
+      <c r="C4" s="159" t="s">
         <v>495</v>
       </c>
-      <c r="D4" s="163"/>
-[...1 lines deleted...]
-      <c r="F4" s="130" t="s">
+      <c r="D4" s="162"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="143" t="s">
         <v>400</v>
       </c>
-      <c r="G4" s="146"/>
-      <c r="H4" s="147"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="145"/>
     </row>
     <row r="5" spans="1:23" ht="19.5" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="131"/>
-      <c r="D5" s="144"/>
-      <c r="E5" s="148"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="146"/>
       <c r="F5" s="131"/>
-      <c r="G5" s="144"/>
-      <c r="H5" s="148"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="146"/>
     </row>
     <row r="6" spans="1:23" ht="24.75" customHeight="1">
       <c r="B6" s="8"/>
       <c r="C6" s="79" t="s">
         <v>332</v>
       </c>
       <c r="D6" s="79" t="s">
         <v>51</v>
       </c>
       <c r="E6" s="79" t="s">
         <v>52</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>332</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>51</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="5.25" customHeight="1">
       <c r="B7" s="49"/>
       <c r="C7" s="57"/>
@@ -3998,176 +3992,176 @@
       </c>
       <c r="W19" s="14"/>
     </row>
     <row r="20" spans="1:23" ht="5.25" customHeight="1">
       <c r="A20" s="6"/>
       <c r="B20" s="17"/>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="W20" s="14"/>
     </row>
     <row r="21" spans="1:23" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:23" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="23" spans="1:23">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>426</v>
       </c>
-      <c r="C23" s="128"/>
-[...4 lines deleted...]
-      <c r="H23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
     </row>
     <row r="24" spans="1:23">
       <c r="B24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Contents!A1" display="(back to index)" xr:uid="{60D8EF7E-9B0C-466B-90F1-A83D97CED37E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2644628-F40E-4090-9C8A-01C03F7393BE}">
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="4" width="15.3046875" customWidth="1"/>
     <col min="5" max="6" width="11.3046875" customWidth="1"/>
     <col min="7" max="7" width="10.84375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="60"/>
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>460</v>
       </c>
-      <c r="C1" s="129"/>
-[...4 lines deleted...]
-      <c r="H1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="34"/>
       <c r="J2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" customHeight="1">
       <c r="B4" s="3"/>
-      <c r="C4" s="130" t="s">
+      <c r="C4" s="143" t="s">
         <v>493</v>
       </c>
-      <c r="D4" s="132" t="s">
+      <c r="D4" s="149" t="s">
         <v>456</v>
       </c>
-      <c r="E4" s="130" t="s">
+      <c r="E4" s="143" t="s">
         <v>457</v>
       </c>
-      <c r="F4" s="130" t="s">
+      <c r="F4" s="143" t="s">
         <v>462</v>
       </c>
-      <c r="G4" s="132" t="s">
+      <c r="G4" s="149" t="s">
         <v>51</v>
       </c>
-      <c r="H4" s="132" t="s">
+      <c r="H4" s="149" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="131"/>
-      <c r="D5" s="133"/>
+      <c r="D5" s="163"/>
       <c r="E5" s="131"/>
       <c r="F5" s="131"/>
-      <c r="G5" s="132"/>
-      <c r="H5" s="132"/>
+      <c r="G5" s="149"/>
+      <c r="H5" s="149"/>
     </row>
     <row r="6" spans="1:10" ht="24.75" customHeight="1">
       <c r="B6" s="8"/>
       <c r="C6" s="53" t="s">
         <v>454</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>494</v>
       </c>
-      <c r="E6" s="134" t="s">
+      <c r="E6" s="159" t="s">
         <v>455</v>
       </c>
-      <c r="F6" s="135"/>
-[...1 lines deleted...]
-      <c r="H6" s="132"/>
+      <c r="F6" s="160"/>
+      <c r="G6" s="149"/>
+      <c r="H6" s="149"/>
     </row>
     <row r="7" spans="1:10" ht="5.25" customHeight="1">
       <c r="B7" s="49"/>
       <c r="C7" s="50"/>
       <c r="D7" s="50"/>
       <c r="E7" s="50"/>
       <c r="F7" s="50"/>
       <c r="G7" s="50"/>
       <c r="H7" s="50"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C8" s="91" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="91" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="91" t="s">
         <v>1</v>
       </c>
       <c r="F8" s="91" t="s">
@@ -4450,175 +4444,175 @@
       <c r="B20" s="17"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="25"/>
       <c r="H20" s="23"/>
     </row>
     <row r="21" spans="1:12" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12" s="4" customFormat="1" ht="6.75" customHeight="1">
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>426</v>
       </c>
-      <c r="C23" s="128"/>
-[...4 lines deleted...]
-      <c r="H23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Contents!A1" display="(back to index)" xr:uid="{821BFB60-1E4F-419F-82A9-C485D23E9419}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S33"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="13" width="9.15234375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>453</v>
       </c>
-      <c r="C1" s="129"/>
-[...13 lines deleted...]
-      <c r="Q1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="C2" s="129"/>
-[...7 lines deleted...]
-      <c r="K2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
       <c r="S2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
     </row>
     <row r="4" spans="1:19" ht="39" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>208</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>209</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
       <c r="I4" s="131" t="s">
         <v>401</v>
       </c>
-      <c r="J4" s="144"/>
-[...1 lines deleted...]
-      <c r="L4" s="130" t="s">
+      <c r="J4" s="132"/>
+      <c r="K4" s="146"/>
+      <c r="L4" s="143" t="s">
         <v>402</v>
       </c>
-      <c r="M4" s="146"/>
-[...1 lines deleted...]
-      <c r="O4" s="133" t="s">
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="163" t="s">
         <v>458</v>
       </c>
-      <c r="P4" s="133"/>
-      <c r="Q4" s="133"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="163"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>310</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>210</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>211</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>212</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>213</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>214</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>215</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -4737,616 +4731,616 @@
       </c>
       <c r="H8" s="38" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="68">
         <v>41.928005212292319</v>
       </c>
       <c r="J8" s="38">
         <v>2023</v>
       </c>
       <c r="K8" s="38" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="36">
         <v>310830</v>
       </c>
       <c r="M8" s="38">
         <v>2023</v>
       </c>
       <c r="N8" s="38" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="126">
         <v>12533.36</v>
       </c>
-      <c r="P8" s="177">
+      <c r="P8" s="37">
         <v>2024</v>
       </c>
       <c r="Q8" s="113" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="6"/>
       <c r="B9" s="17" t="s">
         <v>308</v>
       </c>
       <c r="C9" s="24">
         <v>12200</v>
       </c>
       <c r="D9" s="23">
         <v>2023</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="24">
         <v>4700</v>
       </c>
       <c r="G9" s="23">
         <v>2023</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="69">
         <v>5.8676654182272161</v>
       </c>
       <c r="J9" s="23">
         <v>2023</v>
       </c>
       <c r="K9" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="24">
         <v>9850</v>
       </c>
       <c r="M9" s="23">
         <v>2023</v>
       </c>
       <c r="N9" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="127">
         <v>157.65</v>
       </c>
-      <c r="P9" s="178">
+      <c r="P9" s="25">
         <v>2024</v>
       </c>
       <c r="Q9" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="6"/>
       <c r="B10" s="17" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="24">
         <v>9260</v>
       </c>
       <c r="D10" s="23">
         <v>2023</v>
       </c>
       <c r="E10" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="24">
         <v>120590</v>
       </c>
       <c r="G10" s="23">
         <v>2023</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="69">
         <v>51.933677863910425</v>
       </c>
       <c r="J10" s="23">
         <v>2023</v>
       </c>
       <c r="K10" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="24">
         <v>10230</v>
       </c>
       <c r="M10" s="23">
         <v>2023</v>
       </c>
       <c r="N10" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="127">
         <v>627.88</v>
       </c>
-      <c r="P10" s="178">
+      <c r="P10" s="25">
         <v>2024</v>
       </c>
       <c r="Q10" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="6"/>
       <c r="B11" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C11" s="36">
         <v>784141</v>
       </c>
       <c r="D11" s="38">
         <v>2023</v>
       </c>
       <c r="E11" s="38" t="s">
         <v>431</v>
       </c>
       <c r="F11" s="36">
         <v>23490157</v>
       </c>
       <c r="G11" s="38">
         <v>2023</v>
       </c>
       <c r="H11" s="38" t="s">
         <v>431</v>
       </c>
       <c r="I11" s="68">
         <v>46.424152651238167</v>
       </c>
       <c r="J11" s="38">
         <v>2023</v>
       </c>
       <c r="K11" s="38" t="s">
         <v>431</v>
       </c>
       <c r="L11" s="36">
         <v>817229</v>
       </c>
       <c r="M11" s="38">
         <v>2023</v>
       </c>
       <c r="N11" s="38" t="s">
         <v>431</v>
       </c>
       <c r="O11" s="126">
         <v>68747.149999999994</v>
       </c>
-      <c r="P11" s="177">
+      <c r="P11" s="37">
         <v>2024</v>
       </c>
       <c r="Q11" s="113" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="6"/>
       <c r="B12" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="24">
         <v>12266</v>
       </c>
       <c r="D12" s="23">
         <v>2023</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>431</v>
       </c>
       <c r="F12" s="24">
         <v>43583</v>
       </c>
       <c r="G12" s="23">
         <v>2023</v>
       </c>
       <c r="H12" s="23" t="s">
         <v>431</v>
       </c>
       <c r="I12" s="69">
         <v>5.8524237948167048</v>
       </c>
       <c r="J12" s="23">
         <v>2023</v>
       </c>
       <c r="K12" s="23" t="s">
         <v>431</v>
       </c>
       <c r="L12" s="24">
         <v>16576</v>
       </c>
       <c r="M12" s="23">
         <v>2023</v>
       </c>
       <c r="N12" s="23" t="s">
         <v>431</v>
       </c>
       <c r="O12" s="127">
         <v>1121.25</v>
       </c>
-      <c r="P12" s="178">
+      <c r="P12" s="25">
         <v>2023</v>
       </c>
       <c r="Q12" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="6"/>
       <c r="B13" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C13" s="36">
         <v>360410</v>
       </c>
       <c r="D13" s="38">
         <v>2023</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>62</v>
       </c>
       <c r="F13" s="36">
         <v>27201240</v>
       </c>
       <c r="G13" s="38">
         <v>2023</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>62</v>
       </c>
       <c r="I13" s="68">
         <v>42.992182733735632</v>
       </c>
       <c r="J13" s="38">
         <v>2023</v>
       </c>
       <c r="K13" s="38" t="s">
         <v>62</v>
       </c>
       <c r="L13" s="36">
         <v>706630</v>
       </c>
       <c r="M13" s="38">
         <v>2023</v>
       </c>
       <c r="N13" s="38" t="s">
         <v>62</v>
       </c>
       <c r="O13" s="126">
         <v>88307.03</v>
       </c>
-      <c r="P13" s="177">
+      <c r="P13" s="37">
         <v>2024</v>
       </c>
       <c r="Q13" s="113" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="6"/>
       <c r="B14" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="24">
         <v>5150</v>
       </c>
       <c r="D14" s="23">
         <v>2023</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="24">
         <v>27820</v>
       </c>
       <c r="G14" s="23">
         <v>2023</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I14" s="69">
         <v>16.510385756676559</v>
       </c>
       <c r="J14" s="23">
         <v>2023</v>
       </c>
       <c r="K14" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L14" s="24">
         <v>6010</v>
       </c>
       <c r="M14" s="23">
         <v>2023</v>
       </c>
       <c r="N14" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O14" s="127">
         <v>259.07</v>
       </c>
-      <c r="P14" s="178">
+      <c r="P14" s="25">
         <v>2024</v>
       </c>
       <c r="Q14" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="6"/>
       <c r="B15" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="24">
         <v>5480</v>
       </c>
       <c r="D15" s="23">
         <v>2023</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="24">
         <v>39820</v>
       </c>
       <c r="G15" s="23">
         <v>2023</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I15" s="69">
         <v>0.47545700946854363</v>
       </c>
       <c r="J15" s="23">
         <v>2023</v>
       </c>
       <c r="K15" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L15" s="24">
         <v>12850</v>
       </c>
       <c r="M15" s="23">
         <v>2023</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O15" s="127">
         <v>207.35</v>
       </c>
-      <c r="P15" s="178">
+      <c r="P15" s="25">
         <v>2024</v>
       </c>
       <c r="Q15" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="6"/>
       <c r="B16" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="24">
         <v>2040</v>
       </c>
       <c r="D16" s="23">
         <v>2023</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="24">
         <v>19780</v>
       </c>
       <c r="G16" s="23">
         <v>2023</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I16" s="69">
         <v>17.851985559566788</v>
       </c>
       <c r="J16" s="23">
         <v>2023</v>
       </c>
       <c r="K16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L16" s="24">
         <v>5620</v>
       </c>
       <c r="M16" s="23">
         <v>2023</v>
       </c>
       <c r="N16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O16" s="127">
         <v>289.51</v>
       </c>
-      <c r="P16" s="178">
+      <c r="P16" s="25">
         <v>2024</v>
       </c>
       <c r="Q16" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="6"/>
       <c r="B17" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="24">
         <v>3140</v>
       </c>
       <c r="D17" s="23">
         <v>2020</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="24">
         <v>5420</v>
       </c>
       <c r="G17" s="23">
         <v>2023</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I17" s="69">
         <v>14.768392370572206</v>
       </c>
       <c r="J17" s="23">
         <v>2023</v>
       </c>
       <c r="K17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L17" s="24">
         <v>4450</v>
       </c>
       <c r="M17" s="23">
         <v>2023</v>
       </c>
       <c r="N17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O17" s="127">
         <v>129.52000000000001</v>
       </c>
-      <c r="P17" s="178">
+      <c r="P17" s="25">
         <v>2024</v>
       </c>
       <c r="Q17" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="6"/>
       <c r="B18" s="17" t="s">
         <v>309</v>
       </c>
       <c r="C18" s="24">
         <v>5380</v>
       </c>
       <c r="D18" s="23">
         <v>2023</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="24">
         <v>36610</v>
       </c>
       <c r="G18" s="23">
         <v>2023</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="I18" s="69">
         <v>14.620607028753994</v>
       </c>
       <c r="J18" s="23">
         <v>2023</v>
       </c>
       <c r="K18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="L18" s="24">
         <v>9290</v>
       </c>
       <c r="M18" s="23">
         <v>2023</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="O18" s="127">
         <v>487.06</v>
       </c>
-      <c r="P18" s="178">
+      <c r="P18" s="25">
         <v>2024</v>
       </c>
       <c r="Q18" s="114" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:17" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T10- Agriculture'!$A20,#REF!,'T10- Agriculture'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="M20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T10- Agriculture'!$A20,#REF!,'T10- Agriculture'!$M$4)</f>
         <v>#REF!</v>
       </c>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="e">
         <v>#REF!</v>
       </c>
       <c r="P20" s="5" t="e">
         <v>#REF!</v>
       </c>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:17" ht="15" customHeight="1">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...13 lines deleted...]
-      <c r="Q22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
     </row>
     <row r="23" spans="1:17" s="45" customFormat="1" ht="12.75" customHeight="1">
       <c r="B23" s="164" t="s">
         <v>427</v>
       </c>
       <c r="C23" s="164"/>
       <c r="D23" s="164"/>
       <c r="E23" s="164"/>
       <c r="F23" s="164"/>
       <c r="G23" s="164"/>
       <c r="H23" s="164"/>
       <c r="I23" s="164"/>
       <c r="J23" s="164"/>
       <c r="K23" s="164"/>
       <c r="L23" s="164"/>
       <c r="M23" s="164"/>
       <c r="N23" s="164"/>
       <c r="O23" s="164"/>
       <c r="P23" s="164"/>
       <c r="Q23" s="164"/>
     </row>
     <row r="24" spans="1:17" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="B24" s="66"/>
       <c r="C24" s="66"/>
       <c r="D24" s="66"/>
@@ -5403,157 +5397,157 @@
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="15.3828125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.3046875" customWidth="1"/>
     <col min="4" max="8" width="8.84375" customWidth="1"/>
     <col min="9" max="10" width="9.15234375" customWidth="1"/>
     <col min="11" max="11" width="11.3046875" customWidth="1"/>
     <col min="12" max="15" width="9.15234375" customWidth="1"/>
     <col min="16" max="16" width="10.3828125" customWidth="1"/>
     <col min="17" max="20" width="9.15234375" customWidth="1"/>
     <col min="21" max="21" width="10.69140625" customWidth="1"/>
     <col min="22" max="25" width="9.15234375" customWidth="1"/>
     <col min="26" max="26" width="11.69140625" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>452</v>
       </c>
-      <c r="C1" s="129"/>
-[...24 lines deleted...]
-      <c r="AB1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
+      <c r="U1" s="130"/>
+      <c r="V1" s="130"/>
+      <c r="W1" s="130"/>
+      <c r="X1" s="130"/>
+      <c r="Y1" s="130"/>
+      <c r="Z1" s="130"/>
+      <c r="AA1" s="130"/>
+      <c r="AB1" s="130"/>
     </row>
     <row r="2" spans="1:31">
-      <c r="I2" s="129"/>
-[...13 lines deleted...]
-      <c r="W2" s="129"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
+      <c r="S2" s="130"/>
+      <c r="T2" s="130"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="130"/>
       <c r="Y2" s="52"/>
       <c r="Z2" s="52"/>
       <c r="AD2" s="73"/>
     </row>
     <row r="3" spans="1:31">
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
     </row>
     <row r="4" spans="1:31" ht="31.5" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="151" t="s">
         <v>404</v>
       </c>
       <c r="D4" s="152"/>
       <c r="E4" s="153"/>
       <c r="F4" s="165" t="s">
         <v>387</v>
       </c>
       <c r="G4" s="152"/>
       <c r="H4" s="153"/>
       <c r="I4" s="131" t="s">
         <v>220</v>
       </c>
-      <c r="J4" s="144"/>
-[...2 lines deleted...]
-      <c r="M4" s="148"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132"/>
+      <c r="L4" s="132"/>
+      <c r="M4" s="146"/>
       <c r="N4" s="131" t="s">
         <v>221</v>
       </c>
-      <c r="O4" s="144"/>
-[...2 lines deleted...]
-      <c r="R4" s="148"/>
+      <c r="O4" s="132"/>
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132"/>
+      <c r="R4" s="146"/>
       <c r="S4" s="131" t="s">
         <v>222</v>
       </c>
-      <c r="T4" s="144"/>
-[...2 lines deleted...]
-      <c r="W4" s="148"/>
+      <c r="T4" s="132"/>
+      <c r="U4" s="132"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="146"/>
       <c r="X4" s="131" t="s">
         <v>223</v>
       </c>
-      <c r="Y4" s="144"/>
-[...2 lines deleted...]
-      <c r="AB4" s="148"/>
+      <c r="Y4" s="132"/>
+      <c r="Z4" s="132"/>
+      <c r="AA4" s="132"/>
+      <c r="AB4" s="146"/>
     </row>
     <row r="5" spans="1:31" ht="35.25" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>378</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>378</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>51</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>52</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>224</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -6720,79 +6714,79 @@
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T11- Transport'!$A20,#REF!,'T11- Transport'!$Q19)</f>
         <v>#REF!</v>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T11- Transport'!$A20,#REF!,'T11- Transport'!$X$4)</f>
         <v>#REF!</v>
       </c>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:31">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...24 lines deleted...]
-      <c r="AB22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
+      <c r="R22" s="133"/>
+      <c r="S22" s="133"/>
+      <c r="T22" s="133"/>
+      <c r="U22" s="133"/>
+      <c r="V22" s="133"/>
+      <c r="W22" s="133"/>
+      <c r="X22" s="133"/>
+      <c r="Y22" s="133"/>
+      <c r="Z22" s="133"/>
+      <c r="AA22" s="133"/>
+      <c r="AB22" s="133"/>
     </row>
     <row r="24" spans="1:31">
       <c r="B24" s="73" t="s">
         <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B22:AB22"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="I2:W2"/>
     <mergeCell ref="X4:AB4"/>
     <mergeCell ref="S4:W4"/>
     <mergeCell ref="N4:R4"/>
     <mergeCell ref="I4:M4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B24" location="Contents!A1" display="(back to index)" xr:uid="{600B952A-0FFB-4538-9078-CB0C3DD05A7E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
 </worksheet>
@@ -6802,130 +6796,130 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Folha10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S39"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="10.84375" bestFit="1" customWidth="1"/>
     <col min="4" max="17" width="9.15234375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>451</v>
       </c>
-      <c r="C1" s="129"/>
-[...13 lines deleted...]
-      <c r="Q1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="F2" s="129"/>
-[...10 lines deleted...]
-      <c r="Q2" s="129"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
       <c r="S2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:19" ht="34.5" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>405</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>406</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
       <c r="I4" s="131" t="s">
         <v>407</v>
       </c>
-      <c r="J4" s="144"/>
-      <c r="K4" s="148"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="146"/>
       <c r="L4" s="131" t="s">
         <v>408</v>
       </c>
-      <c r="M4" s="144"/>
-[...1 lines deleted...]
-      <c r="O4" s="130" t="s">
+      <c r="M4" s="132"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="143" t="s">
         <v>409</v>
       </c>
-      <c r="P4" s="146"/>
-      <c r="Q4" s="147"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="145"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>311</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>248</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>249</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>250</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>251</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>252</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>250</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -7603,68 +7597,68 @@
       <c r="Q19" s="23"/>
     </row>
     <row r="20" spans="1:19" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T12- Tourism'!$A20,#REF!,'T12- Tourism'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
     </row>
     <row r="21" spans="1:19" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:19">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>426</v>
       </c>
-      <c r="C22" s="128"/>
-[...13 lines deleted...]
-      <c r="Q22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
     </row>
     <row r="23" spans="1:19" ht="15" customHeight="1">
       <c r="B23" s="166" t="s">
         <v>461</v>
       </c>
       <c r="C23" s="166"/>
       <c r="D23" s="166"/>
       <c r="E23" s="166"/>
       <c r="F23" s="166"/>
       <c r="G23" s="166"/>
       <c r="H23" s="166"/>
       <c r="I23" s="166"/>
       <c r="J23" s="166"/>
       <c r="K23" s="166"/>
       <c r="L23" s="166"/>
       <c r="M23" s="166"/>
       <c r="N23" s="166"/>
       <c r="O23" s="166"/>
       <c r="P23" s="166"/>
       <c r="Q23" s="166"/>
     </row>
     <row r="24" spans="1:19">
       <c r="B24" s="66"/>
       <c r="C24" s="66"/>
       <c r="D24" s="66"/>
@@ -7731,98 +7725,98 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB575268-606A-46C5-9B0D-0B5C6DF7EEB7}">
   <sheetPr codeName="Folha14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="17.3828125" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="15.84375" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="13.15234375" customWidth="1"/>
     <col min="8" max="8" width="13.53515625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>450</v>
       </c>
-      <c r="C1" s="129"/>
-[...4 lines deleted...]
-      <c r="H1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
     </row>
     <row r="2" spans="1:15">
-      <c r="C2" s="129"/>
-[...4 lines deleted...]
-      <c r="H2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
       <c r="J2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
     </row>
     <row r="4" spans="1:15" ht="33.75" customHeight="1">
       <c r="B4" s="3"/>
-      <c r="C4" s="144" t="s">
+      <c r="C4" s="132" t="s">
         <v>319</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>269</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
     </row>
     <row r="5" spans="1:15" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>271</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>272</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>273</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>274</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="5.25" customHeight="1">
       <c r="B6" s="49"/>
       <c r="C6" s="50"/>
@@ -8110,59 +8104,59 @@
       <c r="E18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="71" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:8" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:8" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:8">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...4 lines deleted...]
-      <c r="H22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
     </row>
     <row r="23" spans="1:8" ht="12.75" customHeight="1">
       <c r="B23" s="167" t="s">
         <v>428</v>
       </c>
       <c r="C23" s="167"/>
       <c r="D23" s="167"/>
       <c r="E23" s="167"/>
       <c r="F23" s="167"/>
       <c r="G23" s="167"/>
       <c r="H23" s="167"/>
     </row>
     <row r="24" spans="1:8">
       <c r="B24" s="167" t="s">
         <v>287</v>
       </c>
       <c r="C24" s="167"/>
       <c r="D24" s="167"/>
       <c r="E24" s="167"/>
       <c r="F24" s="167"/>
       <c r="G24" s="167"/>
       <c r="H24" s="167"/>
     </row>
     <row r="25" spans="1:8" ht="20.25" customHeight="1">
       <c r="B25" s="168" t="s">
@@ -8204,126 +8198,126 @@
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Folha7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="14" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>449</v>
       </c>
-      <c r="C1" s="129"/>
-[...10 lines deleted...]
-      <c r="N1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="C2" s="129"/>
-[...7 lines deleted...]
-      <c r="K2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
       <c r="L2" s="74"/>
       <c r="M2" s="74"/>
       <c r="N2" s="74"/>
       <c r="P2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
     </row>
     <row r="4" spans="1:21" ht="39" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>288</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>289</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
       <c r="I4" s="131" t="s">
         <v>411</v>
       </c>
-      <c r="J4" s="144"/>
-      <c r="K4" s="148"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="146"/>
       <c r="L4" s="131" t="s">
         <v>496</v>
       </c>
-      <c r="M4" s="144"/>
-      <c r="N4" s="148"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="146"/>
     </row>
     <row r="5" spans="1:21" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>290</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>291</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>292</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>293</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>294</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>295</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>296</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -8857,236 +8851,236 @@
       <c r="M18" s="23">
         <v>2024</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:17" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:17" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:17">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...10 lines deleted...]
-      <c r="N22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1">
       <c r="B23" s="169" t="s">
         <v>483</v>
       </c>
       <c r="C23" s="169"/>
       <c r="D23" s="169"/>
       <c r="E23" s="169"/>
       <c r="F23" s="169"/>
       <c r="G23" s="169"/>
       <c r="H23" s="169"/>
       <c r="I23" s="169"/>
       <c r="J23" s="169"/>
       <c r="K23" s="169"/>
       <c r="L23" s="169"/>
       <c r="M23" s="169"/>
       <c r="N23" s="169"/>
       <c r="O23" s="112"/>
       <c r="P23" s="112"/>
       <c r="Q23" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B22:N22"/>
+    <mergeCell ref="B23:N23"/>
+    <mergeCell ref="B1:N1"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
-    <mergeCell ref="B22:N22"/>
-[...1 lines deleted...]
-    <mergeCell ref="B1:N1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Contents!A1" display="(back to index)" xr:uid="{247ED400-7859-4512-ABF5-0172C4D2BF27}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A35809B0-F789-4977-B2C0-F76710FF3A85}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="11.3046875" customWidth="1"/>
     <col min="4" max="4" width="8.15234375" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="10.53515625" customWidth="1"/>
     <col min="7" max="7" width="14.3046875" customWidth="1"/>
     <col min="8" max="8" width="8.69140625" customWidth="1"/>
     <col min="9" max="9" width="9.53515625" customWidth="1"/>
     <col min="10" max="10" width="8.84375" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>448</v>
       </c>
-      <c r="C1" s="129"/>
-[...7 lines deleted...]
-      <c r="K1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
     </row>
     <row r="2" spans="1:18">
       <c r="B2" s="74"/>
       <c r="C2" s="74"/>
       <c r="D2" s="74"/>
       <c r="E2" s="74"/>
       <c r="F2" s="74"/>
       <c r="G2" s="74"/>
       <c r="H2" s="74"/>
       <c r="I2" s="74"/>
       <c r="J2" s="74"/>
       <c r="K2" s="74"/>
       <c r="M2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:18">
-      <c r="C3" s="129"/>
-[...7 lines deleted...]
-      <c r="K3" s="129"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
       <c r="M3" s="73"/>
     </row>
     <row r="4" spans="1:18" ht="3" customHeight="1">
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
     </row>
     <row r="5" spans="1:18" ht="33.75" customHeight="1">
       <c r="B5" s="3"/>
       <c r="C5" s="82" t="s">
         <v>354</v>
       </c>
       <c r="D5" s="82" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="82" t="s">
         <v>355</v>
       </c>
       <c r="F5" s="82" t="s">
         <v>356</v>
       </c>
       <c r="G5" s="82" t="s">
         <v>357</v>
       </c>
       <c r="H5" s="82" t="s">
         <v>358</v>
       </c>
       <c r="I5" s="96" t="s">
         <v>421</v>
       </c>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="149" t="s">
         <v>51</v>
       </c>
-      <c r="K5" s="132" t="s">
+      <c r="K5" s="149" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="24.75" customHeight="1">
       <c r="B6" s="8"/>
-      <c r="C6" s="134" t="s">
+      <c r="C6" s="159" t="s">
         <v>352</v>
       </c>
-      <c r="D6" s="163"/>
-[...6 lines deleted...]
-      <c r="K6" s="132"/>
+      <c r="D6" s="162"/>
+      <c r="E6" s="162"/>
+      <c r="F6" s="162"/>
+      <c r="G6" s="162"/>
+      <c r="H6" s="162"/>
+      <c r="I6" s="162"/>
+      <c r="J6" s="149"/>
+      <c r="K6" s="149"/>
     </row>
     <row r="7" spans="1:18" ht="5.25" customHeight="1">
       <c r="B7" s="49"/>
       <c r="C7" s="50"/>
       <c r="D7" s="50"/>
       <c r="E7" s="50"/>
       <c r="F7" s="50"/>
       <c r="G7" s="50"/>
       <c r="H7" s="50"/>
       <c r="I7" s="50"/>
       <c r="J7" s="50"/>
       <c r="K7" s="50"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="6"/>
       <c r="B8" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C8" s="68" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="68" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="68" t="s">
@@ -9467,62 +9461,62 @@
       <c r="I19" s="69">
         <v>93.02</v>
       </c>
       <c r="J19" s="23">
         <v>2024</v>
       </c>
       <c r="K19" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="5.25" customHeight="1"/>
     <row r="21" spans="1:11" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
     </row>
     <row r="22" spans="1:11" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="23" spans="1:11">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C23" s="128"/>
-[...7 lines deleted...]
-      <c r="K23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B23:K23"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="C6:I6"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M2" location="Contents!A1" display="(back to index)" xr:uid="{E22CF94D-17AF-4C20-892B-8D69C9052050}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{853AF10A-8EB6-432B-AEF5-619B23718ACA}">
   <sheetPr>
@@ -9562,66 +9556,66 @@
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="B1" s="171" t="s">
         <v>447</v>
       </c>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
       <c r="F1" s="171"/>
       <c r="G1" s="171"/>
       <c r="H1" s="171"/>
       <c r="I1" s="171"/>
       <c r="J1" s="171"/>
       <c r="K1" s="171"/>
       <c r="L1" s="171"/>
       <c r="M1" s="171"/>
       <c r="N1" s="171"/>
       <c r="O1" s="171"/>
       <c r="P1" s="171"/>
       <c r="Q1" s="171"/>
       <c r="R1" s="171"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="C2" s="129"/>
-[...14 lines deleted...]
-      <c r="R2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
       <c r="T2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
@@ -10365,69 +10359,69 @@
         <v>35.299999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:18" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" s="4" customFormat="1" ht="3" customHeight="1"/>
     <row r="22" spans="1:18">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>426</v>
       </c>
-      <c r="C22" s="128"/>
-[...14 lines deleted...]
-      <c r="R22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
+      <c r="R22" s="133"/>
     </row>
     <row r="23" spans="1:18" ht="22.5" customHeight="1">
       <c r="B23" s="170" t="s">
         <v>429</v>
       </c>
       <c r="C23" s="170"/>
       <c r="D23" s="170"/>
       <c r="E23" s="170"/>
       <c r="F23" s="170"/>
       <c r="G23" s="170"/>
       <c r="H23" s="170"/>
       <c r="I23" s="170"/>
       <c r="J23" s="170"/>
       <c r="K23" s="170"/>
       <c r="L23" s="170"/>
       <c r="M23" s="170"/>
       <c r="N23" s="170"/>
       <c r="O23" s="170"/>
       <c r="P23" s="170"/>
       <c r="Q23" s="170"/>
       <c r="R23" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B23:R23"/>
@@ -10507,113 +10501,113 @@
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="111"/>
       <c r="C2" s="111"/>
       <c r="D2" s="111"/>
       <c r="E2" s="111"/>
       <c r="F2" s="111"/>
       <c r="G2" s="111"/>
       <c r="H2" s="111"/>
       <c r="I2" s="111"/>
       <c r="J2" s="111"/>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="111"/>
       <c r="O2" s="111"/>
       <c r="P2" s="111"/>
       <c r="Q2" s="111"/>
       <c r="R2" s="111"/>
       <c r="S2" s="111"/>
       <c r="U2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:26">
-      <c r="D3" s="129"/>
-[...14 lines deleted...]
-      <c r="S3" s="129"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="130"/>
+      <c r="Q3" s="130"/>
+      <c r="R3" s="130"/>
+      <c r="S3" s="130"/>
       <c r="U3" s="73"/>
     </row>
     <row r="4" spans="1:26" ht="22.5" customHeight="1">
-      <c r="B4" s="145"/>
+      <c r="B4" s="147"/>
       <c r="C4" s="172" t="s">
         <v>333</v>
       </c>
       <c r="D4" s="173" t="s">
         <v>374</v>
       </c>
       <c r="E4" s="174" t="s">
         <v>371</v>
       </c>
       <c r="F4" s="174" t="s">
         <v>372</v>
       </c>
       <c r="G4" s="174" t="s">
         <v>373</v>
       </c>
       <c r="H4" s="176" t="s">
         <v>371</v>
       </c>
       <c r="I4" s="176"/>
       <c r="J4" s="176"/>
       <c r="K4" s="176"/>
       <c r="L4" s="176" t="s">
         <v>372</v>
       </c>
       <c r="M4" s="176"/>
       <c r="N4" s="176"/>
       <c r="O4" s="176"/>
       <c r="P4" s="176" t="s">
         <v>373</v>
       </c>
       <c r="Q4" s="176"/>
       <c r="R4" s="176"/>
       <c r="S4" s="176"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
     </row>
     <row r="5" spans="1:26" ht="34.5" customHeight="1">
-      <c r="B5" s="145"/>
+      <c r="B5" s="147"/>
       <c r="C5" s="172"/>
       <c r="D5" s="173"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="175"/>
       <c r="H5" s="94" t="s">
         <v>359</v>
       </c>
       <c r="I5" s="94" t="s">
         <v>360</v>
       </c>
       <c r="J5" s="94" t="s">
         <v>361</v>
       </c>
       <c r="K5" s="94" t="s">
         <v>362</v>
       </c>
       <c r="L5" s="94" t="s">
         <v>363</v>
       </c>
       <c r="M5" s="94" t="s">
         <v>364</v>
       </c>
       <c r="N5" s="94" t="s">
         <v>365</v>
@@ -11359,70 +11353,70 @@
       </c>
     </row>
     <row r="20" spans="1:19" ht="5.25" customHeight="1"/>
     <row r="21" spans="1:19" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
     </row>
     <row r="22" spans="1:19" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="23" spans="1:19">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C23" s="128"/>
-[...15 lines deleted...]
-      <c r="S23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="133"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="133"/>
+      <c r="R23" s="133"/>
+      <c r="S23" s="133"/>
     </row>
     <row r="24" spans="1:19" ht="21" customHeight="1">
       <c r="B24" s="170" t="s">
         <v>430</v>
       </c>
       <c r="C24" s="170"/>
       <c r="D24" s="170"/>
       <c r="E24" s="170"/>
       <c r="F24" s="170"/>
       <c r="G24" s="170"/>
       <c r="H24" s="170"/>
       <c r="I24" s="170"/>
       <c r="J24" s="170"/>
       <c r="K24" s="170"/>
       <c r="L24" s="170"/>
       <c r="M24" s="170"/>
       <c r="N24" s="170"/>
       <c r="O24" s="170"/>
       <c r="P24" s="170"/>
       <c r="Q24" s="170"/>
       <c r="R24" s="170"/>
       <c r="S24" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="13">
@@ -11450,56 +11444,56 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EABFB6D1-6ED6-4367-B60E-2624C7F66ACA}">
   <sheetPr codeName="Folha2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="10.3828125" customWidth="1"/>
     <col min="3" max="3" width="5.15234375" customWidth="1"/>
     <col min="10" max="10" width="11.3828125" customWidth="1"/>
     <col min="11" max="11" width="9.84375" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13">
-      <c r="B1" s="136" t="s">
+      <c r="B1" s="135" t="s">
         <v>317</v>
       </c>
-      <c r="C1" s="136"/>
-[...1 lines deleted...]
-      <c r="E1" s="136"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
     </row>
     <row r="2" spans="2:13">
       <c r="B2" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>3</v>
       </c>
       <c r="M2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="2:13">
       <c r="B3" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>6</v>
       </c>
@@ -11604,56 +11598,56 @@
       </c>
     </row>
     <row r="13" spans="2:13">
       <c r="B13" s="60" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="59" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="14" spans="2:13">
       <c r="B14" s="60" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="59" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="2:13">
-      <c r="B16" s="136" t="s">
+      <c r="B16" s="135" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="136"/>
-[...1 lines deleted...]
-      <c r="E16" s="136"/>
+      <c r="C16" s="135"/>
+      <c r="D16" s="135"/>
+      <c r="E16" s="135"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="33" t="s">
         <v>353</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="33" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" s="33" t="s">
@@ -11774,118 +11768,118 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Folha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q36"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="5" width="9.15234375" customWidth="1"/>
     <col min="6" max="6" width="10.3828125" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="C1" s="129"/>
-[...10 lines deleted...]
-      <c r="N1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="B2" s="129"/>
-[...11 lines deleted...]
-      <c r="N2" s="129"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
       <c r="P2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1">
       <c r="C3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="1:17" ht="33.75" customHeight="1">
       <c r="B4" s="48"/>
-      <c r="C4" s="137" t="s">
+      <c r="C4" s="136" t="s">
         <v>47</v>
       </c>
-      <c r="D4" s="138"/>
-[...1 lines deleted...]
-      <c r="F4" s="137" t="s">
+      <c r="D4" s="137"/>
+      <c r="E4" s="138"/>
+      <c r="F4" s="136" t="s">
         <v>419</v>
       </c>
-      <c r="G4" s="138"/>
-[...1 lines deleted...]
-      <c r="I4" s="137" t="s">
+      <c r="G4" s="137"/>
+      <c r="H4" s="138"/>
+      <c r="I4" s="136" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="138"/>
-[...1 lines deleted...]
-      <c r="L4" s="137" t="s">
+      <c r="J4" s="137"/>
+      <c r="K4" s="137"/>
+      <c r="L4" s="136" t="s">
         <v>49</v>
       </c>
-      <c r="M4" s="138"/>
-      <c r="N4" s="139"/>
+      <c r="M4" s="137"/>
+      <c r="N4" s="138"/>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1">
       <c r="B5" s="51"/>
       <c r="C5" s="53" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>53</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>54</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>56</v>
       </c>
@@ -12314,167 +12308,167 @@
       <c r="K16" s="23"/>
       <c r="L16" s="24"/>
       <c r="M16" s="25"/>
       <c r="N16" s="23"/>
     </row>
     <row r="17" spans="2:14" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="e">
         <f t="array" ref="N17">INDEX(#REF!,MATCH($L$3&amp;$A17,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="2:14" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="19" spans="2:14" ht="15" customHeight="1">
-      <c r="B19" s="128" t="s">
+      <c r="B19" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C19" s="128"/>
-[...10 lines deleted...]
-      <c r="N19" s="128"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
+      <c r="H19" s="133"/>
+      <c r="I19" s="133"/>
+      <c r="J19" s="133"/>
+      <c r="K19" s="133"/>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
     </row>
     <row r="20" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B20" s="141" t="s">
+      <c r="B20" s="140" t="s">
         <v>286</v>
       </c>
-      <c r="C20" s="142"/>
-[...10 lines deleted...]
-      <c r="N20" s="142"/>
+      <c r="C20" s="141"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="141"/>
+      <c r="F20" s="141"/>
+      <c r="G20" s="141"/>
+      <c r="H20" s="141"/>
+      <c r="I20" s="141"/>
+      <c r="J20" s="141"/>
+      <c r="K20" s="141"/>
+      <c r="L20" s="141"/>
+      <c r="M20" s="141"/>
+      <c r="N20" s="141"/>
     </row>
     <row r="21" spans="2:14">
-      <c r="B21" s="143" t="s">
+      <c r="B21" s="142" t="s">
         <v>394</v>
       </c>
-      <c r="C21" s="143"/>
-[...10 lines deleted...]
-      <c r="N21" s="143"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="142"/>
+      <c r="E21" s="142"/>
+      <c r="F21" s="142"/>
+      <c r="G21" s="142"/>
+      <c r="H21" s="142"/>
+      <c r="I21" s="142"/>
+      <c r="J21" s="142"/>
+      <c r="K21" s="142"/>
+      <c r="L21" s="142"/>
+      <c r="M21" s="142"/>
+      <c r="N21" s="142"/>
     </row>
     <row r="22" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B22" s="140" t="s">
+      <c r="B22" s="139" t="s">
         <v>350</v>
       </c>
-      <c r="C22" s="128"/>
-[...10 lines deleted...]
-      <c r="N22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
     </row>
     <row r="23" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>395</v>
       </c>
-      <c r="C23" s="128"/>
-[...10 lines deleted...]
-      <c r="N23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
     </row>
     <row r="24" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B24" s="128" t="s">
+      <c r="B24" s="133" t="s">
         <v>459</v>
       </c>
-      <c r="C24" s="128"/>
-[...10 lines deleted...]
-      <c r="N24" s="128"/>
+      <c r="C24" s="133"/>
+      <c r="D24" s="133"/>
+      <c r="E24" s="133"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="133"/>
+      <c r="H24" s="133"/>
+      <c r="I24" s="133"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="133"/>
+      <c r="M24" s="133"/>
+      <c r="N24" s="133"/>
     </row>
     <row r="25" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B25" s="128" t="s">
+      <c r="B25" s="133" t="s">
         <v>438</v>
       </c>
-      <c r="C25" s="128"/>
-[...10 lines deleted...]
-      <c r="N25" s="128"/>
+      <c r="C25" s="133"/>
+      <c r="D25" s="133"/>
+      <c r="E25" s="133"/>
+      <c r="F25" s="133"/>
+      <c r="G25" s="133"/>
+      <c r="H25" s="133"/>
+      <c r="I25" s="133"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="133"/>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
     </row>
     <row r="26" spans="2:14">
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
     </row>
     <row r="27" spans="2:14">
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
     </row>
     <row r="28" spans="2:14">
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
     </row>
     <row r="29" spans="2:14">
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
     </row>
     <row r="30" spans="2:14">
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
     </row>
     <row r="31" spans="2:14">
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
     </row>
@@ -12540,224 +12534,224 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.84375" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="9.53515625" customWidth="1"/>
     <col min="4" max="4" width="6.84375" customWidth="1"/>
     <col min="5" max="6" width="9.53515625" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="9" width="9.53515625" customWidth="1"/>
     <col min="10" max="10" width="7.84375" customWidth="1"/>
     <col min="11" max="12" width="9.53515625" customWidth="1"/>
     <col min="13" max="13" width="7.84375" customWidth="1"/>
     <col min="14" max="20" width="9.53515625" customWidth="1"/>
     <col min="21" max="21" width="7.3828125" customWidth="1"/>
     <col min="22" max="23" width="9.53515625" customWidth="1"/>
     <col min="24" max="24" width="7.53515625" customWidth="1"/>
     <col min="25" max="26" width="9.53515625" customWidth="1"/>
     <col min="27" max="27" width="7.53515625" customWidth="1"/>
     <col min="28" max="28" width="9.53515625" customWidth="1"/>
     <col min="29" max="29" width="6.84375" customWidth="1"/>
     <col min="30" max="30" width="15.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="129"/>
-[...24 lines deleted...]
-      <c r="AB1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
+      <c r="U1" s="130"/>
+      <c r="V1" s="130"/>
+      <c r="W1" s="130"/>
+      <c r="X1" s="130"/>
+      <c r="Y1" s="130"/>
+      <c r="Z1" s="130"/>
+      <c r="AA1" s="130"/>
+      <c r="AB1" s="130"/>
     </row>
     <row r="2" spans="1:30">
-      <c r="B2" s="129"/>
-[...25 lines deleted...]
-      <c r="AB2" s="129"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
+      <c r="S2" s="130"/>
+      <c r="T2" s="130"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="130"/>
+      <c r="X2" s="130"/>
+      <c r="Y2" s="130"/>
+      <c r="Z2" s="130"/>
+      <c r="AA2" s="130"/>
+      <c r="AB2" s="130"/>
       <c r="AD2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
     </row>
     <row r="4" spans="1:30" ht="20.25" customHeight="1">
-      <c r="B4" s="145"/>
-      <c r="C4" s="130" t="s">
+      <c r="B4" s="147"/>
+      <c r="C4" s="143" t="s">
         <v>71</v>
       </c>
-      <c r="D4" s="146"/>
-[...1 lines deleted...]
-      <c r="F4" s="130" t="s">
+      <c r="D4" s="144"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="143" t="s">
         <v>396</v>
       </c>
-      <c r="G4" s="146"/>
-[...1 lines deleted...]
-      <c r="I4" s="130" t="s">
+      <c r="G4" s="144"/>
+      <c r="H4" s="145"/>
+      <c r="I4" s="143" t="s">
         <v>464</v>
       </c>
-      <c r="J4" s="146"/>
-[...1 lines deleted...]
-      <c r="L4" s="130" t="s">
+      <c r="J4" s="144"/>
+      <c r="K4" s="145"/>
+      <c r="L4" s="143" t="s">
         <v>72</v>
       </c>
-      <c r="M4" s="146"/>
-      <c r="N4" s="147"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="145"/>
       <c r="O4" s="131" t="s">
         <v>73</v>
       </c>
-      <c r="P4" s="144"/>
-[...6 lines deleted...]
-      <c r="W4" s="130" t="s">
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132"/>
+      <c r="R4" s="132"/>
+      <c r="S4" s="132"/>
+      <c r="T4" s="132"/>
+      <c r="U4" s="132"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="143" t="s">
         <v>330</v>
       </c>
-      <c r="X4" s="146"/>
-[...1 lines deleted...]
-      <c r="Z4" s="130" t="s">
+      <c r="X4" s="144"/>
+      <c r="Y4" s="145"/>
+      <c r="Z4" s="143" t="s">
         <v>322</v>
       </c>
-      <c r="AA4" s="146"/>
-      <c r="AB4" s="147"/>
+      <c r="AA4" s="144"/>
+      <c r="AB4" s="145"/>
       <c r="AC4" s="10"/>
     </row>
     <row r="5" spans="1:30" ht="21.75" customHeight="1">
-      <c r="B5" s="145"/>
+      <c r="B5" s="147"/>
       <c r="C5" s="131"/>
-      <c r="D5" s="144"/>
-      <c r="E5" s="148"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="146"/>
       <c r="F5" s="131"/>
-      <c r="G5" s="144"/>
-      <c r="H5" s="148"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="146"/>
       <c r="I5" s="131"/>
-      <c r="J5" s="144"/>
-      <c r="K5" s="148"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="146"/>
       <c r="L5" s="131"/>
-      <c r="M5" s="144"/>
-      <c r="N5" s="148"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="146"/>
       <c r="O5" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="P5" s="144"/>
+      <c r="P5" s="132"/>
       <c r="Q5" s="131" t="s">
         <v>75</v>
       </c>
-      <c r="R5" s="144"/>
-      <c r="S5" s="137" t="s">
+      <c r="R5" s="132"/>
+      <c r="S5" s="136" t="s">
         <v>76</v>
       </c>
-      <c r="T5" s="138"/>
-      <c r="U5" s="149" t="s">
+      <c r="T5" s="137"/>
+      <c r="U5" s="148" t="s">
         <v>85</v>
       </c>
-      <c r="V5" s="149" t="s">
+      <c r="V5" s="148" t="s">
         <v>86</v>
       </c>
       <c r="W5" s="131"/>
-      <c r="X5" s="144"/>
-      <c r="Y5" s="148"/>
+      <c r="X5" s="132"/>
+      <c r="Y5" s="146"/>
       <c r="Z5" s="131"/>
-      <c r="AA5" s="144"/>
-      <c r="AB5" s="148"/>
+      <c r="AA5" s="132"/>
+      <c r="AB5" s="146"/>
       <c r="AC5" s="35"/>
     </row>
     <row r="6" spans="1:30" ht="33.75" customHeight="1">
-      <c r="B6" s="145"/>
+      <c r="B6" s="147"/>
       <c r="C6" s="53" t="s">
         <v>310</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>77</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>78</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>379</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>51</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>52</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>379</v>
       </c>
       <c r="J6" s="53" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="53" t="s">
@@ -12768,52 +12762,52 @@
       </c>
       <c r="M6" s="53" t="s">
         <v>80</v>
       </c>
       <c r="N6" s="53" t="s">
         <v>81</v>
       </c>
       <c r="O6" s="53" t="s">
         <v>310</v>
       </c>
       <c r="P6" s="53" t="s">
         <v>82</v>
       </c>
       <c r="Q6" s="53" t="s">
         <v>310</v>
       </c>
       <c r="R6" s="53" t="s">
         <v>83</v>
       </c>
       <c r="S6" s="53" t="s">
         <v>310</v>
       </c>
       <c r="T6" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="U6" s="132"/>
-      <c r="V6" s="132"/>
+      <c r="U6" s="149"/>
+      <c r="V6" s="149"/>
       <c r="W6" s="53" t="s">
         <v>331</v>
       </c>
       <c r="X6" s="53" t="s">
         <v>51</v>
       </c>
       <c r="Y6" s="53" t="s">
         <v>52</v>
       </c>
       <c r="Z6" s="53" t="s">
         <v>310</v>
       </c>
       <c r="AA6" s="53" t="s">
         <v>87</v>
       </c>
       <c r="AB6" s="53" t="s">
         <v>88</v>
       </c>
       <c r="AC6" s="35"/>
     </row>
     <row r="7" spans="1:30" ht="4.5" customHeight="1">
       <c r="B7" s="49"/>
       <c r="C7" s="50"/>
       <c r="D7" s="50"/>
       <c r="E7" s="50"/>
@@ -13880,232 +13874,232 @@
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="e">
         <f>SUMIFS(#REF!,#REF!,'T5- Labour Market'!$A24,#REF!,'T5- Labour Market'!$X23)</f>
         <v>#REF!</v>
       </c>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29" s="4" customFormat="1" ht="6.75" customHeight="1">
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29" ht="15" customHeight="1">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C23" s="128"/>
-[...24 lines deleted...]
-      <c r="AB23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="133"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="133"/>
+      <c r="R23" s="133"/>
+      <c r="S23" s="133"/>
+      <c r="T23" s="133"/>
+      <c r="U23" s="133"/>
+      <c r="V23" s="133"/>
+      <c r="W23" s="133"/>
+      <c r="X23" s="133"/>
+      <c r="Y23" s="133"/>
+      <c r="Z23" s="133"/>
+      <c r="AA23" s="133"/>
+      <c r="AB23" s="133"/>
     </row>
     <row r="24" spans="1:29" ht="15" customHeight="1">
-      <c r="B24" s="128" t="s">
+      <c r="B24" s="133" t="s">
         <v>439</v>
       </c>
-      <c r="C24" s="128"/>
-[...24 lines deleted...]
-      <c r="AB24" s="128"/>
+      <c r="C24" s="133"/>
+      <c r="D24" s="133"/>
+      <c r="E24" s="133"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="133"/>
+      <c r="H24" s="133"/>
+      <c r="I24" s="133"/>
+      <c r="J24" s="133"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="133"/>
+      <c r="M24" s="133"/>
+      <c r="N24" s="133"/>
+      <c r="O24" s="133"/>
+      <c r="P24" s="133"/>
+      <c r="Q24" s="133"/>
+      <c r="R24" s="133"/>
+      <c r="S24" s="133"/>
+      <c r="T24" s="133"/>
+      <c r="U24" s="133"/>
+      <c r="V24" s="133"/>
+      <c r="W24" s="133"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="133"/>
+      <c r="Z24" s="133"/>
+      <c r="AA24" s="133"/>
+      <c r="AB24" s="133"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B24:AB24"/>
-[...1 lines deleted...]
-    <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="B23:AB23"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="O4:V4"/>
     <mergeCell ref="W4:Y5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:K5"/>
+    <mergeCell ref="B24:AB24"/>
+    <mergeCell ref="Z4:AB5"/>
+    <mergeCell ref="B2:AB2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AD2" location="Contents!A1" display="(Back to index)" xr:uid="{572DB26F-85CD-40D5-A5F0-5A0B8D379099}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A761E98-E8EE-4FB5-B974-78B726986CFC}">
   <sheetPr codeName="Folha12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="9.3828125" customWidth="1"/>
     <col min="4" max="4" width="9.84375" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="11" width="9.15234375" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="15.84375" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>99</v>
       </c>
-      <c r="C1" s="129"/>
-[...10 lines deleted...]
-      <c r="N1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="C2" s="129"/>
-[...4 lines deleted...]
-      <c r="H2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
       <c r="I2" s="74"/>
       <c r="J2" s="74"/>
       <c r="K2" s="74"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="P2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="C3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:17" ht="51" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>397</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>398</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
       <c r="I4" s="131" t="s">
         <v>465</v>
       </c>
-      <c r="J4" s="144"/>
-      <c r="K4" s="148"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="146"/>
       <c r="L4" s="131" t="s">
         <v>420</v>
       </c>
-      <c r="M4" s="144"/>
-      <c r="N4" s="148"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="146"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>100</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>101</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>102</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>103</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>104</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>82</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -14639,65 +14633,65 @@
       <c r="M18" s="23">
         <v>2025</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:14" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:14" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:14">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...10 lines deleted...]
-      <c r="N22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
     </row>
     <row r="23" spans="1:14">
       <c r="B23" s="150" t="s">
         <v>425</v>
       </c>
       <c r="C23" s="150"/>
       <c r="D23" s="150"/>
       <c r="E23" s="150"/>
       <c r="F23" s="150"/>
       <c r="G23" s="150"/>
       <c r="H23" s="150"/>
       <c r="I23" s="150"/>
       <c r="J23" s="150"/>
       <c r="K23" s="150"/>
       <c r="L23" s="150"/>
       <c r="M23" s="150"/>
       <c r="N23" s="150"/>
     </row>
     <row r="28" spans="1:14">
       <c r="B28" s="58"/>
     </row>
     <row r="29" spans="1:14">
       <c r="B29" s="58"/>
     </row>
   </sheetData>
@@ -14729,111 +14723,111 @@
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="U2" sqref="U2"/>
       <selection pane="topRight" activeCell="U2" sqref="U2"/>
       <selection pane="bottomLeft" activeCell="U2" sqref="U2"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="8.53515625" customWidth="1"/>
     <col min="5" max="5" width="7.15234375" customWidth="1"/>
     <col min="6" max="6" width="8.53515625" customWidth="1"/>
     <col min="7" max="8" width="7.84375" customWidth="1"/>
     <col min="9" max="10" width="10.15234375" customWidth="1"/>
     <col min="11" max="16" width="9.15234375" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" customWidth="1"/>
     <col min="18" max="18" width="15.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>119</v>
       </c>
-      <c r="C1" s="129"/>
-[...12 lines deleted...]
-      <c r="P1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
     </row>
     <row r="2" spans="1:18">
-      <c r="K2" s="129"/>
-[...4 lines deleted...]
-      <c r="P2" s="129"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
       <c r="R2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="151" t="s">
         <v>383</v>
       </c>
       <c r="D4" s="152"/>
       <c r="E4" s="152"/>
       <c r="F4" s="152"/>
       <c r="G4" s="153"/>
       <c r="H4" s="151" t="s">
         <v>375</v>
       </c>
       <c r="I4" s="152"/>
       <c r="J4" s="153"/>
-      <c r="K4" s="130" t="s">
+      <c r="K4" s="143" t="s">
         <v>120</v>
       </c>
-      <c r="L4" s="146"/>
-      <c r="M4" s="146"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
       <c r="N4" s="131" t="s">
         <v>121</v>
       </c>
-      <c r="O4" s="144"/>
-      <c r="P4" s="148"/>
+      <c r="O4" s="132"/>
+      <c r="P4" s="146"/>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>380</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>376</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>379</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -15456,188 +15450,188 @@
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="1:16" s="4" customFormat="1" ht="6" customHeight="1"/>
     <row r="22" spans="1:16">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...12 lines deleted...]
-      <c r="P22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B22:P22"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="C4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="R2" location="Contents!A1" display="(back to index)" xr:uid="{21C524FC-25E2-4A27-A8EE-CA7A3217527A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Folha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="17.69140625" customWidth="1"/>
     <col min="3" max="14" width="12.15234375" customWidth="1"/>
     <col min="21" max="21" width="6.69140625" customWidth="1"/>
     <col min="22" max="22" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>136</v>
       </c>
-      <c r="C1" s="129"/>
-[...10 lines deleted...]
-      <c r="N1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="C2" s="129"/>
-[...10 lines deleted...]
-      <c r="N2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
     </row>
     <row r="3" spans="1:26">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>137</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="148"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="146"/>
       <c r="F4" s="131" t="s">
         <v>138</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="148"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="146"/>
       <c r="I4" s="131" t="s">
         <v>470</v>
       </c>
-      <c r="J4" s="144"/>
-      <c r="K4" s="148"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="146"/>
       <c r="L4" s="131" t="s">
         <v>463</v>
       </c>
-      <c r="M4" s="144"/>
-      <c r="N4" s="148"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="146"/>
       <c r="P4" s="73" t="s">
         <v>423</v>
       </c>
       <c r="X4" s="154"/>
-      <c r="Y4" s="155"/>
-      <c r="Z4" s="156"/>
+      <c r="Y4" s="128"/>
+      <c r="Z4" s="129"/>
     </row>
     <row r="5" spans="1:26" ht="24" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>140</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>141</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>142</v>
       </c>
       <c r="G5" s="53" t="s">
         <v>143</v>
       </c>
       <c r="H5" s="53" t="s">
         <v>144</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>82</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -16213,116 +16207,116 @@
       <c r="N18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="X18" s="12"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
     </row>
     <row r="19" spans="1:26" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:26" s="4" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
     </row>
     <row r="21" spans="1:26" s="4" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:26">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...10 lines deleted...]
-      <c r="N22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
     </row>
     <row r="23" spans="1:26">
-      <c r="B23" s="159" t="s">
+      <c r="B23" s="157" t="s">
         <v>437</v>
       </c>
-      <c r="C23" s="128"/>
-[...10 lines deleted...]
-      <c r="N23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
     </row>
     <row r="24" spans="1:26">
-      <c r="B24" s="158" t="s">
+      <c r="B24" s="156" t="s">
         <v>475</v>
       </c>
-      <c r="C24" s="158"/>
-[...10 lines deleted...]
-      <c r="N24" s="158"/>
+      <c r="C24" s="156"/>
+      <c r="D24" s="156"/>
+      <c r="E24" s="156"/>
+      <c r="F24" s="156"/>
+      <c r="G24" s="156"/>
+      <c r="H24" s="156"/>
+      <c r="I24" s="156"/>
+      <c r="J24" s="156"/>
+      <c r="K24" s="156"/>
+      <c r="L24" s="156"/>
+      <c r="M24" s="156"/>
+      <c r="N24" s="156"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="B25" s="157" t="s">
+      <c r="B25" s="155" t="s">
         <v>473</v>
       </c>
-      <c r="C25" s="157"/>
-[...10 lines deleted...]
-      <c r="N25" s="157"/>
+      <c r="C25" s="155"/>
+      <c r="D25" s="155"/>
+      <c r="E25" s="155"/>
+      <c r="F25" s="155"/>
+      <c r="G25" s="155"/>
+      <c r="H25" s="155"/>
+      <c r="I25" s="155"/>
+      <c r="J25" s="155"/>
+      <c r="K25" s="155"/>
+      <c r="L25" s="155"/>
+      <c r="M25" s="155"/>
+      <c r="N25" s="155"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B24:N24"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P4" location="Contents!A1" display="(back to index)" xr:uid="{728D692E-D7C4-4969-99AF-47BE0606B8EC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16333,146 +16327,146 @@
   <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.84375" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="8" width="9.15234375" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="9.15234375" customWidth="1"/>
     <col min="11" max="11" width="7.69140625" customWidth="1"/>
     <col min="12" max="13" width="8.69140625" customWidth="1"/>
     <col min="14" max="23" width="7.69140625" customWidth="1"/>
     <col min="24" max="24" width="6.69140625" customWidth="1"/>
     <col min="25" max="25" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>490</v>
       </c>
-      <c r="C1" s="129"/>
-[...19 lines deleted...]
-      <c r="W1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
+      <c r="U1" s="130"/>
+      <c r="V1" s="130"/>
+      <c r="W1" s="130"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="C2" s="129"/>
-[...4 lines deleted...]
-      <c r="H2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
       <c r="Y2" s="73" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1">
       <c r="B4" s="3"/>
       <c r="C4" s="131" t="s">
         <v>158</v>
       </c>
-      <c r="D4" s="144"/>
-      <c r="E4" s="144"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="132"/>
       <c r="F4" s="131" t="s">
         <v>324</v>
       </c>
-      <c r="G4" s="144"/>
-      <c r="H4" s="144"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="132"/>
       <c r="I4" s="131" t="s">
         <v>386</v>
       </c>
-      <c r="J4" s="144"/>
-      <c r="K4" s="144"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132"/>
       <c r="L4" s="131" t="s">
         <v>377</v>
       </c>
-      <c r="M4" s="144"/>
-      <c r="N4" s="144"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="132"/>
       <c r="O4" s="131" t="s">
         <v>435</v>
       </c>
-      <c r="P4" s="144"/>
-      <c r="Q4" s="144"/>
+      <c r="P4" s="132"/>
+      <c r="Q4" s="132"/>
       <c r="R4" s="131" t="s">
         <v>471</v>
       </c>
-      <c r="S4" s="144"/>
-      <c r="T4" s="144"/>
+      <c r="S4" s="132"/>
+      <c r="T4" s="132"/>
       <c r="U4" s="131" t="s">
         <v>472</v>
       </c>
-      <c r="V4" s="144"/>
-[...3 lines deleted...]
-      <c r="Z4" s="156"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="132"/>
+      <c r="X4" s="128"/>
+      <c r="Y4" s="128"/>
+      <c r="Z4" s="129"/>
     </row>
     <row r="5" spans="1:26" ht="24.75" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="53" t="s">
         <v>159</v>
       </c>
       <c r="D5" s="53" t="s">
         <v>160</v>
       </c>
       <c r="E5" s="53" t="s">
         <v>161</v>
       </c>
       <c r="F5" s="53" t="s">
         <v>162</v>
       </c>
       <c r="G5" s="67" t="s">
         <v>163</v>
       </c>
       <c r="H5" s="67" t="s">
         <v>164</v>
       </c>
       <c r="I5" s="53" t="s">
         <v>165</v>
       </c>
       <c r="J5" s="53" t="s">
@@ -16531,112 +16525,112 @@
       <c r="H6" s="21"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="50"/>
       <c r="Y6" s="50"/>
       <c r="Z6" s="50"/>
     </row>
     <row r="7" spans="1:26" s="19" customFormat="1">
       <c r="A7" s="18"/>
       <c r="B7" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="C7" s="38" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C7" s="85">
+        <v>16.3</v>
+      </c>
+      <c r="D7" s="38">
+        <v>2024</v>
       </c>
       <c r="E7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="F7" s="85">
+        <v>20.9</v>
+      </c>
+      <c r="G7" s="38">
+        <v>2025</v>
       </c>
       <c r="H7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="I7" s="86">
+        <v>6.3</v>
+      </c>
+      <c r="J7" s="38">
+        <v>2025</v>
       </c>
       <c r="K7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="L7" s="86">
+        <v>7.9</v>
+      </c>
+      <c r="M7" s="38">
+        <v>2024</v>
       </c>
       <c r="N7" s="38" t="s">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="O7" s="86">
         <v>4.5999999999999996</v>
       </c>
       <c r="P7" s="38">
         <v>2024</v>
       </c>
       <c r="Q7" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="R7" s="86" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="R7" s="86">
+        <v>8.5</v>
+      </c>
+      <c r="S7" s="38">
+        <v>2025</v>
       </c>
       <c r="T7" s="38" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>62</v>
+      </c>
+      <c r="U7" s="86">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V7" s="38">
+        <v>2025</v>
       </c>
       <c r="W7" s="38" t="s">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="X7" s="20"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
     </row>
     <row r="8" spans="1:26" s="19" customFormat="1">
       <c r="A8" s="18"/>
       <c r="B8" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C8" s="85">
         <v>15.4</v>
       </c>
       <c r="D8" s="38">
         <v>2024</v>
       </c>
       <c r="E8" s="38" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="43">
         <v>18.600000000000001</v>
       </c>
       <c r="G8" s="38">
         <v>2025</v>
       </c>
@@ -16865,51 +16859,51 @@
       <c r="J11" s="38">
         <v>2025</v>
       </c>
       <c r="K11" s="38" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="85">
         <v>8</v>
       </c>
       <c r="M11" s="38">
         <v>2024</v>
       </c>
       <c r="N11" s="38" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="85">
         <v>5.2</v>
       </c>
       <c r="P11" s="38">
         <v>2024</v>
       </c>
       <c r="Q11" s="38" t="s">
         <v>62</v>
       </c>
       <c r="R11" s="85">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="S11" s="38">
         <v>2025</v>
       </c>
       <c r="T11" s="38" t="s">
         <v>62</v>
       </c>
       <c r="U11" s="85">
         <v>15.9</v>
       </c>
       <c r="V11" s="38">
         <v>2025</v>
       </c>
       <c r="W11" s="38" t="s">
         <v>62</v>
       </c>
       <c r="X11" s="20"/>
       <c r="Y11" s="21"/>
       <c r="Z11" s="21"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="6"/>
       <c r="B12" s="17" t="s">
         <v>172</v>
       </c>
@@ -17424,349 +17418,349 @@
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
     </row>
     <row r="21" spans="1:26" s="4" customFormat="1" ht="6.75" customHeight="1">
       <c r="I21"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="B22" s="128" t="s">
+      <c r="B22" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C22" s="128"/>
-[...19 lines deleted...]
-      <c r="W22" s="128"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="133"/>
+      <c r="Q22" s="133"/>
+      <c r="R22" s="133"/>
+      <c r="S22" s="133"/>
+      <c r="T22" s="133"/>
+      <c r="U22" s="133"/>
+      <c r="V22" s="133"/>
+      <c r="W22" s="133"/>
     </row>
     <row r="23" spans="1:26" ht="12.75" customHeight="1">
-      <c r="B23" s="160" t="s">
+      <c r="B23" s="134" t="s">
         <v>436</v>
       </c>
-      <c r="C23" s="160"/>
-[...19 lines deleted...]
-      <c r="W23" s="160"/>
+      <c r="C23" s="134"/>
+      <c r="D23" s="134"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+      <c r="G23" s="134"/>
+      <c r="H23" s="134"/>
+      <c r="I23" s="134"/>
+      <c r="J23" s="134"/>
+      <c r="K23" s="134"/>
+      <c r="L23" s="134"/>
+      <c r="M23" s="134"/>
+      <c r="N23" s="134"/>
+      <c r="O23" s="134"/>
+      <c r="P23" s="134"/>
+      <c r="Q23" s="134"/>
+      <c r="R23" s="134"/>
+      <c r="S23" s="134"/>
+      <c r="T23" s="134"/>
+      <c r="U23" s="134"/>
+      <c r="V23" s="134"/>
+      <c r="W23" s="134"/>
     </row>
     <row r="24" spans="1:26" s="13" customFormat="1" ht="12">
       <c r="B24" s="103"/>
       <c r="C24" s="103"/>
       <c r="D24" s="103"/>
       <c r="E24" s="103"/>
       <c r="F24" s="103"/>
       <c r="G24" s="103"/>
       <c r="H24" s="103"/>
       <c r="I24" s="103"/>
       <c r="J24" s="103"/>
       <c r="K24" s="103"/>
       <c r="L24" s="103"/>
       <c r="M24" s="103"/>
       <c r="N24" s="103"/>
       <c r="O24" s="97"/>
       <c r="P24" s="97"/>
       <c r="Q24" s="97"/>
       <c r="R24" s="97"/>
       <c r="S24" s="97"/>
       <c r="T24" s="97"/>
       <c r="U24" s="97"/>
       <c r="V24" s="97"/>
       <c r="W24" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="B22:W22"/>
+    <mergeCell ref="B23:W23"/>
+    <mergeCell ref="B1:W1"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
-    <mergeCell ref="B22:W22"/>
-[...1 lines deleted...]
-    <mergeCell ref="B1:W1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="Y2" location="Contents!A1" display="(back to index)" xr:uid="{92A2B301-5BE8-489C-BC81-D19923CECC85}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Folha5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS40"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:P1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:P1"/>
       <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.84375" customWidth="1"/>
     <col min="3" max="24" width="9.15234375" customWidth="1"/>
     <col min="25" max="30" width="14.3046875" customWidth="1"/>
     <col min="31" max="31" width="6.69140625" customWidth="1"/>
     <col min="32" max="32" width="14" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45">
-      <c r="B1" s="129" t="s">
+      <c r="B1" s="130" t="s">
         <v>178</v>
       </c>
-      <c r="C1" s="129"/>
-[...20 lines deleted...]
-      <c r="X1" s="129"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
+      <c r="N1" s="130"/>
+      <c r="O1" s="130"/>
+      <c r="P1" s="130"/>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="130"/>
+      <c r="S1" s="130"/>
+      <c r="T1" s="130"/>
+      <c r="U1" s="130"/>
+      <c r="V1" s="130"/>
+      <c r="W1" s="130"/>
+      <c r="X1" s="130"/>
       <c r="Y1" s="74"/>
       <c r="Z1" s="74"/>
       <c r="AA1" s="74"/>
       <c r="AB1" s="74"/>
       <c r="AC1" s="74"/>
       <c r="AD1" s="74"/>
     </row>
     <row r="2" spans="1:45">
-      <c r="C2" s="129"/>
-[...20 lines deleted...]
-      <c r="X2" s="129"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="130"/>
+      <c r="Q2" s="130"/>
+      <c r="R2" s="130"/>
+      <c r="S2" s="130"/>
+      <c r="T2" s="130"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="130"/>
+      <c r="W2" s="130"/>
+      <c r="X2" s="130"/>
       <c r="Y2" s="74"/>
       <c r="Z2" s="74"/>
       <c r="AA2" s="74"/>
       <c r="AB2" s="74"/>
       <c r="AC2" s="74"/>
       <c r="AD2" s="74"/>
       <c r="AE2" s="34"/>
       <c r="AF2" s="73"/>
     </row>
     <row r="3" spans="1:45" ht="15" customHeight="1">
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
       <c r="AA3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
       <c r="AE3" s="10"/>
       <c r="AF3" s="10"/>
       <c r="AG3" s="10"/>
       <c r="AH3" s="10"/>
       <c r="AI3" s="10"/>
       <c r="AJ3" s="10"/>
     </row>
     <row r="4" spans="1:45" ht="20.25" customHeight="1">
       <c r="B4" s="3"/>
-      <c r="C4" s="130" t="s">
+      <c r="C4" s="143" t="s">
         <v>325</v>
       </c>
-      <c r="D4" s="146"/>
-[...1 lines deleted...]
-      <c r="F4" s="130" t="s">
+      <c r="D4" s="144"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="143" t="s">
         <v>323</v>
       </c>
-      <c r="G4" s="146"/>
-[...1 lines deleted...]
-      <c r="I4" s="130" t="s">
+      <c r="G4" s="144"/>
+      <c r="H4" s="145"/>
+      <c r="I4" s="143" t="s">
         <v>385</v>
       </c>
-      <c r="J4" s="146"/>
-[...1 lines deleted...]
-      <c r="L4" s="130" t="s">
+      <c r="J4" s="144"/>
+      <c r="K4" s="145"/>
+      <c r="L4" s="143" t="s">
         <v>384</v>
       </c>
-      <c r="M4" s="146"/>
-[...1 lines deleted...]
-      <c r="O4" s="130" t="s">
+      <c r="M4" s="144"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="143" t="s">
         <v>399</v>
       </c>
-      <c r="P4" s="146"/>
-      <c r="Q4" s="147"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="145"/>
       <c r="R4" s="131" t="s">
         <v>179</v>
       </c>
-      <c r="S4" s="144"/>
-[...5 lines deleted...]
-      <c r="Y4" s="130" t="s">
+      <c r="S4" s="132"/>
+      <c r="T4" s="132"/>
+      <c r="U4" s="132"/>
+      <c r="V4" s="132"/>
+      <c r="W4" s="132"/>
+      <c r="X4" s="132"/>
+      <c r="Y4" s="143" t="s">
         <v>486</v>
       </c>
-      <c r="Z4" s="146"/>
-[...1 lines deleted...]
-      <c r="AB4" s="146" t="s">
+      <c r="Z4" s="144"/>
+      <c r="AA4" s="145"/>
+      <c r="AB4" s="144" t="s">
         <v>487</v>
       </c>
-      <c r="AC4" s="146"/>
-      <c r="AD4" s="147"/>
+      <c r="AC4" s="144"/>
+      <c r="AD4" s="145"/>
     </row>
     <row r="5" spans="1:45" ht="19.5" customHeight="1">
       <c r="B5" s="8"/>
       <c r="C5" s="131"/>
-      <c r="D5" s="144"/>
-      <c r="E5" s="148"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="146"/>
       <c r="F5" s="131"/>
-      <c r="G5" s="144"/>
-      <c r="H5" s="148"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="146"/>
       <c r="I5" s="131"/>
-      <c r="J5" s="144"/>
-      <c r="K5" s="148"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="146"/>
       <c r="L5" s="131"/>
-      <c r="M5" s="144"/>
-      <c r="N5" s="148"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="146"/>
       <c r="O5" s="131"/>
-      <c r="P5" s="144"/>
-[...1 lines deleted...]
-      <c r="R5" s="134" t="s">
+      <c r="P5" s="132"/>
+      <c r="Q5" s="146"/>
+      <c r="R5" s="159" t="s">
         <v>180</v>
       </c>
-      <c r="S5" s="135"/>
-      <c r="T5" s="134" t="s">
+      <c r="S5" s="160"/>
+      <c r="T5" s="159" t="s">
         <v>181</v>
       </c>
-      <c r="U5" s="135"/>
-      <c r="V5" s="134" t="s">
+      <c r="U5" s="160"/>
+      <c r="V5" s="159" t="s">
         <v>182</v>
       </c>
-      <c r="W5" s="135"/>
-      <c r="X5" s="134" t="s">
+      <c r="W5" s="160"/>
+      <c r="X5" s="159" t="s">
         <v>183</v>
       </c>
       <c r="Y5" s="131"/>
-      <c r="Z5" s="144"/>
-[...3 lines deleted...]
-      <c r="AD5" s="148"/>
+      <c r="Z5" s="132"/>
+      <c r="AA5" s="146"/>
+      <c r="AB5" s="132"/>
+      <c r="AC5" s="132"/>
+      <c r="AD5" s="146"/>
     </row>
     <row r="6" spans="1:45" ht="24.75" customHeight="1">
       <c r="B6" s="8"/>
       <c r="C6" s="53" t="s">
         <v>256</v>
       </c>
       <c r="D6" s="53" t="s">
         <v>184</v>
       </c>
       <c r="E6" s="53" t="s">
         <v>185</v>
       </c>
       <c r="F6" s="53" t="s">
         <v>186</v>
       </c>
       <c r="G6" s="53" t="s">
         <v>187</v>
       </c>
       <c r="H6" s="53" t="s">
         <v>188</v>
       </c>
       <c r="I6" s="53" t="s">
         <v>332</v>
       </c>
       <c r="J6" s="53" t="s">
@@ -17789,51 +17783,51 @@
       </c>
       <c r="P6" s="53" t="s">
         <v>190</v>
       </c>
       <c r="Q6" s="53" t="s">
         <v>191</v>
       </c>
       <c r="R6" s="53" t="s">
         <v>192</v>
       </c>
       <c r="S6" s="53" t="s">
         <v>193</v>
       </c>
       <c r="T6" s="53" t="s">
         <v>194</v>
       </c>
       <c r="U6" s="53" t="s">
         <v>195</v>
       </c>
       <c r="V6" s="53" t="s">
         <v>196</v>
       </c>
       <c r="W6" s="53" t="s">
         <v>197</v>
       </c>
-      <c r="X6" s="130"/>
+      <c r="X6" s="143"/>
       <c r="Y6" s="53" t="s">
         <v>488</v>
       </c>
       <c r="Z6" s="53" t="s">
         <v>484</v>
       </c>
       <c r="AA6" s="53" t="s">
         <v>485</v>
       </c>
       <c r="AB6" s="53" t="s">
         <v>488</v>
       </c>
       <c r="AC6" s="53" t="s">
         <v>484</v>
       </c>
       <c r="AD6" s="53" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="5.25" customHeight="1">
       <c r="B7" s="49"/>
       <c r="C7" s="50"/>
       <c r="D7" s="50"/>
       <c r="E7" s="50"/>
       <c r="F7" s="50"/>
@@ -19000,101 +18994,101 @@
       </c>
       <c r="T21" s="5" t="e">
         <f t="array" ref="T21">INDEX(#REF!,MATCH($R$3&amp;#REF!,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
     </row>
     <row r="22" spans="1:45" s="4" customFormat="1" ht="6.75" customHeight="1">
       <c r="Y22" s="124"/>
       <c r="Z22" s="124"/>
       <c r="AA22" s="124"/>
       <c r="AB22" s="124"/>
       <c r="AC22" s="124"/>
       <c r="AD22" s="124"/>
     </row>
     <row r="23" spans="1:45">
-      <c r="B23" s="128" t="s">
+      <c r="B23" s="133" t="s">
         <v>424</v>
       </c>
-      <c r="C23" s="128"/>
-[...26 lines deleted...]
-      <c r="AD23" s="128"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="133"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="133"/>
+      <c r="R23" s="133"/>
+      <c r="S23" s="133"/>
+      <c r="T23" s="133"/>
+      <c r="U23" s="133"/>
+      <c r="V23" s="133"/>
+      <c r="W23" s="133"/>
+      <c r="X23" s="133"/>
+      <c r="Y23" s="133"/>
+      <c r="Z23" s="133"/>
+      <c r="AA23" s="133"/>
+      <c r="AB23" s="133"/>
+      <c r="AC23" s="133"/>
+      <c r="AD23" s="133"/>
     </row>
     <row r="24" spans="1:45">
       <c r="B24" s="2"/>
-      <c r="O24" s="161"/>
-[...1 lines deleted...]
-      <c r="Q24" s="161"/>
+      <c r="O24" s="158"/>
+      <c r="P24" s="158"/>
+      <c r="Q24" s="158"/>
       <c r="Y24" s="125"/>
       <c r="Z24" s="125"/>
       <c r="AA24" s="125"/>
       <c r="AB24" s="125"/>
       <c r="AC24" s="125"/>
       <c r="AD24" s="125"/>
     </row>
     <row r="25" spans="1:45">
       <c r="B25" s="73" t="s">
         <v>423</v>
       </c>
-      <c r="O25" s="161"/>
-[...1 lines deleted...]
-      <c r="Q25" s="161"/>
+      <c r="O25" s="158"/>
+      <c r="P25" s="158"/>
+      <c r="Q25" s="158"/>
       <c r="Y25" s="125"/>
       <c r="Z25" s="125"/>
       <c r="AA25" s="125"/>
       <c r="AB25" s="125"/>
       <c r="AC25" s="125"/>
       <c r="AD25" s="125"/>
     </row>
     <row r="26" spans="1:45">
       <c r="O26" s="16"/>
       <c r="P26" s="16"/>
       <c r="Q26" s="63"/>
     </row>
     <row r="27" spans="1:45">
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="37"/>
       <c r="O27" s="64"/>
       <c r="P27" s="37"/>
       <c r="Q27" s="37"/>
     </row>
     <row r="28" spans="1:45">
@@ -19218,66 +19212,66 @@
       <c r="Q37" s="23"/>
     </row>
     <row r="38" spans="8:17">
       <c r="H38" s="65"/>
       <c r="I38" s="65"/>
       <c r="J38" s="65"/>
       <c r="K38" s="65"/>
       <c r="L38" s="65"/>
       <c r="M38" s="65"/>
       <c r="N38" s="65"/>
       <c r="O38" s="62"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="23"/>
     </row>
     <row r="40" spans="8:17">
       <c r="H40" s="17"/>
       <c r="I40" s="17"/>
       <c r="J40" s="17"/>
       <c r="K40" s="17"/>
       <c r="L40" s="17"/>
       <c r="M40" s="17"/>
       <c r="N40" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="B23:AD23"/>
-[...3 lines deleted...]
-    <mergeCell ref="O24:Q25"/>
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="C2:X2"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="O4:Q5"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="R4:X4"/>
     <mergeCell ref="I4:K5"/>
+    <mergeCell ref="B23:AD23"/>
+    <mergeCell ref="Y4:AA5"/>
+    <mergeCell ref="AB4:AD5"/>
+    <mergeCell ref="L4:N5"/>
+    <mergeCell ref="O24:Q25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B25" location="Contents!A1" display="(back to index)" xr:uid="{5E17C7B9-49CD-4651-8240-D004C6E70E1B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>