--- v0 (2026-06-07)
+++ v1 (2026-06-28)
@@ -21,54 +21,54 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RUP\EDICAO 2026\QUADROS\Nova pasta\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFA0B293-8E6D-4521-BEE4-CA33548FCA4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4C5153D-232B-4F6C-A38E-9084006BC8FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="16" r:id="rId1"/>
     <sheet name="S.C_Sig" sheetId="17" r:id="rId2"/>
     <sheet name="Q1 - Território" sheetId="7" r:id="rId3"/>
     <sheet name="Q2 - População" sheetId="9" r:id="rId4"/>
     <sheet name="Q3 - Educação" sheetId="18" r:id="rId5"/>
     <sheet name="Q4 - Saúde" sheetId="12" r:id="rId6"/>
     <sheet name="Q5 - Mercado de Trabalho" sheetId="8" r:id="rId7"/>
     <sheet name="Q6 - Rendimento" sheetId="19" r:id="rId8"/>
     <sheet name="Q7- Contas Económicas" sheetId="15" r:id="rId9"/>
     <sheet name="Q8 - Preços" sheetId="22" r:id="rId10"/>
     <sheet name="Q9 - Empresas" sheetId="26" r:id="rId11"/>
     <sheet name="Q10 - Agricultura" sheetId="11" r:id="rId12"/>
     <sheet name="Q11 - Transportes" sheetId="14" r:id="rId13"/>
     <sheet name="Q12 - Turismo" sheetId="13" r:id="rId14"/>
     <sheet name="Q13 - Ciência e Tecnologia" sheetId="20" r:id="rId15"/>
     <sheet name="Q14 - Sociedade de Informação" sheetId="10" r:id="rId16"/>
     <sheet name="Q15 - Criminalidade" sheetId="24" r:id="rId17"/>
     <sheet name="Q16 - ICR" sheetId="25" r:id="rId18"/>
     <sheet name="Q17 - SPI" sheetId="21" r:id="rId19"/>
   </sheets>
   <definedNames>
@@ -211,51 +211,51 @@
   <c r="P17" i="9"/>
   <c r="P15" i="9"/>
   <c r="P14" i="9"/>
   <c r="P13" i="9"/>
   <c r="P12" i="9"/>
   <c r="P11" i="9"/>
   <c r="P10" i="9"/>
   <c r="P9" i="9"/>
   <c r="S21" i="9"/>
   <c r="N17" i="7" l="1" a="1"/>
   <c r="N17" i="7" s="1"/>
   <c r="T21" i="15" l="1" a="1"/>
   <c r="T21" i="15" s="1"/>
   <c r="S21" i="15" a="1"/>
   <c r="S21" i="15" s="1"/>
   <c r="R21" i="15"/>
   <c r="L20" i="11" l="1"/>
   <c r="T20" i="14" l="1"/>
   <c r="Q20" i="14"/>
   <c r="O20" i="13" l="1"/>
   <c r="M20" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1802" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1790" uniqueCount="294">
   <si>
     <t>BARÓMETRO DAS REGIÕES ULTRAPERIFÉRICAS</t>
   </si>
   <si>
     <t>Sinais convencionais</t>
   </si>
   <si>
     <t>Q1 - Território</t>
   </si>
   <si>
     <t>Q2 - População</t>
   </si>
   <si>
     <t>Q3 - Educação</t>
   </si>
   <si>
     <t>Q4 - Saúde</t>
   </si>
   <si>
     <t>Q5 - Mercado de Trabalho</t>
   </si>
   <si>
     <t>Q7 - Contas Económicas</t>
   </si>
   <si>
@@ -3251,51 +3251,51 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="214">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
@@ -3675,177 +3675,176 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="36" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="36" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="82" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="183" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="183" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="183" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="467">
     <cellStyle name="%" xfId="205" xr:uid="{31E95038-F068-4523-8B49-3FF1EFA28BAF}"/>
     <cellStyle name="% 2" xfId="206" xr:uid="{29D5595B-8ADC-4854-B54E-F9DEA847D4FE}"/>
     <cellStyle name="% 2 2" xfId="207" xr:uid="{80DF1C1F-79CC-4FF5-BEF5-79D947C402C9}"/>
     <cellStyle name="% 2 2 2" xfId="208" xr:uid="{4D3508B8-0123-4E2B-BCC8-68C188160C41}"/>
     <cellStyle name="% 2 2 2 2" xfId="312" xr:uid="{76484977-85E2-40A6-BB9D-CA7F68EFC815}"/>
     <cellStyle name="% 2 2 2 3" xfId="398" xr:uid="{15F8F3D6-C1AE-41E3-A901-9AB718237CCD}"/>
     <cellStyle name="% 2 2_IV_02_05_Mad" xfId="209" xr:uid="{7C9C8455-3C0B-4AC1-8B73-7237CB818049}"/>
     <cellStyle name="% 2 3" xfId="311" xr:uid="{164B2ABB-D604-417E-8B4F-A26D2A252D82}"/>
     <cellStyle name="% 2_IV_02_05_Mad" xfId="210" xr:uid="{F028865B-3FF5-4C47-9A03-4AB11E73FA33}"/>
     <cellStyle name="% 3" xfId="211" xr:uid="{FCD84E35-6E0A-4C21-916B-11F9B4DCDD41}"/>
     <cellStyle name="% 3 2" xfId="313" xr:uid="{D09394F9-A564-48C6-ACFD-BDA30C850426}"/>
     <cellStyle name="%_II 04_07" xfId="212" xr:uid="{323D86EC-FF75-4D3C-BEB0-339D49589795}"/>
     <cellStyle name="%_II 04_07 2" xfId="314" xr:uid="{177EC7C5-0142-4413-A8F5-5254B783D1DD}"/>
     <cellStyle name="%_IV_02_05_Mad" xfId="213" xr:uid="{1886D60E-EA1B-46AF-9D2F-13DD9E63F656}"/>
     <cellStyle name="20% - Accent1" xfId="44" xr:uid="{0687BC9E-9A3E-4FE6-AD2D-07E84208E8FD}"/>
     <cellStyle name="20% - Accent2" xfId="45" xr:uid="{D0A28A03-A511-4715-B77A-087E88FC3D9E}"/>
     <cellStyle name="20% - Accent3" xfId="46" xr:uid="{2CE15D0C-F872-48C5-80E4-06EC8ABD66D6}"/>
     <cellStyle name="20% - Accent4" xfId="47" xr:uid="{1DD242A5-C84F-4C4D-8745-A012FD1F890A}"/>
     <cellStyle name="20% - Accent5" xfId="48" xr:uid="{5348B083-857F-47DF-B9EF-7D3C9EAF8977}"/>
     <cellStyle name="20% - Accent6" xfId="49" xr:uid="{BECBE04C-A6FE-4BB7-88DF-AE29AE4F4E66}"/>
     <cellStyle name="40% - Accent1" xfId="50" xr:uid="{0FDDD864-3D49-4101-A40B-E05EB42B5348}"/>
     <cellStyle name="40% - Accent2" xfId="51" xr:uid="{594D0E45-F223-43FB-BC3E-6E55C666503C}"/>
     <cellStyle name="40% - Accent3" xfId="52" xr:uid="{5E60161F-24AB-48C7-8E3F-71D82A5A5784}"/>
@@ -4854,103 +4853,103 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE8CB724-02D3-435C-B3BC-7BC6A0FAF657}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="11.69140625" customWidth="1"/>
     <col min="4" max="6" width="11.23046875" customWidth="1"/>
     <col min="7" max="7" width="10.69140625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="50"/>
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>111</v>
       </c>
-      <c r="C1" s="173"/>
-[...4 lines deleted...]
-      <c r="H1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="27"/>
       <c r="J2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="128"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="181" t="s">
+      <c r="C4" s="184" t="s">
         <v>220</v>
       </c>
-      <c r="D4" s="182"/>
-[...1 lines deleted...]
-      <c r="F4" s="181" t="s">
+      <c r="D4" s="185"/>
+      <c r="E4" s="186"/>
+      <c r="F4" s="184" t="s">
         <v>229</v>
       </c>
-      <c r="G4" s="182"/>
-      <c r="H4" s="183"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="186"/>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="C5" s="178"/>
-[...4 lines deleted...]
-      <c r="H5" s="184"/>
+      <c r="C5" s="173"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="187"/>
+      <c r="F5" s="173"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="187"/>
     </row>
     <row r="6" spans="1:10" ht="24.75" customHeight="1">
       <c r="B6" s="7"/>
       <c r="C6" s="45" t="s">
         <v>112</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>112</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="5.25" customHeight="1">
       <c r="B7" s="41"/>
       <c r="C7" s="42"/>
@@ -5248,179 +5247,179 @@
       <c r="H19" s="18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="5.25" customHeight="1">
       <c r="A20" s="5"/>
       <c r="B20" s="13"/>
       <c r="C20" s="33"/>
       <c r="D20" s="20"/>
       <c r="E20" s="18"/>
       <c r="F20" s="33"/>
       <c r="G20" s="20"/>
       <c r="H20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="23" spans="1:14" ht="15" customHeight="1">
-      <c r="B23" s="195" t="s">
+      <c r="B23" s="175" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="195"/>
-[...10 lines deleted...]
-      <c r="N23" s="213"/>
+      <c r="C23" s="175"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="175"/>
+      <c r="F23" s="175"/>
+      <c r="G23" s="175"/>
+      <c r="H23" s="175"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
+      <c r="L23" s="102"/>
+      <c r="M23" s="102"/>
+      <c r="N23" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="B23:H23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{0C3FAFFB-9692-4A21-A06E-F2EF265030FA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEA6DACD-001D-4DD1-8735-A502FC0C10A7}">
   <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="4" width="15.23046875" customWidth="1"/>
     <col min="5" max="6" width="11.23046875" customWidth="1"/>
     <col min="7" max="7" width="10.69140625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="50"/>
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>244</v>
       </c>
-      <c r="C1" s="173"/>
-[...4 lines deleted...]
-      <c r="H1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
     </row>
     <row r="2" spans="1:10">
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="27"/>
       <c r="J2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
     </row>
     <row r="4" spans="1:10" ht="20.25" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="181" t="s">
+      <c r="C4" s="184" t="s">
         <v>245</v>
       </c>
-      <c r="D4" s="186" t="s">
+      <c r="D4" s="189" t="s">
         <v>248</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="184" t="s">
         <v>246</v>
       </c>
-      <c r="F4" s="181" t="s">
+      <c r="F4" s="184" t="s">
         <v>247</v>
       </c>
-      <c r="G4" s="186" t="s">
+      <c r="G4" s="189" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="186" t="s">
+      <c r="H4" s="189" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="19.5" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="C5" s="178"/>
-[...4 lines deleted...]
-      <c r="H5" s="186"/>
+      <c r="C5" s="173"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="173"/>
+      <c r="F5" s="173"/>
+      <c r="G5" s="189"/>
+      <c r="H5" s="189"/>
     </row>
     <row r="6" spans="1:10" ht="24.75" customHeight="1">
       <c r="B6" s="7"/>
       <c r="C6" s="45" t="s">
         <v>264</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>265</v>
       </c>
-      <c r="E6" s="196" t="s">
+      <c r="E6" s="197" t="s">
         <v>249</v>
       </c>
-      <c r="F6" s="198"/>
-[...1 lines deleted...]
-      <c r="H6" s="186"/>
+      <c r="F6" s="199"/>
+      <c r="G6" s="189"/>
+      <c r="H6" s="189"/>
     </row>
     <row r="7" spans="1:10" ht="5.25" customHeight="1">
       <c r="B7" s="41"/>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="42"/>
       <c r="H7" s="42"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="5"/>
       <c r="B8" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="66" t="s">
@@ -5703,59 +5702,59 @@
       <c r="B20" s="13"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="33"/>
       <c r="F20" s="33"/>
       <c r="G20" s="20"/>
       <c r="H20" s="18"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="L22"/>
     </row>
     <row r="23" spans="1:14" ht="15" customHeight="1">
-      <c r="B23" s="195" t="s">
+      <c r="B23" s="175" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="195"/>
-[...4 lines deleted...]
-      <c r="H23" s="195"/>
+      <c r="C23" s="175"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="175"/>
+      <c r="F23" s="175"/>
+      <c r="G23" s="175"/>
+      <c r="H23" s="175"/>
       <c r="I23" s="102"/>
       <c r="J23" s="102"/>
       <c r="K23" s="102"/>
       <c r="L23" s="102"/>
       <c r="M23" s="102"/>
       <c r="N23" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{46F7E14C-6685-4105-B015-22D8162F274D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
@@ -5766,120 +5765,120 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="I44" sqref="I44"/>
       <selection pane="topRight" activeCell="I44" sqref="I44"/>
       <selection pane="bottomLeft" activeCell="I44" sqref="I44"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="13" width="9.23046875" customWidth="1"/>
     <col min="15" max="16" width="9.23046875" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>241</v>
       </c>
-      <c r="C1" s="173"/>
-[...13 lines deleted...]
-      <c r="Q1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="C2" s="173"/>
-[...7 lines deleted...]
-      <c r="K2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:19" ht="39" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>113</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>114</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="173" t="s">
         <v>115</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="181" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="184" t="s">
         <v>116</v>
       </c>
-      <c r="M4" s="182"/>
-[...1 lines deleted...]
-      <c r="O4" s="181" t="s">
+      <c r="M4" s="185"/>
+      <c r="N4" s="186"/>
+      <c r="O4" s="184" t="s">
         <v>266</v>
       </c>
-      <c r="P4" s="182"/>
-      <c r="Q4" s="183"/>
+      <c r="P4" s="185"/>
+      <c r="Q4" s="186"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>117</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -6555,124 +6554,124 @@
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4" t="e">
         <f>SUMIFS(#REF!,#REF!,'Q10 - Agricultura'!$A20,#REF!,'Q10 - Agricultura'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="M20" s="4" t="e">
         <f>SUMIFS(#REF!,#REF!,'Q10 - Agricultura'!$A20,#REF!,'Q10 - Agricultura'!$M$4)</f>
         <v>#REF!</v>
       </c>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
     </row>
     <row r="21" spans="1:17" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:17" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...13 lines deleted...]
-      <c r="Q22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="181"/>
+      <c r="Q22" s="181"/>
     </row>
     <row r="23" spans="1:17" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>119</v>
       </c>
-      <c r="C23" s="177"/>
-[...13 lines deleted...]
-      <c r="Q23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="181"/>
+      <c r="Q23" s="181"/>
     </row>
     <row r="24" spans="1:17" s="38" customFormat="1" ht="10.5" customHeight="1">
       <c r="B24" s="48"/>
       <c r="C24" s="51"/>
       <c r="D24" s="51"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
     </row>
     <row r="25" spans="1:17">
       <c r="B25" s="39"/>
     </row>
     <row r="26" spans="1:17">
       <c r="D26" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B22:Q22"/>
+    <mergeCell ref="B23:Q23"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="I4:K4"/>
-    <mergeCell ref="B22:Q22"/>
-    <mergeCell ref="B23:Q23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="S2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{C3653040-0A4C-46AD-B568-5FD7D2E7C806}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Folha11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD34"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
@@ -6683,157 +6682,157 @@
     <col min="3" max="3" width="13.69140625" style="81" customWidth="1"/>
     <col min="4" max="4" width="10" style="81" customWidth="1"/>
     <col min="5" max="5" width="11.69140625" style="81" customWidth="1"/>
     <col min="6" max="7" width="12.53515625" style="81" customWidth="1"/>
     <col min="8" max="8" width="8.23046875" style="81" customWidth="1"/>
     <col min="9" max="9" width="9.4609375" customWidth="1"/>
     <col min="10" max="10" width="11.23046875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.4609375" customWidth="1"/>
     <col min="12" max="12" width="7.23046875" customWidth="1"/>
     <col min="13" max="13" width="13.53515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.53515625" customWidth="1"/>
     <col min="15" max="16" width="10.4609375" customWidth="1"/>
     <col min="17" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="7.53515625" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="10.4609375" customWidth="1"/>
     <col min="22" max="22" width="7.4609375" customWidth="1"/>
     <col min="23" max="23" width="7.53515625" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="10.4609375" customWidth="1"/>
     <col min="27" max="27" width="7.4609375" customWidth="1"/>
     <col min="28" max="28" width="7.53515625" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>242</v>
       </c>
-      <c r="C1" s="173"/>
-[...24 lines deleted...]
-      <c r="AB1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="172"/>
+      <c r="V1" s="172"/>
+      <c r="W1" s="172"/>
+      <c r="X1" s="172"/>
+      <c r="Y1" s="172"/>
+      <c r="Z1" s="172"/>
+      <c r="AA1" s="172"/>
+      <c r="AB1" s="172"/>
     </row>
     <row r="2" spans="1:30">
-      <c r="I2" s="173"/>
-[...13 lines deleted...]
-      <c r="W2" s="173"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
+      <c r="R2" s="172"/>
+      <c r="S2" s="172"/>
+      <c r="T2" s="172"/>
+      <c r="U2" s="172"/>
+      <c r="V2" s="172"/>
+      <c r="W2" s="172"/>
       <c r="Y2" s="44"/>
       <c r="Z2" s="44"/>
       <c r="AD2" s="44"/>
     </row>
     <row r="3" spans="1:30">
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
     </row>
     <row r="4" spans="1:30" ht="31.5" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="188" t="s">
+      <c r="C4" s="191" t="s">
         <v>214</v>
       </c>
-      <c r="D4" s="189"/>
-[...1 lines deleted...]
-      <c r="F4" s="188" t="s">
+      <c r="D4" s="192"/>
+      <c r="E4" s="193"/>
+      <c r="F4" s="191" t="s">
         <v>215</v>
       </c>
-      <c r="G4" s="189"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="192"/>
+      <c r="H4" s="193"/>
+      <c r="I4" s="173" t="s">
         <v>120</v>
       </c>
-      <c r="J4" s="179"/>
-[...3 lines deleted...]
-      <c r="N4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="174"/>
+      <c r="L4" s="174"/>
+      <c r="M4" s="187"/>
+      <c r="N4" s="173" t="s">
         <v>121</v>
       </c>
-      <c r="O4" s="179"/>
-[...3 lines deleted...]
-      <c r="S4" s="178" t="s">
+      <c r="O4" s="174"/>
+      <c r="P4" s="174"/>
+      <c r="Q4" s="174"/>
+      <c r="R4" s="187"/>
+      <c r="S4" s="173" t="s">
         <v>122</v>
       </c>
-      <c r="T4" s="179"/>
-[...3 lines deleted...]
-      <c r="X4" s="178" t="s">
+      <c r="T4" s="174"/>
+      <c r="U4" s="174"/>
+      <c r="V4" s="174"/>
+      <c r="W4" s="187"/>
+      <c r="X4" s="173" t="s">
         <v>123</v>
       </c>
-      <c r="Y4" s="179"/>
-[...2 lines deleted...]
-      <c r="AB4" s="184"/>
+      <c r="Y4" s="174"/>
+      <c r="Z4" s="174"/>
+      <c r="AA4" s="174"/>
+      <c r="AB4" s="187"/>
     </row>
     <row r="5" spans="1:30" ht="35.25" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>207</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>207</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>124</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -8018,79 +8017,79 @@
       <c r="S20" s="4"/>
       <c r="T20" s="4" t="e">
         <f>SUMIFS(#REF!,#REF!,'Q11 - Transportes'!$A20,#REF!,'Q11 - Transportes'!$X$4)</f>
         <v>#REF!</v>
       </c>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4">
         <v>-4.034403262989894</v>
       </c>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
     </row>
     <row r="21" spans="1:28" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="1:28" s="48" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...24 lines deleted...]
-      <c r="AB22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="181"/>
+      <c r="Q22" s="181"/>
+      <c r="R22" s="181"/>
+      <c r="S22" s="181"/>
+      <c r="T22" s="181"/>
+      <c r="U22" s="181"/>
+      <c r="V22" s="181"/>
+      <c r="W22" s="181"/>
+      <c r="X22" s="181"/>
+      <c r="Y22" s="181"/>
+      <c r="Z22" s="181"/>
+      <c r="AA22" s="181"/>
+      <c r="AB22" s="181"/>
     </row>
     <row r="24" spans="1:28">
       <c r="B24" s="44" t="s">
         <v>228</v>
       </c>
       <c r="I24" s="29"/>
     </row>
     <row r="25" spans="1:28">
       <c r="I25" s="19"/>
     </row>
     <row r="26" spans="1:28">
       <c r="I26" s="19"/>
     </row>
     <row r="27" spans="1:28">
       <c r="I27" s="29"/>
     </row>
     <row r="28" spans="1:28">
       <c r="I28" s="19"/>
     </row>
     <row r="29" spans="1:28">
       <c r="I29" s="29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="I30" s="19"/>
     </row>
@@ -8141,130 +8140,130 @@
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="12.4609375" customWidth="1"/>
     <col min="4" max="4" width="9.4609375" customWidth="1"/>
     <col min="5" max="6" width="12.4609375" customWidth="1"/>
     <col min="7" max="7" width="9.4609375" customWidth="1"/>
     <col min="8" max="8" width="13.69140625" customWidth="1"/>
     <col min="9" max="9" width="12.4609375" customWidth="1"/>
     <col min="10" max="10" width="9.4609375" customWidth="1"/>
     <col min="11" max="12" width="12.4609375" customWidth="1"/>
     <col min="13" max="13" width="9.4609375" customWidth="1"/>
     <col min="14" max="15" width="12.4609375" customWidth="1"/>
     <col min="16" max="16" width="9.4609375" customWidth="1"/>
     <col min="17" max="17" width="12.4609375" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>243</v>
       </c>
-      <c r="C1" s="173"/>
-[...13 lines deleted...]
-      <c r="Q1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="F2" s="173"/>
-[...10 lines deleted...]
-      <c r="Q2" s="173"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
       <c r="S2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
     </row>
     <row r="4" spans="1:19" ht="34.5" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>128</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>129</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="173" t="s">
         <v>130</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="173" t="s">
         <v>293</v>
       </c>
-      <c r="M4" s="179"/>
-[...1 lines deleted...]
-      <c r="O4" s="181" t="s">
+      <c r="M4" s="174"/>
+      <c r="N4" s="187"/>
+      <c r="O4" s="184" t="s">
         <v>216</v>
       </c>
-      <c r="P4" s="182"/>
-      <c r="Q4" s="183"/>
+      <c r="P4" s="185"/>
+      <c r="Q4" s="186"/>
     </row>
     <row r="5" spans="1:19" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>131</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>132</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>132</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -8942,161 +8941,161 @@
       <c r="Q19" s="18"/>
     </row>
     <row r="20" spans="1:17" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4" t="e">
         <f>SUMIFS(#REF!,#REF!,'Q12 - Turismo'!$A20,#REF!,'Q12 - Turismo'!#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
     </row>
     <row r="21" spans="1:17" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:17" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...13 lines deleted...]
-      <c r="Q22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="181"/>
+      <c r="Q22" s="181"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B22:Q22"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="F2:Q2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:K4"/>
-    <mergeCell ref="B22:Q22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="S2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{B6A2BC57-B5A9-45BF-B7E0-C774F7EFE63F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB575268-606A-46C5-9B0D-0B5C6DF7EEB7}">
   <sheetPr codeName="Folha14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="8" width="13.53515625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.84375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.84375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.84375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>250</v>
       </c>
-      <c r="C1" s="173"/>
-[...4 lines deleted...]
-      <c r="H1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
     </row>
     <row r="2" spans="1:15">
-      <c r="C2" s="173"/>
-[...4 lines deleted...]
-      <c r="H2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
       <c r="J2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
     </row>
     <row r="4" spans="1:15" ht="33.75" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="179" t="s">
+      <c r="C4" s="174" t="s">
         <v>134</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>135</v>
       </c>
-      <c r="G4" s="179"/>
-      <c r="H4" s="184"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
     </row>
     <row r="5" spans="1:15" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="170" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="5.25" customHeight="1">
       <c r="B6" s="41"/>
       <c r="C6" s="42"/>
@@ -9384,110 +9383,110 @@
       <c r="E18" s="18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="136" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:14" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:14" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...4 lines deleted...]
-      <c r="H22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
       <c r="I22" s="100"/>
       <c r="J22" s="100"/>
       <c r="K22" s="100"/>
       <c r="L22" s="100"/>
       <c r="M22" s="100"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>136</v>
       </c>
-      <c r="C23" s="177"/>
-[...4 lines deleted...]
-      <c r="H23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
       <c r="I23" s="100"/>
       <c r="J23" s="100"/>
       <c r="K23" s="100"/>
       <c r="L23" s="100"/>
       <c r="M23" s="100"/>
       <c r="N23" s="100"/>
     </row>
     <row r="24" spans="1:14" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="172" t="s">
+      <c r="B24" s="177" t="s">
         <v>137</v>
       </c>
-      <c r="C24" s="172"/>
-[...4 lines deleted...]
-      <c r="H24" s="172"/>
+      <c r="C24" s="177"/>
+      <c r="D24" s="177"/>
+      <c r="E24" s="177"/>
+      <c r="F24" s="177"/>
+      <c r="G24" s="177"/>
+      <c r="H24" s="177"/>
       <c r="I24" s="101"/>
       <c r="J24" s="101"/>
       <c r="K24" s="101"/>
       <c r="L24" s="101"/>
       <c r="M24" s="101"/>
       <c r="N24" s="101"/>
     </row>
     <row r="25" spans="1:14" s="97" customFormat="1" ht="22.5" customHeight="1">
-      <c r="B25" s="200" t="s">
+      <c r="B25" s="201" t="s">
         <v>138</v>
       </c>
-      <c r="C25" s="200"/>
-[...4 lines deleted...]
-      <c r="H25" s="200"/>
+      <c r="C25" s="201"/>
+      <c r="D25" s="201"/>
+      <c r="E25" s="201"/>
+      <c r="F25" s="201"/>
+      <c r="G25" s="201"/>
+      <c r="H25" s="201"/>
       <c r="I25" s="99"/>
       <c r="J25" s="99"/>
       <c r="K25" s="99"/>
       <c r="L25" s="99"/>
       <c r="M25" s="99"/>
       <c r="N25" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B25:H25"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{AC50197B-7550-4437-8807-317F59DFA788}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
@@ -9495,126 +9494,126 @@
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Folha7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U26"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="10" width="12.23046875" customWidth="1"/>
     <col min="11" max="11" width="10.53515625" customWidth="1"/>
     <col min="12" max="13" width="12.23046875" customWidth="1"/>
     <col min="14" max="14" width="10.53515625" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>251</v>
       </c>
-      <c r="C1" s="173"/>
-[...10 lines deleted...]
-      <c r="N1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="C2" s="173"/>
-[...7 lines deleted...]
-      <c r="K2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
       <c r="N2" s="57"/>
       <c r="P2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
     </row>
     <row r="4" spans="1:21" ht="39" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>139</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>140</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="173" t="s">
         <v>211</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="173" t="s">
         <v>283</v>
       </c>
-      <c r="M4" s="179"/>
-      <c r="N4" s="184"/>
+      <c r="M4" s="174"/>
+      <c r="N4" s="187"/>
     </row>
     <row r="5" spans="1:21" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -10148,97 +10147,97 @@
       <c r="M18" s="18">
         <v>2025</v>
       </c>
       <c r="N18" s="18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:17" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:17" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:17" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...10 lines deleted...]
-      <c r="N22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
     </row>
     <row r="23" spans="1:17" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="202" t="s">
+      <c r="B23" s="203" t="s">
         <v>284</v>
       </c>
-      <c r="C23" s="202"/>
-[...10 lines deleted...]
-      <c r="N23" s="202"/>
+      <c r="C23" s="203"/>
+      <c r="D23" s="203"/>
+      <c r="E23" s="203"/>
+      <c r="F23" s="203"/>
+      <c r="G23" s="203"/>
+      <c r="H23" s="203"/>
+      <c r="I23" s="203"/>
+      <c r="J23" s="203"/>
+      <c r="K23" s="203"/>
+      <c r="L23" s="203"/>
+      <c r="M23" s="203"/>
+      <c r="N23" s="203"/>
       <c r="O23" s="82"/>
       <c r="P23" s="82"/>
       <c r="Q23" s="82"/>
     </row>
     <row r="24" spans="1:17" ht="11.25" customHeight="1">
-      <c r="B24" s="201"/>
-[...8 lines deleted...]
-      <c r="K24" s="202"/>
+      <c r="B24" s="202"/>
+      <c r="C24" s="203"/>
+      <c r="D24" s="203"/>
+      <c r="E24" s="203"/>
+      <c r="F24" s="203"/>
+      <c r="G24" s="203"/>
+      <c r="H24" s="203"/>
+      <c r="I24" s="203"/>
+      <c r="J24" s="203"/>
+      <c r="K24" s="203"/>
       <c r="L24" s="105"/>
       <c r="M24" s="105"/>
       <c r="N24" s="105"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
     </row>
     <row r="26" spans="1:17">
       <c r="G26" s="138"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="B24:K24"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{92CECAB1-900B-47AF-9CDE-9A995F371AAE}"/>
   </hyperlinks>
@@ -10252,133 +10251,133 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D882CF9B-36A1-44DB-B26C-CCBB63A45899}">
   <dimension ref="A1:T22"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="14.23046875" customWidth="1"/>
     <col min="4" max="4" width="16.4609375" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="16.23046875" customWidth="1"/>
     <col min="8" max="8" width="9.69140625" customWidth="1"/>
     <col min="9" max="9" width="11.69140625" customWidth="1"/>
     <col min="10" max="10" width="9.23046875" customWidth="1"/>
     <col min="11" max="11" width="9" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>252</v>
       </c>
-      <c r="C1" s="173"/>
-[...7 lines deleted...]
-      <c r="K1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
     </row>
     <row r="2" spans="1:20">
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="M2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:20">
-      <c r="C3" s="173"/>
-[...7 lines deleted...]
-      <c r="K3" s="173"/>
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
       <c r="M3" s="44"/>
     </row>
     <row r="4" spans="1:20" ht="30" customHeight="1">
       <c r="B4" s="2"/>
       <c r="C4" s="67" t="s">
         <v>146</v>
       </c>
       <c r="D4" s="67" t="s">
         <v>152</v>
       </c>
       <c r="E4" s="67" t="s">
         <v>147</v>
       </c>
       <c r="F4" s="67" t="s">
         <v>148</v>
       </c>
       <c r="G4" s="67" t="s">
         <v>149</v>
       </c>
       <c r="H4" s="67" t="s">
         <v>150</v>
       </c>
       <c r="I4" s="67" t="s">
         <v>151</v>
       </c>
-      <c r="J4" s="186" t="s">
+      <c r="J4" s="189" t="s">
         <v>56</v>
       </c>
-      <c r="K4" s="186" t="s">
+      <c r="K4" s="189" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="20.25" customHeight="1">
       <c r="B5" s="2"/>
-      <c r="C5" s="203" t="s">
+      <c r="C5" s="204" t="s">
         <v>232</v>
       </c>
-      <c r="D5" s="204"/>
-[...6 lines deleted...]
-      <c r="K5" s="186"/>
+      <c r="D5" s="205"/>
+      <c r="E5" s="205"/>
+      <c r="F5" s="205"/>
+      <c r="G5" s="205"/>
+      <c r="H5" s="205"/>
+      <c r="I5" s="206"/>
+      <c r="J5" s="189"/>
+      <c r="K5" s="189"/>
     </row>
     <row r="6" spans="1:20" ht="5.25" customHeight="1">
       <c r="B6" s="41"/>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="88"/>
       <c r="I6" s="88"/>
       <c r="J6" s="88"/>
       <c r="K6" s="88"/>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" s="5"/>
       <c r="B7" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="60" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="60" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="60" t="s">
@@ -10861,62 +10860,62 @@
       <c r="D19" s="37"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
     </row>
     <row r="20" spans="1:20" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
     </row>
     <row r="21" spans="1:20" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="D21" s="37"/>
     </row>
     <row r="22" spans="1:20" s="48" customFormat="1" ht="12" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>153</v>
       </c>
-      <c r="C22" s="177"/>
-[...7 lines deleted...]
-      <c r="K22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{285ABE82-3206-48A0-B9C6-526C36B5AB1D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AC834F5-79F0-427E-9B6D-F53EEC1587CF}">
   <sheetPr>
@@ -10927,87 +10926,87 @@
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H5" sqref="H4:J18"/>
       <selection pane="topRight" activeCell="H5" sqref="H4:J18"/>
       <selection pane="bottomLeft" activeCell="H5" sqref="H4:J18"/>
       <selection pane="bottomRight" activeCell="T2" sqref="T2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="5" width="10.53515625" customWidth="1"/>
     <col min="6" max="6" width="11.23046875" customWidth="1"/>
     <col min="7" max="7" width="14.69140625" customWidth="1"/>
     <col min="8" max="8" width="13.23046875" customWidth="1"/>
     <col min="9" max="15" width="10.53515625" customWidth="1"/>
     <col min="16" max="16" width="11.69140625" customWidth="1"/>
     <col min="17" max="18" width="10.53515625" customWidth="1"/>
     <col min="19" max="19" width="6.69140625" customWidth="1"/>
     <col min="20" max="20" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="B1" s="206" t="s">
+      <c r="B1" s="207" t="s">
         <v>253</v>
       </c>
-      <c r="C1" s="206"/>
-[...14 lines deleted...]
-      <c r="R1" s="206"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="C2" s="173"/>
-[...14 lines deleted...]
-      <c r="R2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
+      <c r="R2" s="172"/>
       <c r="T2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
@@ -11754,112 +11753,112 @@
         <v>35.299999999999997</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:19" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
     </row>
     <row r="21" spans="1:19" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:19" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...15 lines deleted...]
-      <c r="S22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="181"/>
+      <c r="Q22" s="181"/>
+      <c r="R22" s="181"/>
+      <c r="S22" s="181"/>
     </row>
     <row r="23" spans="1:19" s="48" customFormat="1" ht="19.5" customHeight="1">
-      <c r="B23" s="207" t="s">
+      <c r="B23" s="208" t="s">
         <v>143</v>
       </c>
-      <c r="C23" s="207"/>
-[...14 lines deleted...]
-      <c r="R23" s="207"/>
+      <c r="C23" s="208"/>
+      <c r="D23" s="208"/>
+      <c r="E23" s="208"/>
+      <c r="F23" s="208"/>
+      <c r="G23" s="208"/>
+      <c r="H23" s="208"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="208"/>
+      <c r="K23" s="208"/>
+      <c r="L23" s="208"/>
+      <c r="M23" s="208"/>
+      <c r="N23" s="208"/>
+      <c r="O23" s="208"/>
+      <c r="P23" s="208"/>
+      <c r="Q23" s="208"/>
+      <c r="R23" s="208"/>
       <c r="S23" s="99"/>
     </row>
     <row r="24" spans="1:19" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="177"/>
-[...16 lines deleted...]
-      <c r="S24" s="177"/>
+      <c r="B24" s="181"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="181"/>
+      <c r="Q24" s="181"/>
+      <c r="R24" s="181"/>
+      <c r="S24" s="181"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="C2:R2"/>
     <mergeCell ref="B23:R23"/>
     <mergeCell ref="B22:S22"/>
     <mergeCell ref="B24:S24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="T2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{9012F764-7FD9-4D58-A612-1ADC80ADC013}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FCF9BCA-542F-4531-8C19-7DDB84683817}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z24"/>
   <sheetViews>
@@ -11872,168 +11871,168 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="12.69140625" customWidth="1"/>
     <col min="5" max="5" width="12.53515625" customWidth="1"/>
     <col min="6" max="6" width="13.4609375" customWidth="1"/>
     <col min="7" max="7" width="14.23046875" customWidth="1"/>
     <col min="8" max="9" width="11.23046875" customWidth="1"/>
     <col min="10" max="10" width="10.23046875" customWidth="1"/>
     <col min="11" max="11" width="9.53515625" customWidth="1"/>
     <col min="12" max="12" width="11.23046875" customWidth="1"/>
     <col min="13" max="13" width="15.4609375" customWidth="1"/>
     <col min="14" max="14" width="7.53515625" customWidth="1"/>
     <col min="15" max="15" width="13.69140625" customWidth="1"/>
     <col min="16" max="16" width="12" customWidth="1"/>
     <col min="17" max="19" width="10.53515625" customWidth="1"/>
     <col min="20" max="20" width="6.69140625" customWidth="1"/>
     <col min="21" max="21" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="B1" s="206" t="s">
+      <c r="B1" s="207" t="s">
         <v>254</v>
       </c>
-      <c r="C1" s="206"/>
-[...15 lines deleted...]
-      <c r="S1" s="206"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
+      <c r="N1" s="207"/>
+      <c r="O1" s="207"/>
+      <c r="P1" s="207"/>
+      <c r="Q1" s="207"/>
+      <c r="R1" s="207"/>
+      <c r="S1" s="207"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="C2" s="173"/>
-[...15 lines deleted...]
-      <c r="S2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
+      <c r="R2" s="172"/>
+      <c r="S2" s="172"/>
       <c r="U2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" ht="27" customHeight="1">
       <c r="B4" s="80"/>
-      <c r="C4" s="180" t="s">
+      <c r="C4" s="183" t="s">
         <v>141</v>
       </c>
-      <c r="D4" s="211" t="s">
+      <c r="D4" s="212" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="208" t="s">
+      <c r="E4" s="209" t="s">
         <v>188</v>
       </c>
-      <c r="F4" s="208" t="s">
+      <c r="F4" s="209" t="s">
         <v>195</v>
       </c>
-      <c r="G4" s="208" t="s">
+      <c r="G4" s="209" t="s">
         <v>189</v>
       </c>
-      <c r="H4" s="209" t="s">
+      <c r="H4" s="210" t="s">
         <v>188</v>
       </c>
-      <c r="I4" s="209"/>
-[...2 lines deleted...]
-      <c r="L4" s="209" t="s">
+      <c r="I4" s="210"/>
+      <c r="J4" s="210"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="210" t="s">
         <v>195</v>
       </c>
-      <c r="M4" s="209"/>
-[...2 lines deleted...]
-      <c r="P4" s="209" t="s">
+      <c r="M4" s="210"/>
+      <c r="N4" s="210"/>
+      <c r="O4" s="210"/>
+      <c r="P4" s="210" t="s">
         <v>189</v>
       </c>
-      <c r="Q4" s="209"/>
-[...1 lines deleted...]
-      <c r="S4" s="210"/>
+      <c r="Q4" s="210"/>
+      <c r="R4" s="210"/>
+      <c r="S4" s="211"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
     </row>
     <row r="5" spans="1:26" ht="30.9">
       <c r="B5" s="80"/>
-      <c r="C5" s="180"/>
-[...3 lines deleted...]
-      <c r="G5" s="208"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="212"/>
+      <c r="E5" s="209"/>
+      <c r="F5" s="209"/>
+      <c r="G5" s="209"/>
       <c r="H5" s="83" t="s">
         <v>192</v>
       </c>
       <c r="I5" s="83" t="s">
         <v>193</v>
       </c>
       <c r="J5" s="83" t="s">
         <v>196</v>
       </c>
       <c r="K5" s="83" t="s">
         <v>202</v>
       </c>
       <c r="L5" s="83" t="s">
         <v>190</v>
       </c>
       <c r="M5" s="83" t="s">
         <v>197</v>
       </c>
       <c r="N5" s="83" t="s">
         <v>198</v>
       </c>
       <c r="O5" s="83" t="s">
         <v>191</v>
       </c>
       <c r="P5" s="83" t="s">
@@ -12809,145 +12808,145 @@
       </c>
     </row>
     <row r="20" spans="1:19" ht="5.25" customHeight="1"/>
     <row r="21" spans="1:19" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
     </row>
     <row r="22" spans="1:19" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="23" spans="1:19" s="97" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="177"/>
-[...15 lines deleted...]
-      <c r="S23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="181"/>
+      <c r="Q23" s="181"/>
+      <c r="R23" s="181"/>
+      <c r="S23" s="181"/>
     </row>
     <row r="24" spans="1:19" s="48" customFormat="1" ht="19.5" customHeight="1">
-      <c r="B24" s="207" t="s">
+      <c r="B24" s="208" t="s">
         <v>186</v>
       </c>
-      <c r="C24" s="207"/>
-[...15 lines deleted...]
-      <c r="S24" s="207"/>
+      <c r="C24" s="208"/>
+      <c r="D24" s="208"/>
+      <c r="E24" s="208"/>
+      <c r="F24" s="208"/>
+      <c r="G24" s="208"/>
+      <c r="H24" s="208"/>
+      <c r="I24" s="208"/>
+      <c r="J24" s="208"/>
+      <c r="K24" s="208"/>
+      <c r="L24" s="208"/>
+      <c r="M24" s="208"/>
+      <c r="N24" s="208"/>
+      <c r="O24" s="208"/>
+      <c r="P24" s="208"/>
+      <c r="Q24" s="208"/>
+      <c r="R24" s="208"/>
+      <c r="S24" s="208"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="B24:S24"/>
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="C2:S2"/>
     <mergeCell ref="B23:S23"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:O4"/>
     <mergeCell ref="P4:S4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="U2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{84BA6F23-90B8-4A44-9D9E-5000B20E8B3D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EABFB6D1-6ED6-4367-B60E-2624C7F66ACA}">
   <sheetPr codeName="Folha2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="10.4609375" customWidth="1"/>
     <col min="3" max="3" width="5.23046875" customWidth="1"/>
     <col min="11" max="11" width="9.69140625" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13">
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="171"/>
-[...1 lines deleted...]
-      <c r="E1" s="171"/>
+      <c r="C1" s="176"/>
+      <c r="D1" s="176"/>
+      <c r="E1" s="176"/>
     </row>
     <row r="2" spans="2:13">
       <c r="B2" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="23" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="2:13">
       <c r="B3" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>13</v>
       </c>
@@ -13052,56 +13051,56 @@
       </c>
     </row>
     <row r="13" spans="2:13">
       <c r="B13" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="2:13">
       <c r="B14" s="50" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="49" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="2:13">
-      <c r="B16" s="171" t="s">
+      <c r="B16" s="176" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="171"/>
-[...1 lines deleted...]
-      <c r="E16" s="171"/>
+      <c r="C16" s="176"/>
+      <c r="D16" s="176"/>
+      <c r="E16" s="176"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="95" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="95" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="49" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" s="95" t="s">
@@ -13226,118 +13225,118 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Folha3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="5" width="9.23046875" customWidth="1"/>
     <col min="6" max="6" width="12.4609375" customWidth="1"/>
     <col min="7" max="13" width="9.23046875" customWidth="1"/>
     <col min="14" max="14" width="10.23046875" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>51</v>
       </c>
-      <c r="C1" s="173"/>
-[...10 lines deleted...]
-      <c r="N1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="B2" s="173"/>
-[...11 lines deleted...]
-      <c r="N2" s="173"/>
+      <c r="B2" s="172"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
       <c r="P2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="15" customHeight="1">
       <c r="C3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:17" ht="33.75" customHeight="1">
       <c r="B4" s="40"/>
-      <c r="C4" s="174" t="s">
+      <c r="C4" s="178" t="s">
         <v>52</v>
       </c>
-      <c r="D4" s="175"/>
-[...1 lines deleted...]
-      <c r="F4" s="174" t="s">
+      <c r="D4" s="179"/>
+      <c r="E4" s="180"/>
+      <c r="F4" s="178" t="s">
         <v>225</v>
       </c>
-      <c r="G4" s="175"/>
-[...1 lines deleted...]
-      <c r="I4" s="174" t="s">
+      <c r="G4" s="179"/>
+      <c r="H4" s="180"/>
+      <c r="I4" s="178" t="s">
         <v>53</v>
       </c>
-      <c r="J4" s="175"/>
-[...1 lines deleted...]
-      <c r="L4" s="174" t="s">
+      <c r="J4" s="179"/>
+      <c r="K4" s="179"/>
+      <c r="L4" s="178" t="s">
         <v>54</v>
       </c>
-      <c r="M4" s="175"/>
-      <c r="N4" s="176"/>
+      <c r="M4" s="179"/>
+      <c r="N4" s="180"/>
       <c r="Q4" s="6"/>
     </row>
     <row r="5" spans="1:17" ht="24.75" customHeight="1">
       <c r="B5" s="43"/>
       <c r="C5" s="45" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>59</v>
       </c>
@@ -13766,167 +13765,167 @@
       <c r="K16" s="18"/>
       <c r="L16" s="19"/>
       <c r="M16" s="20"/>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="2:14" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4" t="e">
         <f t="array" ref="N17">INDEX(#REF!,MATCH($L$3&amp;$A17,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="2:14" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="19" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B19" s="177" t="s">
+      <c r="B19" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="177"/>
-[...10 lines deleted...]
-      <c r="N19" s="177"/>
+      <c r="C19" s="181"/>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
     </row>
     <row r="20" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B20" s="177" t="s">
+      <c r="B20" s="181" t="s">
         <v>136</v>
       </c>
-      <c r="C20" s="177"/>
-[...10 lines deleted...]
-      <c r="N20" s="177"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
     </row>
     <row r="21" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B21" s="212" t="s">
+      <c r="B21" s="182" t="s">
         <v>224</v>
       </c>
-      <c r="C21" s="212"/>
-[...10 lines deleted...]
-      <c r="N21" s="212"/>
+      <c r="C21" s="182"/>
+      <c r="D21" s="182"/>
+      <c r="E21" s="182"/>
+      <c r="F21" s="182"/>
+      <c r="G21" s="182"/>
+      <c r="H21" s="182"/>
+      <c r="I21" s="182"/>
+      <c r="J21" s="182"/>
+      <c r="K21" s="182"/>
+      <c r="L21" s="182"/>
+      <c r="M21" s="182"/>
+      <c r="N21" s="182"/>
     </row>
     <row r="22" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="172" t="s">
+      <c r="B22" s="177" t="s">
         <v>145</v>
       </c>
-      <c r="C22" s="172"/>
-[...10 lines deleted...]
-      <c r="N22" s="172"/>
+      <c r="C22" s="177"/>
+      <c r="D22" s="177"/>
+      <c r="E22" s="177"/>
+      <c r="F22" s="177"/>
+      <c r="G22" s="177"/>
+      <c r="H22" s="177"/>
+      <c r="I22" s="177"/>
+      <c r="J22" s="177"/>
+      <c r="K22" s="177"/>
+      <c r="L22" s="177"/>
+      <c r="M22" s="177"/>
+      <c r="N22" s="177"/>
     </row>
     <row r="23" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="172" t="s">
+      <c r="B23" s="177" t="s">
         <v>223</v>
       </c>
-      <c r="C23" s="172"/>
-[...10 lines deleted...]
-      <c r="N23" s="172"/>
+      <c r="C23" s="177"/>
+      <c r="D23" s="177"/>
+      <c r="E23" s="177"/>
+      <c r="F23" s="177"/>
+      <c r="G23" s="177"/>
+      <c r="H23" s="177"/>
+      <c r="I23" s="177"/>
+      <c r="J23" s="177"/>
+      <c r="K23" s="177"/>
+      <c r="L23" s="177"/>
+      <c r="M23" s="177"/>
+      <c r="N23" s="177"/>
     </row>
     <row r="24" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="172" t="s">
+      <c r="B24" s="177" t="s">
         <v>235</v>
       </c>
-      <c r="C24" s="172"/>
-[...10 lines deleted...]
-      <c r="N24" s="172"/>
+      <c r="C24" s="177"/>
+      <c r="D24" s="177"/>
+      <c r="E24" s="177"/>
+      <c r="F24" s="177"/>
+      <c r="G24" s="177"/>
+      <c r="H24" s="177"/>
+      <c r="I24" s="177"/>
+      <c r="J24" s="177"/>
+      <c r="K24" s="177"/>
+      <c r="L24" s="177"/>
+      <c r="M24" s="177"/>
+      <c r="N24" s="177"/>
     </row>
     <row r="25" spans="2:14" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B25" s="172" t="s">
+      <c r="B25" s="177" t="s">
         <v>239</v>
       </c>
-      <c r="C25" s="172"/>
-[...10 lines deleted...]
-      <c r="N25" s="172"/>
+      <c r="C25" s="177"/>
+      <c r="D25" s="177"/>
+      <c r="E25" s="177"/>
+      <c r="F25" s="177"/>
+      <c r="G25" s="177"/>
+      <c r="H25" s="177"/>
+      <c r="I25" s="177"/>
+      <c r="J25" s="177"/>
+      <c r="K25" s="177"/>
+      <c r="L25" s="177"/>
+      <c r="M25" s="177"/>
+      <c r="N25" s="177"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B24:N24"/>
     <mergeCell ref="B19:N19"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="B23:N23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{EFB859E3-F6BD-4A09-9E4A-67827B4C9EC8}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
@@ -13945,224 +13944,224 @@
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="AD2" sqref="AD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="14.4609375" customWidth="1"/>
     <col min="4" max="4" width="7.4609375" customWidth="1"/>
     <col min="5" max="6" width="9.53515625" customWidth="1"/>
     <col min="7" max="7" width="8.53515625" customWidth="1"/>
     <col min="8" max="20" width="9.53515625" customWidth="1"/>
     <col min="21" max="21" width="7.23046875" customWidth="1"/>
     <col min="22" max="22" width="8.53515625" customWidth="1"/>
     <col min="23" max="23" width="9.53515625" customWidth="1"/>
     <col min="24" max="24" width="8.23046875" customWidth="1"/>
     <col min="25" max="26" width="9.53515625" customWidth="1"/>
     <col min="27" max="27" width="7.69140625" customWidth="1"/>
     <col min="28" max="28" width="9.53515625" customWidth="1"/>
     <col min="29" max="29" width="6.69140625" customWidth="1"/>
     <col min="30" max="30" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>73</v>
       </c>
-      <c r="C1" s="173"/>
-[...24 lines deleted...]
-      <c r="AB1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="172"/>
+      <c r="V1" s="172"/>
+      <c r="W1" s="172"/>
+      <c r="X1" s="172"/>
+      <c r="Y1" s="172"/>
+      <c r="Z1" s="172"/>
+      <c r="AA1" s="172"/>
+      <c r="AB1" s="172"/>
     </row>
     <row r="2" spans="1:30">
-      <c r="B2" s="173"/>
-[...25 lines deleted...]
-      <c r="AB2" s="173"/>
+      <c r="B2" s="172"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
+      <c r="R2" s="172"/>
+      <c r="S2" s="172"/>
+      <c r="T2" s="172"/>
+      <c r="U2" s="172"/>
+      <c r="V2" s="172"/>
+      <c r="W2" s="172"/>
+      <c r="X2" s="172"/>
+      <c r="Y2" s="172"/>
+      <c r="Z2" s="172"/>
+      <c r="AA2" s="172"/>
+      <c r="AB2" s="172"/>
       <c r="AD2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
     </row>
     <row r="4" spans="1:30" ht="20.25" customHeight="1">
-      <c r="B4" s="180"/>
-      <c r="C4" s="181" t="s">
+      <c r="B4" s="183"/>
+      <c r="C4" s="184" t="s">
         <v>74</v>
       </c>
-      <c r="D4" s="182"/>
-[...1 lines deleted...]
-      <c r="F4" s="181" t="s">
+      <c r="D4" s="185"/>
+      <c r="E4" s="186"/>
+      <c r="F4" s="184" t="s">
         <v>231</v>
       </c>
-      <c r="G4" s="182"/>
-[...1 lines deleted...]
-      <c r="I4" s="181" t="s">
+      <c r="G4" s="185"/>
+      <c r="H4" s="186"/>
+      <c r="I4" s="184" t="s">
         <v>279</v>
       </c>
-      <c r="J4" s="182"/>
-[...1 lines deleted...]
-      <c r="L4" s="181" t="s">
+      <c r="J4" s="185"/>
+      <c r="K4" s="186"/>
+      <c r="L4" s="184" t="s">
         <v>75</v>
       </c>
-      <c r="M4" s="182"/>
-[...1 lines deleted...]
-      <c r="O4" s="178" t="s">
+      <c r="M4" s="185"/>
+      <c r="N4" s="186"/>
+      <c r="O4" s="173" t="s">
         <v>76</v>
       </c>
-      <c r="P4" s="179"/>
-[...6 lines deleted...]
-      <c r="W4" s="181" t="s">
+      <c r="P4" s="174"/>
+      <c r="Q4" s="174"/>
+      <c r="R4" s="174"/>
+      <c r="S4" s="174"/>
+      <c r="T4" s="174"/>
+      <c r="U4" s="174"/>
+      <c r="V4" s="187"/>
+      <c r="W4" s="184" t="s">
         <v>77</v>
       </c>
-      <c r="X4" s="182"/>
-[...1 lines deleted...]
-      <c r="Z4" s="181" t="s">
+      <c r="X4" s="185"/>
+      <c r="Y4" s="186"/>
+      <c r="Z4" s="184" t="s">
         <v>78</v>
       </c>
-      <c r="AA4" s="182"/>
-      <c r="AB4" s="183"/>
+      <c r="AA4" s="185"/>
+      <c r="AB4" s="186"/>
       <c r="AC4" s="9"/>
     </row>
     <row r="5" spans="1:30" ht="21.75" customHeight="1">
-      <c r="B5" s="180"/>
-[...12 lines deleted...]
-      <c r="O5" s="178" t="s">
+      <c r="B5" s="183"/>
+      <c r="C5" s="173"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="187"/>
+      <c r="F5" s="173"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="187"/>
+      <c r="I5" s="173"/>
+      <c r="J5" s="174"/>
+      <c r="K5" s="187"/>
+      <c r="L5" s="173"/>
+      <c r="M5" s="174"/>
+      <c r="N5" s="187"/>
+      <c r="O5" s="173" t="s">
         <v>79</v>
       </c>
-      <c r="P5" s="179"/>
-      <c r="Q5" s="178" t="s">
+      <c r="P5" s="174"/>
+      <c r="Q5" s="173" t="s">
         <v>80</v>
       </c>
-      <c r="R5" s="179"/>
-      <c r="S5" s="174" t="s">
+      <c r="R5" s="174"/>
+      <c r="S5" s="178" t="s">
         <v>81</v>
       </c>
-      <c r="T5" s="176"/>
-      <c r="U5" s="185" t="s">
+      <c r="T5" s="180"/>
+      <c r="U5" s="188" t="s">
         <v>56</v>
       </c>
-      <c r="V5" s="185" t="s">
+      <c r="V5" s="188" t="s">
         <v>57</v>
       </c>
-      <c r="W5" s="178"/>
-[...4 lines deleted...]
-      <c r="AB5" s="184"/>
+      <c r="W5" s="173"/>
+      <c r="X5" s="174"/>
+      <c r="Y5" s="187"/>
+      <c r="Z5" s="173"/>
+      <c r="AA5" s="174"/>
+      <c r="AB5" s="187"/>
       <c r="AC5" s="28"/>
     </row>
     <row r="6" spans="1:30" ht="33.75" customHeight="1">
-      <c r="B6" s="180"/>
+      <c r="B6" s="183"/>
       <c r="C6" s="45" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>208</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I6" s="45" t="s">
         <v>208</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="K6" s="45" t="s">
@@ -14173,52 +14172,52 @@
       </c>
       <c r="M6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="N6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="O6" s="45" t="s">
         <v>82</v>
       </c>
       <c r="P6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="Q6" s="45" t="s">
         <v>82</v>
       </c>
       <c r="R6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="S6" s="45" t="s">
         <v>82</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="U6" s="186"/>
-      <c r="V6" s="186"/>
+      <c r="U6" s="189"/>
+      <c r="V6" s="189"/>
       <c r="W6" s="45" t="s">
         <v>85</v>
       </c>
       <c r="X6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="Y6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="Z6" s="45" t="s">
         <v>82</v>
       </c>
       <c r="AA6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="AB6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="AC6" s="28"/>
     </row>
     <row r="7" spans="1:30" ht="4.5" customHeight="1">
       <c r="B7" s="41"/>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
@@ -15366,110 +15365,110 @@
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4" t="e">
         <f>SUMIFS(#REF!,#REF!,'Q5 - Mercado de Trabalho'!#REF!,#REF!,'Q5 - Mercado de Trabalho'!$X23)</f>
         <v>#REF!</v>
       </c>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21"/>
       <c r="AD21" s="89"/>
     </row>
     <row r="22" spans="1:30" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="AC22"/>
       <c r="AD22" s="89"/>
     </row>
     <row r="23" spans="1:30" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="177"/>
-[...24 lines deleted...]
-      <c r="AB23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="181"/>
+      <c r="Q23" s="181"/>
+      <c r="R23" s="181"/>
+      <c r="S23" s="181"/>
+      <c r="T23" s="181"/>
+      <c r="U23" s="181"/>
+      <c r="V23" s="181"/>
+      <c r="W23" s="181"/>
+      <c r="X23" s="181"/>
+      <c r="Y23" s="181"/>
+      <c r="Z23" s="181"/>
+      <c r="AA23" s="181"/>
+      <c r="AB23" s="181"/>
     </row>
     <row r="24" spans="1:30" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="187" t="s">
+      <c r="B24" s="190" t="s">
         <v>268</v>
       </c>
-      <c r="C24" s="187"/>
-[...24 lines deleted...]
-      <c r="AB24" s="187"/>
+      <c r="C24" s="190"/>
+      <c r="D24" s="190"/>
+      <c r="E24" s="190"/>
+      <c r="F24" s="190"/>
+      <c r="G24" s="190"/>
+      <c r="H24" s="190"/>
+      <c r="I24" s="190"/>
+      <c r="J24" s="190"/>
+      <c r="K24" s="190"/>
+      <c r="L24" s="190"/>
+      <c r="M24" s="190"/>
+      <c r="N24" s="190"/>
+      <c r="O24" s="190"/>
+      <c r="P24" s="190"/>
+      <c r="Q24" s="190"/>
+      <c r="R24" s="190"/>
+      <c r="S24" s="190"/>
+      <c r="T24" s="190"/>
+      <c r="U24" s="190"/>
+      <c r="V24" s="190"/>
+      <c r="W24" s="190"/>
+      <c r="X24" s="190"/>
+      <c r="Y24" s="190"/>
+      <c r="Z24" s="190"/>
+      <c r="AA24" s="190"/>
+      <c r="AB24" s="190"/>
     </row>
     <row r="25" spans="1:30">
       <c r="Q25" s="86"/>
       <c r="R25" s="86"/>
       <c r="S25" s="86"/>
       <c r="T25" s="86"/>
       <c r="U25" s="86"/>
     </row>
     <row r="26" spans="1:30">
       <c r="O26" s="81">
         <f>C8-O8-Q8-S8</f>
         <v>0</v>
       </c>
       <c r="Q26" s="86"/>
       <c r="R26" s="86"/>
       <c r="S26" s="86"/>
       <c r="T26" s="86"/>
       <c r="U26" s="86"/>
     </row>
     <row r="27" spans="1:30">
       <c r="O27" s="103"/>
       <c r="Q27" s="86"/>
       <c r="R27" s="86"/>
       <c r="S27" s="86"/>
       <c r="T27" s="86"/>
@@ -15591,170 +15590,170 @@
       <c r="S40" s="86"/>
       <c r="T40" s="86"/>
       <c r="U40" s="86"/>
     </row>
     <row r="41" spans="3:21">
       <c r="O41" s="81">
         <f>C23-O23-Q23-S23</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="3:21">
       <c r="O42" s="81">
         <f>C24-O24-Q24-S24</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="3:21">
       <c r="C44" s="106"/>
       <c r="O44" s="81">
         <f t="shared" ref="O44" si="4">C25-O25-Q25-S25</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="Z4:AB5"/>
-    <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B23:AB23"/>
     <mergeCell ref="B24:AB24"/>
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="O4:V4"/>
     <mergeCell ref="W4:Y5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="I4:K5"/>
+    <mergeCell ref="Z4:AB5"/>
+    <mergeCell ref="B2:AB2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AD2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{BDD5316C-883C-4AEB-B41E-81A959F2A161}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A761E98-E8EE-4FB5-B974-78B726986CFC}">
   <sheetPr codeName="Folha12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P2" sqref="P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="3" width="9.4609375" customWidth="1"/>
     <col min="4" max="4" width="9.69140625" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="11" width="9.23046875" customWidth="1"/>
     <col min="14" max="14" width="9.23046875" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>90</v>
       </c>
-      <c r="C1" s="173"/>
-[...10 lines deleted...]
-      <c r="N1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="C2" s="173"/>
-[...4 lines deleted...]
-      <c r="H2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="P2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="C3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
     </row>
     <row r="4" spans="1:21" ht="51" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>91</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>92</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="173" t="s">
         <v>286</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="173" t="s">
         <v>93</v>
       </c>
-      <c r="M4" s="179"/>
-      <c r="N4" s="184"/>
+      <c r="M4" s="174"/>
+      <c r="N4" s="187"/>
     </row>
     <row r="5" spans="1:21" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -16304,203 +16303,203 @@
         <v>62</v>
       </c>
       <c r="R18" s="54"/>
       <c r="S18" s="54"/>
       <c r="T18" s="18"/>
       <c r="U18" s="18"/>
     </row>
     <row r="19" spans="1:21" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:21" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:21" s="3" customFormat="1" ht="6.75" customHeight="1"/>
     <row r="22" spans="1:21" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...10 lines deleted...]
-      <c r="N22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
       <c r="O22" s="100"/>
       <c r="P22" s="100"/>
       <c r="Q22" s="100"/>
     </row>
     <row r="23" spans="1:21" s="38" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>94</v>
       </c>
-      <c r="C23" s="177"/>
-[...10 lines deleted...]
-      <c r="N23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
       <c r="O23" s="100"/>
       <c r="P23" s="100"/>
       <c r="Q23" s="100"/>
     </row>
     <row r="28" spans="1:21">
       <c r="C28" s="56"/>
     </row>
     <row r="29" spans="1:21">
       <c r="C29" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B22:N22"/>
+    <mergeCell ref="B23:N23"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:K4"/>
-    <mergeCell ref="B22:N22"/>
-    <mergeCell ref="B23:N23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{E5DB4F98-D817-4039-8B38-181CB59D168A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Folha9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R22"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="5" width="5.53515625" customWidth="1"/>
     <col min="6" max="6" width="7.69140625" customWidth="1"/>
     <col min="7" max="7" width="10.53515625" customWidth="1"/>
     <col min="8" max="8" width="8.69140625" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="10.53515625" customWidth="1"/>
     <col min="11" max="16" width="9.23046875" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" customWidth="1"/>
     <col min="18" max="18" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>95</v>
       </c>
-      <c r="C1" s="173"/>
-[...12 lines deleted...]
-      <c r="P1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
     </row>
     <row r="2" spans="1:18">
-      <c r="K2" s="173"/>
-[...4 lines deleted...]
-      <c r="P2" s="173"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
       <c r="R2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
     </row>
     <row r="4" spans="1:18" ht="33.75" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="188" t="s">
+      <c r="C4" s="191" t="s">
         <v>212</v>
       </c>
-      <c r="D4" s="189"/>
-[...3 lines deleted...]
-      <c r="H4" s="188" t="s">
+      <c r="D4" s="192"/>
+      <c r="E4" s="192"/>
+      <c r="F4" s="192"/>
+      <c r="G4" s="193"/>
+      <c r="H4" s="191" t="s">
         <v>203</v>
       </c>
-      <c r="I4" s="189"/>
-[...1 lines deleted...]
-      <c r="K4" s="181" t="s">
+      <c r="I4" s="192"/>
+      <c r="J4" s="193"/>
+      <c r="K4" s="184" t="s">
         <v>96</v>
       </c>
-      <c r="L4" s="182"/>
-[...1 lines deleted...]
-      <c r="N4" s="178" t="s">
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="173" t="s">
         <v>97</v>
       </c>
-      <c r="O4" s="179"/>
-      <c r="P4" s="184"/>
+      <c r="O4" s="174"/>
+      <c r="P4" s="187"/>
     </row>
     <row r="5" spans="1:18" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>204</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>205</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>206</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>208</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -17133,189 +17132,189 @@
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="6" customHeight="1"/>
     <row r="22" spans="1:18" s="38" customFormat="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...12 lines deleted...]
-      <c r="P22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="181"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B22:P22"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="K2:P2"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="H4:J4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="R2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{40881CCD-6EEA-412D-A6B0-8EA40A4621E1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Folha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="D28" sqref="D28"/>
       <selection pane="topRight" activeCell="D28" sqref="D28"/>
       <selection pane="bottomLeft" activeCell="D28" sqref="D28"/>
       <selection pane="bottomRight" activeCell="P3" sqref="P3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="14" width="14.23046875" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="21" max="21" width="6.69140625" customWidth="1"/>
     <col min="22" max="22" width="14" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="7.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>98</v>
       </c>
-      <c r="C1" s="173"/>
-[...10 lines deleted...]
-      <c r="N1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="C2" s="173"/>
-[...10 lines deleted...]
-      <c r="N2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
     </row>
     <row r="3" spans="1:26">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="P3" s="44" t="s">
         <v>228</v>
       </c>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" ht="33.75" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>99</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="187"/>
+      <c r="F4" s="173" t="s">
         <v>278</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="187"/>
+      <c r="I4" s="173" t="s">
         <v>288</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="187"/>
+      <c r="L4" s="173" t="s">
         <v>280</v>
       </c>
-      <c r="M4" s="179"/>
-[...3 lines deleted...]
-      <c r="Z4" s="193"/>
+      <c r="M4" s="174"/>
+      <c r="N4" s="187"/>
+      <c r="X4" s="194"/>
+      <c r="Y4" s="195"/>
+      <c r="Z4" s="196"/>
     </row>
     <row r="5" spans="1:26" ht="24" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -17896,125 +17895,125 @@
       <c r="X18" s="54"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="54"/>
     </row>
     <row r="19" spans="1:26" ht="5.25" customHeight="1"/>
     <row r="20" spans="1:26" s="3" customFormat="1" ht="3" customHeight="1">
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:26" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="U21"/>
     </row>
     <row r="22" spans="1:26" s="96" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="177" t="s">
+      <c r="B22" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="177"/>
-[...10 lines deleted...]
-      <c r="N22" s="177"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
       <c r="U22" s="100"/>
       <c r="V22" s="100"/>
       <c r="W22" s="100"/>
     </row>
     <row r="23" spans="1:26" s="96" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="177" t="s">
+      <c r="B23" s="181" t="s">
         <v>267</v>
       </c>
-      <c r="C23" s="177"/>
-[...10 lines deleted...]
-      <c r="N23" s="177"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
       <c r="U23" s="100"/>
       <c r="V23" s="100"/>
       <c r="W23" s="100"/>
     </row>
     <row r="24" spans="1:26" s="96" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="172" t="s">
+      <c r="B24" s="177" t="s">
         <v>273</v>
       </c>
-      <c r="C24" s="172"/>
-[...10 lines deleted...]
-      <c r="N24" s="172"/>
+      <c r="C24" s="177"/>
+      <c r="D24" s="177"/>
+      <c r="E24" s="177"/>
+      <c r="F24" s="177"/>
+      <c r="G24" s="177"/>
+      <c r="H24" s="177"/>
+      <c r="I24" s="177"/>
+      <c r="J24" s="177"/>
+      <c r="K24" s="177"/>
+      <c r="L24" s="177"/>
+      <c r="M24" s="177"/>
+      <c r="N24" s="177"/>
       <c r="U24" s="101"/>
       <c r="V24" s="101"/>
       <c r="W24" s="101"/>
     </row>
     <row r="25" spans="1:26" s="96" customFormat="1" ht="15" customHeight="1">
-      <c r="B25" s="172" t="s">
+      <c r="B25" s="177" t="s">
         <v>275</v>
       </c>
-      <c r="C25" s="172"/>
-[...10 lines deleted...]
-      <c r="N25" s="172"/>
+      <c r="C25" s="177"/>
+      <c r="D25" s="177"/>
+      <c r="E25" s="177"/>
+      <c r="F25" s="177"/>
+      <c r="G25" s="177"/>
+      <c r="H25" s="177"/>
+      <c r="I25" s="177"/>
+      <c r="J25" s="177"/>
+      <c r="K25" s="177"/>
+      <c r="L25" s="177"/>
+      <c r="M25" s="177"/>
+      <c r="N25" s="177"/>
       <c r="U25" s="98"/>
       <c r="V25" s="98"/>
       <c r="W25" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="B24:N24"/>
     <mergeCell ref="I4:K4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{A018A697-2C8E-42B6-9088-6E0364A7FA31}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
@@ -18034,135 +18033,135 @@
       <selection pane="bottomLeft" activeCell="D28" sqref="D28"/>
       <selection pane="bottomRight" activeCell="Y2" sqref="Y2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="7" width="9.23046875" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="9.23046875" customWidth="1"/>
     <col min="11" max="11" width="8.23046875" customWidth="1"/>
     <col min="12" max="13" width="8.69140625" customWidth="1"/>
     <col min="14" max="14" width="10.23046875" customWidth="1"/>
     <col min="15" max="15" width="6.69140625" customWidth="1"/>
     <col min="16" max="16" width="8.69140625" customWidth="1"/>
     <col min="18" max="18" width="6.69140625" customWidth="1"/>
     <col min="19" max="19" width="8.69140625" customWidth="1"/>
     <col min="21" max="21" width="6.69140625" customWidth="1"/>
     <col min="22" max="22" width="8.69140625" customWidth="1"/>
     <col min="24" max="24" width="6.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>291</v>
       </c>
-      <c r="C1" s="173"/>
-[...19 lines deleted...]
-      <c r="W1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="172"/>
+      <c r="V1" s="172"/>
+      <c r="W1" s="172"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="C2" s="173"/>
-[...4 lines deleted...]
-      <c r="H2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
       <c r="X2" s="44"/>
       <c r="Y2" s="44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:25" ht="33.75" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="178" t="s">
+      <c r="C4" s="173" t="s">
         <v>100</v>
       </c>
-      <c r="D4" s="179"/>
-[...1 lines deleted...]
-      <c r="F4" s="178" t="s">
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="173" t="s">
         <v>101</v>
       </c>
-      <c r="G4" s="179"/>
-[...1 lines deleted...]
-      <c r="I4" s="178" t="s">
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="173" t="s">
         <v>226</v>
       </c>
-      <c r="J4" s="179"/>
-[...1 lines deleted...]
-      <c r="L4" s="178" t="s">
+      <c r="J4" s="174"/>
+      <c r="K4" s="174"/>
+      <c r="L4" s="173" t="s">
         <v>230</v>
       </c>
-      <c r="M4" s="179"/>
-[...1 lines deleted...]
-      <c r="O4" s="178" t="s">
+      <c r="M4" s="174"/>
+      <c r="N4" s="174"/>
+      <c r="O4" s="173" t="s">
         <v>240</v>
       </c>
-      <c r="P4" s="179"/>
-[...1 lines deleted...]
-      <c r="R4" s="178" t="s">
+      <c r="P4" s="174"/>
+      <c r="Q4" s="174"/>
+      <c r="R4" s="173" t="s">
         <v>281</v>
       </c>
-      <c r="S4" s="179"/>
-[...1 lines deleted...]
-      <c r="U4" s="178" t="s">
+      <c r="S4" s="174"/>
+      <c r="T4" s="174"/>
+      <c r="U4" s="173" t="s">
         <v>282</v>
       </c>
-      <c r="V4" s="179"/>
-      <c r="W4" s="179"/>
+      <c r="V4" s="174"/>
+      <c r="W4" s="174"/>
     </row>
     <row r="5" spans="1:25" ht="24.75" customHeight="1">
       <c r="B5" s="7"/>
       <c r="C5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="G5" s="52" t="s">
         <v>56</v>
       </c>
       <c r="H5" s="52" t="s">
         <v>57</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="45" t="s">
@@ -18215,112 +18214,112 @@
       <c r="E6" s="46"/>
       <c r="F6" s="16"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
     </row>
     <row r="7" spans="1:25" s="15" customFormat="1">
       <c r="A7" s="14"/>
       <c r="B7" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C7" s="31" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="C7" s="118">
+        <v>16.3</v>
+      </c>
+      <c r="D7" s="31">
+        <v>2024</v>
       </c>
       <c r="E7" s="31" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>62</v>
+      </c>
+      <c r="F7" s="36">
+        <v>20.9</v>
+      </c>
+      <c r="G7" s="31">
+        <v>2025</v>
       </c>
       <c r="H7" s="31" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>62</v>
+      </c>
+      <c r="I7" s="123">
+        <v>6.3</v>
+      </c>
+      <c r="J7" s="31">
+        <v>2025</v>
       </c>
       <c r="K7" s="31" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>62</v>
+      </c>
+      <c r="L7" s="123">
+        <v>7.9</v>
+      </c>
+      <c r="M7" s="31">
+        <v>2024</v>
       </c>
       <c r="N7" s="31" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="O7" s="123">
         <v>4.5999999999999996</v>
       </c>
       <c r="P7" s="31">
         <v>2024</v>
       </c>
       <c r="Q7" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="R7" s="123" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="R7" s="123">
+        <v>8.5</v>
+      </c>
+      <c r="S7" s="31">
+        <v>2025</v>
       </c>
       <c r="T7" s="31" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>9</v>
+        <v>62</v>
+      </c>
+      <c r="U7" s="123">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="V7" s="31">
+        <v>2025</v>
       </c>
       <c r="W7" s="31" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="X7" s="31"/>
       <c r="Y7" s="31"/>
     </row>
     <row r="8" spans="1:25" s="15" customFormat="1">
       <c r="A8" s="14"/>
       <c r="B8" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C8" s="118">
         <v>15.4</v>
       </c>
       <c r="D8" s="31">
         <v>2024</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="36">
         <v>18.600000000000001</v>
       </c>
       <c r="G8" s="31">
         <v>2025</v>
       </c>
       <c r="H8" s="31" t="s">
@@ -18544,51 +18543,51 @@
       <c r="J11" s="31">
         <v>2025</v>
       </c>
       <c r="K11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="118">
         <v>8</v>
       </c>
       <c r="M11" s="31">
         <v>2024</v>
       </c>
       <c r="N11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="118">
         <v>5.2</v>
       </c>
       <c r="P11" s="31">
         <v>2024</v>
       </c>
       <c r="Q11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="R11" s="118">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="S11" s="31">
         <v>2025</v>
       </c>
       <c r="T11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="U11" s="118">
         <v>15.9</v>
       </c>
       <c r="V11" s="31">
         <v>2025</v>
       </c>
       <c r="W11" s="31" t="s">
         <v>62</v>
       </c>
       <c r="X11" s="31"/>
       <c r="Y11" s="36"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="5"/>
       <c r="B12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="119">
@@ -19096,322 +19095,322 @@
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
     </row>
     <row r="21" spans="1:25" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="I21"/>
     </row>
     <row r="22" spans="1:25" ht="15" customHeight="1">
-      <c r="B22" s="195" t="s">
+      <c r="B22" s="175" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="195"/>
-[...19 lines deleted...]
-      <c r="W22" s="195"/>
+      <c r="C22" s="175"/>
+      <c r="D22" s="175"/>
+      <c r="E22" s="175"/>
+      <c r="F22" s="175"/>
+      <c r="G22" s="175"/>
+      <c r="H22" s="175"/>
+      <c r="I22" s="175"/>
+      <c r="J22" s="175"/>
+      <c r="K22" s="175"/>
+      <c r="L22" s="175"/>
+      <c r="M22" s="175"/>
+      <c r="N22" s="175"/>
+      <c r="O22" s="175"/>
+      <c r="P22" s="175"/>
+      <c r="Q22" s="175"/>
+      <c r="R22" s="175"/>
+      <c r="S22" s="175"/>
+      <c r="T22" s="175"/>
+      <c r="U22" s="175"/>
+      <c r="V22" s="175"/>
+      <c r="W22" s="175"/>
     </row>
     <row r="23" spans="1:25" ht="14.6" customHeight="1">
-      <c r="B23" s="194" t="s">
+      <c r="B23" s="171" t="s">
         <v>276</v>
       </c>
-      <c r="C23" s="194"/>
-[...19 lines deleted...]
-      <c r="W23" s="194"/>
+      <c r="C23" s="171"/>
+      <c r="D23" s="171"/>
+      <c r="E23" s="171"/>
+      <c r="F23" s="171"/>
+      <c r="G23" s="171"/>
+      <c r="H23" s="171"/>
+      <c r="I23" s="171"/>
+      <c r="J23" s="171"/>
+      <c r="K23" s="171"/>
+      <c r="L23" s="171"/>
+      <c r="M23" s="171"/>
+      <c r="N23" s="171"/>
+      <c r="O23" s="171"/>
+      <c r="P23" s="171"/>
+      <c r="Q23" s="171"/>
+      <c r="R23" s="171"/>
+      <c r="S23" s="171"/>
+      <c r="T23" s="171"/>
+      <c r="U23" s="171"/>
+      <c r="V23" s="171"/>
+      <c r="W23" s="171"/>
     </row>
     <row r="25" spans="1:25">
       <c r="J25" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B23:W23"/>
     <mergeCell ref="B1:W1"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="B22:W22"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="F4:H4"/>
-    <mergeCell ref="B23:W23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="Y2" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{C47F9E18-6057-4EE8-AF1E-B93E2DE95F5C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Folha5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF25"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1:N1"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
       <selection pane="bottomRight" activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="16.69140625" customWidth="1"/>
     <col min="3" max="24" width="9.23046875" customWidth="1"/>
     <col min="25" max="30" width="14.23046875" customWidth="1"/>
     <col min="31" max="31" width="6.69140625" customWidth="1"/>
     <col min="32" max="32" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
-      <c r="B1" s="173" t="s">
+      <c r="B1" s="172" t="s">
         <v>102</v>
       </c>
-      <c r="C1" s="173"/>
-[...20 lines deleted...]
-      <c r="X1" s="173"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="172"/>
+      <c r="V1" s="172"/>
+      <c r="W1" s="172"/>
+      <c r="X1" s="172"/>
       <c r="Y1" s="57"/>
       <c r="Z1" s="57"/>
       <c r="AA1" s="57"/>
       <c r="AB1" s="57"/>
       <c r="AC1" s="57"/>
       <c r="AD1" s="57"/>
     </row>
     <row r="2" spans="1:32">
-      <c r="C2" s="173"/>
-[...20 lines deleted...]
-      <c r="X2" s="173"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
+      <c r="Q2" s="172"/>
+      <c r="R2" s="172"/>
+      <c r="S2" s="172"/>
+      <c r="T2" s="172"/>
+      <c r="U2" s="172"/>
+      <c r="V2" s="172"/>
+      <c r="W2" s="172"/>
+      <c r="X2" s="172"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
       <c r="AC2" s="57"/>
       <c r="AD2" s="57"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="44"/>
     </row>
     <row r="3" spans="1:32" ht="15" customHeight="1">
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
     </row>
     <row r="4" spans="1:32" ht="20.25" customHeight="1">
       <c r="B4" s="2"/>
-      <c r="C4" s="181" t="s">
+      <c r="C4" s="184" t="s">
         <v>103</v>
       </c>
-      <c r="D4" s="182"/>
-[...1 lines deleted...]
-      <c r="F4" s="181" t="s">
+      <c r="D4" s="185"/>
+      <c r="E4" s="186"/>
+      <c r="F4" s="184" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="182"/>
-[...1 lines deleted...]
-      <c r="I4" s="181" t="s">
+      <c r="G4" s="185"/>
+      <c r="H4" s="186"/>
+      <c r="I4" s="184" t="s">
         <v>209</v>
       </c>
-      <c r="J4" s="182"/>
-[...1 lines deleted...]
-      <c r="L4" s="181" t="s">
+      <c r="J4" s="185"/>
+      <c r="K4" s="186"/>
+      <c r="L4" s="184" t="s">
         <v>210</v>
       </c>
-      <c r="M4" s="182"/>
-[...1 lines deleted...]
-      <c r="O4" s="181" t="s">
+      <c r="M4" s="185"/>
+      <c r="N4" s="186"/>
+      <c r="O4" s="184" t="s">
         <v>105</v>
       </c>
-      <c r="P4" s="182"/>
-[...1 lines deleted...]
-      <c r="R4" s="178" t="s">
+      <c r="P4" s="185"/>
+      <c r="Q4" s="186"/>
+      <c r="R4" s="173" t="s">
         <v>106</v>
       </c>
-      <c r="S4" s="179"/>
-[...5 lines deleted...]
-      <c r="Y4" s="196" t="s">
+      <c r="S4" s="174"/>
+      <c r="T4" s="174"/>
+      <c r="U4" s="174"/>
+      <c r="V4" s="174"/>
+      <c r="W4" s="174"/>
+      <c r="X4" s="174"/>
+      <c r="Y4" s="197" t="s">
         <v>289</v>
       </c>
-      <c r="Z4" s="197"/>
-[...1 lines deleted...]
-      <c r="AB4" s="181" t="s">
+      <c r="Z4" s="198"/>
+      <c r="AA4" s="199"/>
+      <c r="AB4" s="184" t="s">
         <v>290</v>
       </c>
-      <c r="AC4" s="182"/>
-      <c r="AD4" s="183"/>
+      <c r="AC4" s="185"/>
+      <c r="AD4" s="186"/>
     </row>
     <row r="5" spans="1:32" ht="19.5" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="C5" s="178"/>
-[...14 lines deleted...]
-      <c r="R5" s="196" t="s">
+      <c r="C5" s="173"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="187"/>
+      <c r="F5" s="173"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="187"/>
+      <c r="I5" s="173"/>
+      <c r="J5" s="174"/>
+      <c r="K5" s="187"/>
+      <c r="L5" s="173"/>
+      <c r="M5" s="174"/>
+      <c r="N5" s="187"/>
+      <c r="O5" s="173"/>
+      <c r="P5" s="174"/>
+      <c r="Q5" s="187"/>
+      <c r="R5" s="197" t="s">
         <v>107</v>
       </c>
-      <c r="S5" s="198"/>
-      <c r="T5" s="196" t="s">
+      <c r="S5" s="199"/>
+      <c r="T5" s="197" t="s">
         <v>108</v>
       </c>
-      <c r="U5" s="198"/>
-      <c r="V5" s="196" t="s">
+      <c r="U5" s="199"/>
+      <c r="V5" s="197" t="s">
         <v>109</v>
       </c>
-      <c r="W5" s="198"/>
-      <c r="X5" s="196" t="s">
+      <c r="W5" s="199"/>
+      <c r="X5" s="197" t="s">
         <v>57</v>
       </c>
-      <c r="Y5" s="178"/>
-[...4 lines deleted...]
-      <c r="AD5" s="184"/>
+      <c r="Y5" s="173"/>
+      <c r="Z5" s="174"/>
+      <c r="AA5" s="187"/>
+      <c r="AB5" s="173"/>
+      <c r="AC5" s="174"/>
+      <c r="AD5" s="187"/>
     </row>
     <row r="6" spans="1:32" ht="24.75" customHeight="1">
       <c r="B6" s="7"/>
       <c r="C6" s="45" t="s">
         <v>133</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="E6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="F6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="I6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="J6" s="45" t="s">
@@ -19434,51 +19433,51 @@
       </c>
       <c r="P6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="Q6" s="45" t="s">
         <v>57</v>
       </c>
       <c r="R6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="S6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="T6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="U6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>84</v>
       </c>
       <c r="W6" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="X6" s="181"/>
+      <c r="X6" s="184"/>
       <c r="Y6" s="169" t="s">
         <v>133</v>
       </c>
       <c r="Z6" s="169" t="s">
         <v>56</v>
       </c>
       <c r="AA6" s="169" t="s">
         <v>57</v>
       </c>
       <c r="AB6" s="45" t="s">
         <v>133</v>
       </c>
       <c r="AC6" s="45" t="s">
         <v>56</v>
       </c>
       <c r="AD6" s="45" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:32" ht="5.25" customHeight="1">
       <c r="B7" s="41"/>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
@@ -20650,118 +20649,118 @@
       </c>
       <c r="T21" s="4" t="e">
         <f t="array" ref="T21">INDEX(#REF!,MATCH($R$3&amp;#REF!,#REF!&amp;#REF!,0))</f>
         <v>#REF!</v>
       </c>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
     </row>
     <row r="22" spans="1:32" s="3" customFormat="1" ht="6.75" customHeight="1">
       <c r="Y22" s="104"/>
       <c r="Z22" s="104"/>
       <c r="AA22" s="104"/>
       <c r="AB22" s="104"/>
       <c r="AC22" s="104"/>
       <c r="AD22" s="104"/>
     </row>
     <row r="23" spans="1:32" ht="15" customHeight="1">
-      <c r="B23" s="195" t="s">
+      <c r="B23" s="175" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="195"/>
-[...26 lines deleted...]
-      <c r="AD23" s="195"/>
+      <c r="C23" s="175"/>
+      <c r="D23" s="175"/>
+      <c r="E23" s="175"/>
+      <c r="F23" s="175"/>
+      <c r="G23" s="175"/>
+      <c r="H23" s="175"/>
+      <c r="I23" s="175"/>
+      <c r="J23" s="175"/>
+      <c r="K23" s="175"/>
+      <c r="L23" s="175"/>
+      <c r="M23" s="175"/>
+      <c r="N23" s="175"/>
+      <c r="O23" s="175"/>
+      <c r="P23" s="175"/>
+      <c r="Q23" s="175"/>
+      <c r="R23" s="175"/>
+      <c r="S23" s="175"/>
+      <c r="T23" s="175"/>
+      <c r="U23" s="175"/>
+      <c r="V23" s="175"/>
+      <c r="W23" s="175"/>
+      <c r="X23" s="175"/>
+      <c r="Y23" s="175"/>
+      <c r="Z23" s="175"/>
+      <c r="AA23" s="175"/>
+      <c r="AB23" s="175"/>
+      <c r="AC23" s="175"/>
+      <c r="AD23" s="175"/>
     </row>
     <row r="24" spans="1:32">
       <c r="Y24" s="98"/>
       <c r="Z24" s="98"/>
       <c r="AA24" s="98"/>
       <c r="AB24" s="98"/>
       <c r="AC24" s="98"/>
       <c r="AD24" s="98"/>
     </row>
     <row r="25" spans="1:32">
       <c r="B25" s="44" t="s">
         <v>228</v>
       </c>
       <c r="Y25" s="98"/>
       <c r="Z25" s="98"/>
       <c r="AA25" s="98"/>
       <c r="AB25" s="98"/>
       <c r="AC25" s="98"/>
       <c r="AD25" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B23:AD23"/>
     <mergeCell ref="Y4:AA5"/>
     <mergeCell ref="AB4:AD5"/>
     <mergeCell ref="I4:K5"/>
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="C2:X2"/>
     <mergeCell ref="C4:E5"/>
     <mergeCell ref="F4:H5"/>
     <mergeCell ref="O4:Q5"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="R4:X4"/>
     <mergeCell ref="L4:N5"/>
-    <mergeCell ref="B23:AD23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B25" location="Índice!A1" tooltip="(voltar ao índice)" display="(voltar ao índice)" xr:uid="{768CBEC5-444F-415E-9C47-D2C53351942E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>