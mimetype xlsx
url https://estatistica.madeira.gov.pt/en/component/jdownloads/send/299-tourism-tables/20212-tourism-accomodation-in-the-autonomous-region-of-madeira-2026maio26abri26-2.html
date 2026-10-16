--- v0 (2026-07-17)
+++ v1 (2026-10-16)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\PUBLICAÇÕES PDF\turismo pub PDF\TURISMO 2025\anual25\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\PUBLICAÇÕES PDF\turismo pub PDF\TURISMO 2025\anual25\Nova pasta_09-09-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C0EE23F-4593-49D4-A1A7-1DB1EC5AB303}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4CBC3579-12D6-4B90-BF35-47DE082F4229}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{FC7987D3-57A6-4307-AD3D-0B4394548D0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Indice" sheetId="4" r:id="rId1"/>
     <sheet name="T1" sheetId="5" r:id="rId2"/>
     <sheet name="T2" sheetId="6" r:id="rId3"/>
     <sheet name="T3" sheetId="7" r:id="rId4"/>
     <sheet name="T4" sheetId="8" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Indice!$B$1:$B$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'T1'!$B$1:$P$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'T2'!$B$1:$P$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'T3'!$B$1:$P$63</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'T4'!$B$1:$P$63</definedName>
     <definedName name="Z_3D87810F_4374_4325_8A76_D374F4D877F9_.wvu.PrintArea" localSheetId="1" hidden="1">'T1'!$B$1:$P$62</definedName>
     <definedName name="Z_3D87810F_4374_4325_8A76_D374F4D877F9_.wvu.PrintArea" localSheetId="2" hidden="1">'T2'!$B$1:$P$58</definedName>
     <definedName name="Z_FFDA4233_E9E0_4D7A_8F08_71397BF7A43A_.wvu.PrintArea" localSheetId="1" hidden="1">'T1'!$B$1:$P$62</definedName>
     <definedName name="Z_FFDA4233_E9E0_4D7A_8F08_71397BF7A43A_.wvu.PrintArea" localSheetId="2" hidden="1">'T2'!$B$1:$P$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="  - Vista pessoal" guid="{3D87810F-4374-4325-8A76-D374F4D877F9}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1276" windowHeight="894" activeSheetId="1"/>
     <customWorkbookView name="paulo.vieira - Vista pessoal" guid="{FFDA4233-E9E0-4D7A-8F08-71397BF7A43A}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1362" windowHeight="538" activeSheetId="1"/>
-    <customWorkbookView name="  - Vista pessoal" guid="{3D87810F-4374-4325-8A76-D374F4D877F9}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1276" windowHeight="894" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="82">
   <si>
     <t>Residents in Portugal</t>
   </si>
   <si>
     <t>Average stay (No. of nights)</t>
   </si>
@@ -1754,114 +1754,114 @@
     </xf>
     <xf numFmtId="169" fontId="27" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="165" applyFont="1"/>
     <xf numFmtId="171" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="172" fontId="27" fillId="0" borderId="0" xfId="165" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="165" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="252" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="154" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="51" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="194" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="194" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="269">
     <cellStyle name="20% - Accent1" xfId="1" xr:uid="{A9F5F795-F20C-410C-AF23-CC8153A5F0A6}"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{951559F0-77AD-481A-B87E-15F81E963D7F}"/>
     <cellStyle name="20% - Accent1 3" xfId="3" xr:uid="{23BF58D1-2011-4064-A580-3FAD965B245F}"/>
     <cellStyle name="20% - Accent1 4" xfId="4" xr:uid="{83C12502-96A2-45A3-B56E-008E3A567516}"/>
     <cellStyle name="20% - Accent2" xfId="5" xr:uid="{050A1F14-4E33-49F0-BD5D-7981EE1E7CFE}"/>
     <cellStyle name="20% - Accent2 2" xfId="6" xr:uid="{E0A0BE18-394F-4144-ACAF-30FF3AC184EE}"/>
     <cellStyle name="20% - Accent2 3" xfId="7" xr:uid="{489DD91C-CBAE-444B-841C-A63566E6E767}"/>
     <cellStyle name="20% - Accent2 4" xfId="8" xr:uid="{C241FAD4-422C-4120-9343-EB3ACA85598A}"/>
     <cellStyle name="20% - Accent3" xfId="9" xr:uid="{38360F57-7A9A-4972-804C-AF255CD45F9A}"/>
     <cellStyle name="20% - Accent3 2" xfId="10" xr:uid="{157FF923-E216-4321-A09A-0AB2BA26784C}"/>
     <cellStyle name="20% - Accent3 3" xfId="11" xr:uid="{1402A95C-25E0-4485-92DE-2785DFCB4712}"/>
     <cellStyle name="20% - Accent3 4" xfId="12" xr:uid="{CEEFAED5-A3F9-4495-927A-0508C41C4B93}"/>
     <cellStyle name="20% - Accent4" xfId="13" xr:uid="{32CB2626-B19E-4D28-AB47-021761AD886B}"/>
     <cellStyle name="20% - Accent4 2" xfId="14" xr:uid="{6E78E0AF-2316-4154-BCE3-9DC870C18971}"/>
     <cellStyle name="20% - Accent4 3" xfId="15" xr:uid="{CFCF6416-4EB3-457D-9C3A-57FC09336E98}"/>
     <cellStyle name="20% - Accent4 4" xfId="16" xr:uid="{889C04E5-5281-4A88-AC8D-2D56063EFE99}"/>
     <cellStyle name="20% - Accent5" xfId="17" xr:uid="{2AD92BBA-748B-4A13-A535-E19E37AFDA5A}"/>
     <cellStyle name="20% - Accent5 2" xfId="18" xr:uid="{623C9D77-5D7A-444C-9B85-F32E110ECC52}"/>
     <cellStyle name="20% - Accent6" xfId="19" xr:uid="{CEB97206-46DD-4B13-AC00-AFF8AE1B7CE6}"/>
     <cellStyle name="20% - Accent6 2" xfId="20" xr:uid="{AD765F75-FCD7-4033-97BA-ECEABD3CBAE0}"/>
     <cellStyle name="20% - Accent6 3" xfId="21" xr:uid="{516C4617-3BB0-470B-B946-48098AF9FDF8}"/>
@@ -2509,86 +2509,86 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="40" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.23046875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.69140625" style="1" customWidth="1"/>
     <col min="12" max="15" width="10.23046875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.4609375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="71" t="s">
+      <c r="B1" s="76" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="71"/>
-[...12 lines deleted...]
-      <c r="P1" s="71"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
     </row>
     <row r="2" spans="2:18" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="B2" s="72" t="s">
+      <c r="B2" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="C2" s="73"/>
-[...12 lines deleted...]
-      <c r="P2" s="73"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
       <c r="R2" s="69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="2:18" s="7" customFormat="1" ht="54" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="5" t="s">
         <v>66</v>
@@ -4162,466 +4162,466 @@
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="44"/>
       <c r="O41" s="44"/>
       <c r="P41" s="44"/>
     </row>
     <row r="42" spans="2:16" ht="9" hidden="1" customHeight="1"/>
     <row r="43" spans="2:16" ht="12.75" hidden="1" customHeight="1">
       <c r="B43" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="2:16" ht="6" customHeight="1">
       <c r="B44" s="45"/>
     </row>
     <row r="45" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B45" s="74" t="s">
+      <c r="B45" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="C45" s="74"/>
-[...12 lines deleted...]
-      <c r="P45" s="74"/>
+      <c r="C45" s="72"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="72"/>
+      <c r="F45" s="72"/>
+      <c r="G45" s="72"/>
+      <c r="H45" s="72"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="72"/>
+      <c r="N45" s="72"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="72"/>
     </row>
     <row r="46" spans="2:16" ht="12.75" customHeight="1">
       <c r="B46" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="13"/>
     </row>
     <row r="47" spans="2:16" ht="6" customHeight="1">
       <c r="B47" s="46"/>
     </row>
     <row r="48" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B48" s="75" t="s">
+      <c r="B48" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="C48" s="75"/>
-[...12 lines deleted...]
-      <c r="P48" s="75"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
     </row>
     <row r="49" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B49" s="76" t="s">
+      <c r="B49" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="77"/>
-[...12 lines deleted...]
-      <c r="P49" s="77"/>
+      <c r="C49" s="71"/>
+      <c r="D49" s="71"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="71"/>
+      <c r="H49" s="71"/>
+      <c r="I49" s="71"/>
+      <c r="J49" s="71"/>
+      <c r="K49" s="71"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71"/>
+      <c r="P49" s="71"/>
     </row>
     <row r="50" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B50" s="70" t="s">
+      <c r="B50" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="C50" s="70"/>
-[...12 lines deleted...]
-      <c r="P50" s="70"/>
+      <c r="C50" s="74"/>
+      <c r="D50" s="74"/>
+      <c r="E50" s="74"/>
+      <c r="F50" s="74"/>
+      <c r="G50" s="74"/>
+      <c r="H50" s="74"/>
+      <c r="I50" s="74"/>
+      <c r="J50" s="74"/>
+      <c r="K50" s="74"/>
+      <c r="L50" s="74"/>
+      <c r="M50" s="74"/>
+      <c r="N50" s="74"/>
+      <c r="O50" s="74"/>
+      <c r="P50" s="74"/>
     </row>
     <row r="51" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B51" s="74" t="s">
+      <c r="B51" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="C51" s="70"/>
-[...12 lines deleted...]
-      <c r="P51" s="70"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="74"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="N51" s="74"/>
+      <c r="O51" s="74"/>
+      <c r="P51" s="74"/>
     </row>
     <row r="52" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B52" s="74" t="s">
+      <c r="B52" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="C52" s="70"/>
-[...12 lines deleted...]
-      <c r="P52" s="70"/>
+      <c r="C52" s="74"/>
+      <c r="D52" s="74"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74"/>
+      <c r="H52" s="74"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="74"/>
+      <c r="K52" s="74"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="74"/>
+      <c r="N52" s="74"/>
+      <c r="O52" s="74"/>
+      <c r="P52" s="74"/>
     </row>
     <row r="53" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B53" s="79" t="s">
+      <c r="B53" s="75" t="s">
         <v>50</v>
       </c>
-      <c r="C53" s="79"/>
-[...12 lines deleted...]
-      <c r="P53" s="79"/>
+      <c r="C53" s="75"/>
+      <c r="D53" s="75"/>
+      <c r="E53" s="75"/>
+      <c r="F53" s="75"/>
+      <c r="G53" s="75"/>
+      <c r="H53" s="75"/>
+      <c r="I53" s="75"/>
+      <c r="J53" s="75"/>
+      <c r="K53" s="75"/>
+      <c r="L53" s="75"/>
+      <c r="M53" s="75"/>
+      <c r="N53" s="75"/>
+      <c r="O53" s="75"/>
+      <c r="P53" s="75"/>
     </row>
     <row r="54" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B54" s="76" t="s">
+      <c r="B54" s="70" t="s">
         <v>51</v>
       </c>
-      <c r="C54" s="77"/>
-[...12 lines deleted...]
-      <c r="P54" s="77"/>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="71"/>
+      <c r="H54" s="71"/>
+      <c r="I54" s="71"/>
+      <c r="J54" s="71"/>
+      <c r="K54" s="71"/>
+      <c r="L54" s="71"/>
+      <c r="M54" s="71"/>
+      <c r="N54" s="71"/>
+      <c r="O54" s="71"/>
+      <c r="P54" s="71"/>
     </row>
     <row r="55" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B55" s="76" t="s">
+      <c r="B55" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="C55" s="77"/>
-[...12 lines deleted...]
-      <c r="P55" s="77"/>
+      <c r="C55" s="71"/>
+      <c r="D55" s="71"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="71"/>
+      <c r="G55" s="71"/>
+      <c r="H55" s="71"/>
+      <c r="I55" s="71"/>
+      <c r="J55" s="71"/>
+      <c r="K55" s="71"/>
+      <c r="L55" s="71"/>
+      <c r="M55" s="71"/>
+      <c r="N55" s="71"/>
+      <c r="O55" s="71"/>
+      <c r="P55" s="71"/>
     </row>
     <row r="56" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B56" s="79" t="s">
+      <c r="B56" s="75" t="s">
         <v>53</v>
       </c>
-      <c r="C56" s="77"/>
-[...12 lines deleted...]
-      <c r="P56" s="77"/>
+      <c r="C56" s="71"/>
+      <c r="D56" s="71"/>
+      <c r="E56" s="71"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="71"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="71"/>
+      <c r="J56" s="71"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="71"/>
+      <c r="N56" s="71"/>
+      <c r="O56" s="71"/>
+      <c r="P56" s="71"/>
     </row>
     <row r="57" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B57" s="76" t="s">
+      <c r="B57" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="C57" s="77"/>
-[...12 lines deleted...]
-      <c r="P57" s="77"/>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="71"/>
+      <c r="I57" s="71"/>
+      <c r="J57" s="71"/>
+      <c r="K57" s="71"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="71"/>
+      <c r="N57" s="71"/>
+      <c r="O57" s="71"/>
+      <c r="P57" s="71"/>
     </row>
     <row r="58" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B58" s="76" t="s">
+      <c r="B58" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="C58" s="77"/>
-[...12 lines deleted...]
-      <c r="P58" s="77"/>
+      <c r="C58" s="71"/>
+      <c r="D58" s="71"/>
+      <c r="E58" s="71"/>
+      <c r="F58" s="71"/>
+      <c r="G58" s="71"/>
+      <c r="H58" s="71"/>
+      <c r="I58" s="71"/>
+      <c r="J58" s="71"/>
+      <c r="K58" s="71"/>
+      <c r="L58" s="71"/>
+      <c r="M58" s="71"/>
+      <c r="N58" s="71"/>
+      <c r="O58" s="71"/>
+      <c r="P58" s="71"/>
     </row>
     <row r="59" spans="2:16" ht="6" customHeight="1"/>
     <row r="60" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B60" s="74" t="s">
+      <c r="B60" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="C60" s="74"/>
-[...12 lines deleted...]
-      <c r="P60" s="74"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+      <c r="H60" s="72"/>
+      <c r="I60" s="72"/>
+      <c r="J60" s="72"/>
+      <c r="K60" s="72"/>
+      <c r="L60" s="72"/>
+      <c r="M60" s="72"/>
+      <c r="N60" s="72"/>
+      <c r="O60" s="72"/>
+      <c r="P60" s="72"/>
     </row>
     <row r="61" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B61" s="74" t="s">
+      <c r="B61" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="C61" s="74"/>
-[...12 lines deleted...]
-      <c r="P61" s="74"/>
+      <c r="C61" s="72"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+      <c r="J61" s="72"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="72"/>
+      <c r="M61" s="72"/>
+      <c r="N61" s="72"/>
+      <c r="O61" s="72"/>
+      <c r="P61" s="72"/>
     </row>
     <row r="62" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B62" s="78" t="s">
+      <c r="B62" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="C62" s="78"/>
-[...12 lines deleted...]
-      <c r="P62" s="78"/>
+      <c r="C62" s="73"/>
+      <c r="D62" s="73"/>
+      <c r="E62" s="73"/>
+      <c r="F62" s="73"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="73"/>
+      <c r="J62" s="73"/>
+      <c r="K62" s="73"/>
+      <c r="L62" s="73"/>
+      <c r="M62" s="73"/>
+      <c r="N62" s="73"/>
+      <c r="O62" s="73"/>
+      <c r="P62" s="73"/>
     </row>
     <row r="63" spans="2:16" ht="12.75" customHeight="1">
       <c r="C63" s="47"/>
       <c r="D63" s="47"/>
       <c r="E63" s="47"/>
       <c r="F63" s="47"/>
       <c r="G63" s="47"/>
       <c r="H63" s="47"/>
       <c r="I63" s="47"/>
       <c r="J63" s="47"/>
       <c r="K63" s="47"/>
       <c r="L63" s="47"/>
       <c r="M63" s="47"/>
       <c r="N63" s="47"/>
       <c r="O63" s="47"/>
       <c r="P63" s="47"/>
     </row>
     <row r="64" spans="2:16" ht="12" customHeight="1"/>
     <row r="65" ht="12.65" customHeight="1"/>
     <row r="66" ht="12.65" customHeight="1"/>
     <row r="67" ht="12.65" customHeight="1"/>
     <row r="68" ht="12.65" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B50:P50"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B45:P45"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B49:P49"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B60:P60"/>
     <mergeCell ref="B61:P61"/>
     <mergeCell ref="B62:P62"/>
     <mergeCell ref="B51:P51"/>
     <mergeCell ref="B53:P53"/>
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B56:P56"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B52:P52"/>
-    <mergeCell ref="B50:P50"/>
-[...4 lines deleted...]
-    <mergeCell ref="B49:P49"/>
   </mergeCells>
   <conditionalFormatting sqref="C30:O30">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>IF($AQ$5="Pe",$AQ$8:$AQ$40,"")</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B46" r:id="rId1" display="http://estatistica.gov-madeira.pt" xr:uid="{899261DC-FC5B-4C34-A346-A47810557210}"/>
     <hyperlink ref="B46:C46" r:id="rId2" display="https://estatistica.madeira.gov.pt/" xr:uid="{E51F1235-27AC-44EF-80E2-A18A0A188F3E}"/>
     <hyperlink ref="R2" location="Indice!A1" tooltip="(voltar ao índice)" display="(back to contents)" xr:uid="{08C6DD5D-8B22-4502-B813-56999DC9DE53}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B87A71E7-691A-4985-A132-3C1AA5984BDB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R63"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="40" style="1" customWidth="1"/>
     <col min="3" max="10" width="10.23046875" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.15234375" style="1" customWidth="1"/>
     <col min="12" max="15" width="10.23046875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.4609375" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" s="3" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="71" t="s">
+      <c r="B1" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="C1" s="71"/>
-[...12 lines deleted...]
-      <c r="P1" s="71"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
     </row>
     <row r="2" spans="2:18" s="12" customFormat="1" ht="15" customHeight="1">
-      <c r="B2" s="72" t="s">
+      <c r="B2" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="C2" s="73"/>
-[...12 lines deleted...]
-      <c r="P2" s="73"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
       <c r="R2" s="69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="2:18" s="7" customFormat="1" ht="54" customHeight="1">
       <c r="B4" s="4"/>
       <c r="C4" s="5" t="s">
         <v>66</v>
@@ -6215,408 +6215,408 @@
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="44"/>
       <c r="O41" s="44"/>
       <c r="P41" s="44"/>
     </row>
     <row r="42" spans="2:18" ht="9" hidden="1" customHeight="1"/>
     <row r="43" spans="2:18" ht="12.75" hidden="1" customHeight="1">
       <c r="B43" s="45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="2:18" ht="6" customHeight="1">
       <c r="B44" s="45"/>
     </row>
     <row r="45" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B45" s="74" t="s">
+      <c r="B45" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="C45" s="74"/>
-[...12 lines deleted...]
-      <c r="P45" s="74"/>
+      <c r="C45" s="72"/>
+      <c r="D45" s="72"/>
+      <c r="E45" s="72"/>
+      <c r="F45" s="72"/>
+      <c r="G45" s="72"/>
+      <c r="H45" s="72"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="72"/>
+      <c r="K45" s="72"/>
+      <c r="L45" s="72"/>
+      <c r="M45" s="72"/>
+      <c r="N45" s="72"/>
+      <c r="O45" s="72"/>
+      <c r="P45" s="72"/>
     </row>
     <row r="46" spans="2:18" ht="12.75" customHeight="1">
       <c r="B46" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="13"/>
     </row>
     <row r="47" spans="2:18" ht="6" customHeight="1">
       <c r="B47" s="46"/>
     </row>
     <row r="48" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B48" s="75" t="s">
+      <c r="B48" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="C48" s="75"/>
-[...12 lines deleted...]
-      <c r="P48" s="75"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
     </row>
     <row r="49" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B49" s="76" t="s">
+      <c r="B49" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="77"/>
-[...12 lines deleted...]
-      <c r="P49" s="77"/>
+      <c r="C49" s="71"/>
+      <c r="D49" s="71"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="71"/>
+      <c r="G49" s="71"/>
+      <c r="H49" s="71"/>
+      <c r="I49" s="71"/>
+      <c r="J49" s="71"/>
+      <c r="K49" s="71"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71"/>
+      <c r="P49" s="71"/>
     </row>
     <row r="50" spans="2:16" ht="30" customHeight="1">
       <c r="B50" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="80"/>
       <c r="D50" s="80"/>
       <c r="E50" s="80"/>
       <c r="F50" s="80"/>
       <c r="G50" s="80"/>
       <c r="H50" s="80"/>
       <c r="I50" s="80"/>
       <c r="J50" s="80"/>
       <c r="K50" s="80"/>
       <c r="L50" s="80"/>
       <c r="M50" s="80"/>
       <c r="N50" s="80"/>
       <c r="O50" s="80"/>
       <c r="P50" s="80"/>
     </row>
     <row r="51" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B51" s="70" t="s">
+      <c r="B51" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="C51" s="70"/>
-[...12 lines deleted...]
-      <c r="P51" s="70"/>
+      <c r="C51" s="74"/>
+      <c r="D51" s="74"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="74"/>
+      <c r="L51" s="74"/>
+      <c r="M51" s="74"/>
+      <c r="N51" s="74"/>
+      <c r="O51" s="74"/>
+      <c r="P51" s="74"/>
     </row>
     <row r="52" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B52" s="76" t="s">
+      <c r="B52" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="C52" s="77"/>
-[...12 lines deleted...]
-      <c r="P52" s="77"/>
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="71"/>
+      <c r="N52" s="71"/>
+      <c r="O52" s="71"/>
+      <c r="P52" s="71"/>
     </row>
     <row r="53" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B53" s="76" t="s">
+      <c r="B53" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="C53" s="77"/>
-[...12 lines deleted...]
-      <c r="P53" s="77"/>
+      <c r="C53" s="71"/>
+      <c r="D53" s="71"/>
+      <c r="E53" s="71"/>
+      <c r="F53" s="71"/>
+      <c r="G53" s="71"/>
+      <c r="H53" s="71"/>
+      <c r="I53" s="71"/>
+      <c r="J53" s="71"/>
+      <c r="K53" s="71"/>
+      <c r="L53" s="71"/>
+      <c r="M53" s="71"/>
+      <c r="N53" s="71"/>
+      <c r="O53" s="71"/>
+      <c r="P53" s="71"/>
     </row>
     <row r="54" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B54" s="76" t="s">
+      <c r="B54" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="C54" s="77"/>
-[...12 lines deleted...]
-      <c r="P54" s="77"/>
+      <c r="C54" s="71"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="71"/>
+      <c r="H54" s="71"/>
+      <c r="I54" s="71"/>
+      <c r="J54" s="71"/>
+      <c r="K54" s="71"/>
+      <c r="L54" s="71"/>
+      <c r="M54" s="71"/>
+      <c r="N54" s="71"/>
+      <c r="O54" s="71"/>
+      <c r="P54" s="71"/>
     </row>
     <row r="55" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B55" s="76" t="s">
+      <c r="B55" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="C55" s="77"/>
-[...12 lines deleted...]
-      <c r="P55" s="77"/>
+      <c r="C55" s="71"/>
+      <c r="D55" s="71"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="71"/>
+      <c r="G55" s="71"/>
+      <c r="H55" s="71"/>
+      <c r="I55" s="71"/>
+      <c r="J55" s="71"/>
+      <c r="K55" s="71"/>
+      <c r="L55" s="71"/>
+      <c r="M55" s="71"/>
+      <c r="N55" s="71"/>
+      <c r="O55" s="71"/>
+      <c r="P55" s="71"/>
     </row>
     <row r="56" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B56" s="76" t="s">
+      <c r="B56" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="C56" s="77"/>
-[...12 lines deleted...]
-      <c r="P56" s="77"/>
+      <c r="C56" s="71"/>
+      <c r="D56" s="71"/>
+      <c r="E56" s="71"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="71"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="71"/>
+      <c r="J56" s="71"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="71"/>
+      <c r="N56" s="71"/>
+      <c r="O56" s="71"/>
+      <c r="P56" s="71"/>
     </row>
     <row r="57" spans="2:16" ht="6" customHeight="1"/>
     <row r="58" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B58" s="75" t="s">
+      <c r="B58" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="C58" s="75"/>
-[...12 lines deleted...]
-      <c r="P58" s="75"/>
+      <c r="C58" s="79"/>
+      <c r="D58" s="79"/>
+      <c r="E58" s="79"/>
+      <c r="F58" s="79"/>
+      <c r="G58" s="79"/>
+      <c r="H58" s="79"/>
+      <c r="I58" s="79"/>
+      <c r="J58" s="79"/>
+      <c r="K58" s="79"/>
+      <c r="L58" s="79"/>
+      <c r="M58" s="79"/>
+      <c r="N58" s="79"/>
+      <c r="O58" s="79"/>
+      <c r="P58" s="79"/>
     </row>
     <row r="59" spans="2:16" ht="12" customHeight="1">
-      <c r="B59" s="74" t="s">
+      <c r="B59" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="C59" s="74"/>
-[...12 lines deleted...]
-      <c r="P59" s="74"/>
+      <c r="C59" s="72"/>
+      <c r="D59" s="72"/>
+      <c r="E59" s="72"/>
+      <c r="F59" s="72"/>
+      <c r="G59" s="72"/>
+      <c r="H59" s="72"/>
+      <c r="I59" s="72"/>
+      <c r="J59" s="72"/>
+      <c r="K59" s="72"/>
+      <c r="L59" s="72"/>
+      <c r="M59" s="72"/>
+      <c r="N59" s="72"/>
+      <c r="O59" s="72"/>
+      <c r="P59" s="72"/>
     </row>
     <row r="60" spans="2:16" ht="12.65" customHeight="1">
       <c r="B60" s="81" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="81"/>
       <c r="D60" s="81"/>
       <c r="E60" s="81"/>
       <c r="F60" s="81"/>
       <c r="G60" s="81"/>
       <c r="H60" s="81"/>
       <c r="I60" s="81"/>
       <c r="J60" s="81"/>
       <c r="K60" s="81"/>
       <c r="L60" s="81"/>
       <c r="M60" s="81"/>
       <c r="N60" s="81"/>
       <c r="O60" s="81"/>
       <c r="P60" s="81"/>
     </row>
     <row r="61" spans="2:16" ht="12.65" customHeight="1"/>
     <row r="62" spans="2:16" ht="12.65" customHeight="1"/>
     <row r="63" spans="2:16" ht="12.65" customHeight="1"/>
   </sheetData>
   <mergeCells count="15">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B45:P45"/>
+    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B49:P49"/>
     <mergeCell ref="B50:P50"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B59:P59"/>
     <mergeCell ref="B60:P60"/>
     <mergeCell ref="B51:P51"/>
     <mergeCell ref="B52:P52"/>
     <mergeCell ref="B53:P53"/>
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B56:P56"/>
-    <mergeCell ref="B1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B49:P49"/>
   </mergeCells>
   <conditionalFormatting sqref="C30:O30">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>IF($AQ$5="Pe",$AQ$8:$AQ$40,"")</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B46" r:id="rId1" display="http://estatistica.gov-madeira.pt" xr:uid="{204A7476-DD24-4E4C-9B51-0F912E7CE252}"/>
     <hyperlink ref="B46:C46" r:id="rId2" display="https://estatistica.madeira.gov.pt/" xr:uid="{577D04F2-E150-4E19-9258-D33265C825BE}"/>
     <hyperlink ref="R2" location="Indice!A1" tooltip="(voltar ao índice)" display="(back to contents)" xr:uid="{EBCA6027-3B76-49CA-A804-86C4821E4743}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB5F78A4-54E0-4477-9171-6882C2CA6A59}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R63"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="21" customWidth="1"/>
     <col min="2" max="2" width="40" style="21" customWidth="1"/>
     <col min="3" max="10" width="10.23046875" style="21" customWidth="1"/>
     <col min="11" max="11" width="11.23046875" style="21" customWidth="1"/>
     <col min="12" max="15" width="10.23046875" style="21" customWidth="1"/>
     <col min="16" max="16" width="14.4609375" style="21" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" style="21" customWidth="1"/>
     <col min="18" max="18" width="15" style="21" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.15234375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" s="19" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="C1" s="86"/>
-[...12 lines deleted...]
-      <c r="P1" s="86"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
     </row>
     <row r="2" spans="2:18" s="19" customFormat="1" ht="15" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="89" t="s">
         <v>81</v>
       </c>
-      <c r="C2" s="88"/>
-[...12 lines deleted...]
-      <c r="P2" s="88"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
       <c r="R2" s="69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
     </row>
     <row r="4" spans="2:18" s="23" customFormat="1" ht="54" customHeight="1">
       <c r="B4" s="22"/>
       <c r="C4" s="5" t="s">
         <v>66</v>
@@ -8187,479 +8187,479 @@
     </row>
     <row r="41" spans="2:16" ht="3" customHeight="1">
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
       <c r="F41" s="33"/>
       <c r="G41" s="33"/>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="33"/>
       <c r="N41" s="33"/>
       <c r="O41" s="33"/>
       <c r="P41" s="33"/>
     </row>
     <row r="42" spans="2:16" ht="6" customHeight="1"/>
     <row r="43" spans="2:16" ht="12.75" hidden="1" customHeight="1">
       <c r="B43" s="34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B44" s="85" t="s">
+      <c r="B44" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="C44" s="85"/>
-[...12 lines deleted...]
-      <c r="P44" s="85"/>
+      <c r="C44" s="87"/>
+      <c r="D44" s="87"/>
+      <c r="E44" s="87"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="87"/>
+      <c r="H44" s="87"/>
+      <c r="I44" s="87"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="87"/>
+      <c r="M44" s="87"/>
+      <c r="N44" s="87"/>
+      <c r="O44" s="87"/>
+      <c r="P44" s="87"/>
     </row>
     <row r="45" spans="2:16" ht="12.75" customHeight="1">
       <c r="B45" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="13"/>
     </row>
     <row r="46" spans="2:16" ht="12.75" hidden="1" customHeight="1">
-      <c r="B46" s="89" t="s">
+      <c r="B46" s="91" t="s">
         <v>43</v>
       </c>
-      <c r="C46" s="89"/>
-[...12 lines deleted...]
-      <c r="P46" s="89"/>
+      <c r="C46" s="91"/>
+      <c r="D46" s="91"/>
+      <c r="E46" s="91"/>
+      <c r="F46" s="91"/>
+      <c r="G46" s="91"/>
+      <c r="H46" s="91"/>
+      <c r="I46" s="91"/>
+      <c r="J46" s="91"/>
+      <c r="K46" s="91"/>
+      <c r="L46" s="91"/>
+      <c r="M46" s="91"/>
+      <c r="N46" s="91"/>
+      <c r="O46" s="91"/>
+      <c r="P46" s="91"/>
     </row>
     <row r="47" spans="2:16" ht="6" customHeight="1">
       <c r="B47" s="35"/>
     </row>
     <row r="48" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B48" s="90" t="s">
+      <c r="B48" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="C48" s="90"/>
-[...12 lines deleted...]
-      <c r="P48" s="90"/>
+      <c r="C48" s="85"/>
+      <c r="D48" s="85"/>
+      <c r="E48" s="85"/>
+      <c r="F48" s="85"/>
+      <c r="G48" s="85"/>
+      <c r="H48" s="85"/>
+      <c r="I48" s="85"/>
+      <c r="J48" s="85"/>
+      <c r="K48" s="85"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="85"/>
+      <c r="N48" s="85"/>
+      <c r="O48" s="85"/>
+      <c r="P48" s="85"/>
     </row>
     <row r="49" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B49" s="83" t="s">
+      <c r="B49" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="84"/>
-[...12 lines deleted...]
-      <c r="P49" s="84"/>
+      <c r="C49" s="83"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="83"/>
+      <c r="F49" s="83"/>
+      <c r="G49" s="83"/>
+      <c r="H49" s="83"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="83"/>
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="83"/>
+      <c r="N49" s="83"/>
+      <c r="O49" s="83"/>
+      <c r="P49" s="83"/>
     </row>
     <row r="50" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B50" s="83" t="s">
+      <c r="B50" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="C50" s="84"/>
-[...12 lines deleted...]
-      <c r="P50" s="84"/>
+      <c r="C50" s="83"/>
+      <c r="D50" s="83"/>
+      <c r="E50" s="83"/>
+      <c r="F50" s="83"/>
+      <c r="G50" s="83"/>
+      <c r="H50" s="83"/>
+      <c r="I50" s="83"/>
+      <c r="J50" s="83"/>
+      <c r="K50" s="83"/>
+      <c r="L50" s="83"/>
+      <c r="M50" s="83"/>
+      <c r="N50" s="83"/>
+      <c r="O50" s="83"/>
+      <c r="P50" s="83"/>
     </row>
     <row r="51" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B51" s="91" t="s">
+      <c r="B51" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="C51" s="91"/>
-[...12 lines deleted...]
-      <c r="P51" s="91"/>
+      <c r="C51" s="86"/>
+      <c r="D51" s="86"/>
+      <c r="E51" s="86"/>
+      <c r="F51" s="86"/>
+      <c r="G51" s="86"/>
+      <c r="H51" s="86"/>
+      <c r="I51" s="86"/>
+      <c r="J51" s="86"/>
+      <c r="K51" s="86"/>
+      <c r="L51" s="86"/>
+      <c r="M51" s="86"/>
+      <c r="N51" s="86"/>
+      <c r="O51" s="86"/>
+      <c r="P51" s="86"/>
     </row>
     <row r="52" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B52" s="85" t="s">
+      <c r="B52" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="C52" s="91"/>
-[...12 lines deleted...]
-      <c r="P52" s="91"/>
+      <c r="C52" s="86"/>
+      <c r="D52" s="86"/>
+      <c r="E52" s="86"/>
+      <c r="F52" s="86"/>
+      <c r="G52" s="86"/>
+      <c r="H52" s="86"/>
+      <c r="I52" s="86"/>
+      <c r="J52" s="86"/>
+      <c r="K52" s="86"/>
+      <c r="L52" s="86"/>
+      <c r="M52" s="86"/>
+      <c r="N52" s="86"/>
+      <c r="O52" s="86"/>
+      <c r="P52" s="86"/>
     </row>
     <row r="53" spans="2:16" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B53" s="74" t="s">
+      <c r="B53" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="C53" s="70"/>
-[...12 lines deleted...]
-      <c r="P53" s="70"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="74"/>
+      <c r="G53" s="74"/>
+      <c r="H53" s="74"/>
+      <c r="I53" s="74"/>
+      <c r="J53" s="74"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="74"/>
+      <c r="N53" s="74"/>
+      <c r="O53" s="74"/>
+      <c r="P53" s="74"/>
     </row>
     <row r="54" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B54" s="82" t="s">
+      <c r="B54" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="82"/>
-[...12 lines deleted...]
-      <c r="P54" s="82"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="84"/>
+      <c r="M54" s="84"/>
+      <c r="N54" s="84"/>
+      <c r="O54" s="84"/>
+      <c r="P54" s="84"/>
     </row>
     <row r="55" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B55" s="83" t="s">
+      <c r="B55" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="C55" s="84"/>
-[...12 lines deleted...]
-      <c r="P55" s="84"/>
+      <c r="C55" s="83"/>
+      <c r="D55" s="83"/>
+      <c r="E55" s="83"/>
+      <c r="F55" s="83"/>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="83"/>
+      <c r="J55" s="83"/>
+      <c r="K55" s="83"/>
+      <c r="L55" s="83"/>
+      <c r="M55" s="83"/>
+      <c r="N55" s="83"/>
+      <c r="O55" s="83"/>
+      <c r="P55" s="83"/>
     </row>
     <row r="56" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B56" s="83" t="s">
+      <c r="B56" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="84"/>
-[...12 lines deleted...]
-      <c r="P56" s="84"/>
+      <c r="C56" s="83"/>
+      <c r="D56" s="83"/>
+      <c r="E56" s="83"/>
+      <c r="F56" s="83"/>
+      <c r="G56" s="83"/>
+      <c r="H56" s="83"/>
+      <c r="I56" s="83"/>
+      <c r="J56" s="83"/>
+      <c r="K56" s="83"/>
+      <c r="L56" s="83"/>
+      <c r="M56" s="83"/>
+      <c r="N56" s="83"/>
+      <c r="O56" s="83"/>
+      <c r="P56" s="83"/>
     </row>
     <row r="57" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B57" s="82" t="s">
+      <c r="B57" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="84"/>
-[...12 lines deleted...]
-      <c r="P57" s="84"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="83"/>
+      <c r="F57" s="83"/>
+      <c r="G57" s="83"/>
+      <c r="H57" s="83"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="83"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="83"/>
+      <c r="M57" s="83"/>
+      <c r="N57" s="83"/>
+      <c r="O57" s="83"/>
+      <c r="P57" s="83"/>
     </row>
     <row r="58" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B58" s="83" t="s">
+      <c r="B58" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="C58" s="84"/>
-[...12 lines deleted...]
-      <c r="P58" s="84"/>
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
     </row>
     <row r="59" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B59" s="83" t="s">
+      <c r="B59" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="C59" s="84"/>
-[...12 lines deleted...]
-      <c r="P59" s="84"/>
+      <c r="C59" s="83"/>
+      <c r="D59" s="83"/>
+      <c r="E59" s="83"/>
+      <c r="F59" s="83"/>
+      <c r="G59" s="83"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="83"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
+      <c r="N59" s="83"/>
+      <c r="O59" s="83"/>
+      <c r="P59" s="83"/>
     </row>
     <row r="60" spans="2:16" ht="6" customHeight="1"/>
     <row r="61" spans="2:16" ht="12" customHeight="1">
-      <c r="B61" s="90" t="s">
+      <c r="B61" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="C61" s="90"/>
-[...12 lines deleted...]
-      <c r="P61" s="90"/>
+      <c r="C61" s="85"/>
+      <c r="D61" s="85"/>
+      <c r="E61" s="85"/>
+      <c r="F61" s="85"/>
+      <c r="G61" s="85"/>
+      <c r="H61" s="85"/>
+      <c r="I61" s="85"/>
+      <c r="J61" s="85"/>
+      <c r="K61" s="85"/>
+      <c r="L61" s="85"/>
+      <c r="M61" s="85"/>
+      <c r="N61" s="85"/>
+      <c r="O61" s="85"/>
+      <c r="P61" s="85"/>
     </row>
     <row r="62" spans="2:16" ht="12" customHeight="1">
-      <c r="B62" s="85" t="s">
+      <c r="B62" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="C62" s="85"/>
-[...12 lines deleted...]
-      <c r="P62" s="85"/>
+      <c r="C62" s="87"/>
+      <c r="D62" s="87"/>
+      <c r="E62" s="87"/>
+      <c r="F62" s="87"/>
+      <c r="G62" s="87"/>
+      <c r="H62" s="87"/>
+      <c r="I62" s="87"/>
+      <c r="J62" s="87"/>
+      <c r="K62" s="87"/>
+      <c r="L62" s="87"/>
+      <c r="M62" s="87"/>
+      <c r="N62" s="87"/>
+      <c r="O62" s="87"/>
+      <c r="P62" s="87"/>
     </row>
     <row r="63" spans="2:16" ht="12" customHeight="1">
-      <c r="B63" s="85" t="s">
+      <c r="B63" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="85"/>
-[...12 lines deleted...]
-      <c r="P63" s="85"/>
+      <c r="C63" s="87"/>
+      <c r="D63" s="87"/>
+      <c r="E63" s="87"/>
+      <c r="F63" s="87"/>
+      <c r="G63" s="87"/>
+      <c r="H63" s="87"/>
+      <c r="I63" s="87"/>
+      <c r="J63" s="87"/>
+      <c r="K63" s="87"/>
+      <c r="L63" s="87"/>
+      <c r="M63" s="87"/>
+      <c r="N63" s="87"/>
+      <c r="O63" s="87"/>
+      <c r="P63" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="B63:P63"/>
+    <mergeCell ref="B56:P56"/>
+    <mergeCell ref="B62:P62"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B44:P44"/>
+    <mergeCell ref="B46:P46"/>
+    <mergeCell ref="B48:P48"/>
     <mergeCell ref="B49:P49"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B59:P59"/>
     <mergeCell ref="B61:P61"/>
     <mergeCell ref="B50:P50"/>
     <mergeCell ref="B51:P51"/>
     <mergeCell ref="B52:P52"/>
-    <mergeCell ref="B1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B48:P48"/>
     <mergeCell ref="B54:P54"/>
     <mergeCell ref="B55:P55"/>
     <mergeCell ref="B53:P53"/>
-    <mergeCell ref="B63:P63"/>
-[...1 lines deleted...]
-    <mergeCell ref="B62:P62"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B45" r:id="rId1" display="http://estatistica.gov-madeira.pt" xr:uid="{4D26AB07-011E-42F6-8D7B-F4B4650DEBC8}"/>
     <hyperlink ref="B45:C45" r:id="rId2" display="https://estatistica.madeira.gov.pt/" xr:uid="{5B8839C1-1494-4B9C-A255-D834D709F935}"/>
     <hyperlink ref="R2" location="Indice!A1" tooltip="(voltar ao índice)" display="(back to contents)" xr:uid="{7991D339-A91E-4F80-BF78-0D8D69C96BB0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FBA67E68-DF9D-43A1-95DC-B5B623F212E1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R63"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="8.6"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="21" customWidth="1"/>
     <col min="2" max="2" width="40" style="21" customWidth="1"/>
     <col min="3" max="10" width="10.23046875" style="21" customWidth="1"/>
     <col min="11" max="11" width="11.53515625" style="21" customWidth="1"/>
     <col min="12" max="15" width="10.23046875" style="21" customWidth="1"/>
     <col min="16" max="16" width="14.4609375" style="21" customWidth="1"/>
     <col min="17" max="17" width="6.69140625" style="21" customWidth="1"/>
     <col min="18" max="18" width="15" style="21" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.15234375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" s="19" customFormat="1" ht="18.75" customHeight="1">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="86"/>
-[...12 lines deleted...]
-      <c r="P1" s="86"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
+      <c r="N1" s="88"/>
+      <c r="O1" s="88"/>
+      <c r="P1" s="88"/>
     </row>
     <row r="2" spans="2:18" s="19" customFormat="1" ht="15" customHeight="1">
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="89" t="s">
         <v>81</v>
       </c>
-      <c r="C2" s="88"/>
-[...12 lines deleted...]
-      <c r="P2" s="88"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+      <c r="P2" s="90"/>
       <c r="R2" s="69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1">
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
     </row>
     <row r="4" spans="2:18" s="23" customFormat="1" ht="54" customHeight="1">
       <c r="B4" s="22"/>
       <c r="C4" s="5" t="s">
         <v>66</v>
@@ -10230,403 +10230,403 @@
     </row>
     <row r="41" spans="2:16" ht="3" customHeight="1">
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="33"/>
       <c r="F41" s="33"/>
       <c r="G41" s="33"/>
       <c r="H41" s="33"/>
       <c r="I41" s="33"/>
       <c r="J41" s="33"/>
       <c r="K41" s="33"/>
       <c r="L41" s="33"/>
       <c r="M41" s="33"/>
       <c r="N41" s="33"/>
       <c r="O41" s="33"/>
       <c r="P41" s="33"/>
     </row>
     <row r="42" spans="2:16" ht="6" customHeight="1"/>
     <row r="43" spans="2:16" ht="12.75" hidden="1" customHeight="1">
       <c r="B43" s="34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B44" s="85" t="s">
+      <c r="B44" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="C44" s="85"/>
-[...12 lines deleted...]
-      <c r="P44" s="85"/>
+      <c r="C44" s="87"/>
+      <c r="D44" s="87"/>
+      <c r="E44" s="87"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="87"/>
+      <c r="H44" s="87"/>
+      <c r="I44" s="87"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="87"/>
+      <c r="M44" s="87"/>
+      <c r="N44" s="87"/>
+      <c r="O44" s="87"/>
+      <c r="P44" s="87"/>
     </row>
     <row r="45" spans="2:16" ht="12.75" customHeight="1">
       <c r="B45" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="13"/>
     </row>
     <row r="46" spans="2:16" ht="12.75" hidden="1" customHeight="1">
-      <c r="B46" s="89" t="s">
+      <c r="B46" s="91" t="s">
         <v>43</v>
       </c>
-      <c r="C46" s="89"/>
-[...12 lines deleted...]
-      <c r="P46" s="89"/>
+      <c r="C46" s="91"/>
+      <c r="D46" s="91"/>
+      <c r="E46" s="91"/>
+      <c r="F46" s="91"/>
+      <c r="G46" s="91"/>
+      <c r="H46" s="91"/>
+      <c r="I46" s="91"/>
+      <c r="J46" s="91"/>
+      <c r="K46" s="91"/>
+      <c r="L46" s="91"/>
+      <c r="M46" s="91"/>
+      <c r="N46" s="91"/>
+      <c r="O46" s="91"/>
+      <c r="P46" s="91"/>
     </row>
     <row r="47" spans="2:16" ht="6" customHeight="1">
       <c r="B47" s="35"/>
     </row>
     <row r="48" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B48" s="90" t="s">
+      <c r="B48" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="C48" s="90"/>
-[...12 lines deleted...]
-      <c r="P48" s="90"/>
+      <c r="C48" s="85"/>
+      <c r="D48" s="85"/>
+      <c r="E48" s="85"/>
+      <c r="F48" s="85"/>
+      <c r="G48" s="85"/>
+      <c r="H48" s="85"/>
+      <c r="I48" s="85"/>
+      <c r="J48" s="85"/>
+      <c r="K48" s="85"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="85"/>
+      <c r="N48" s="85"/>
+      <c r="O48" s="85"/>
+      <c r="P48" s="85"/>
     </row>
     <row r="49" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B49" s="83" t="s">
+      <c r="B49" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="84"/>
-[...12 lines deleted...]
-      <c r="P49" s="84"/>
+      <c r="C49" s="83"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="83"/>
+      <c r="F49" s="83"/>
+      <c r="G49" s="83"/>
+      <c r="H49" s="83"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="83"/>
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="83"/>
+      <c r="N49" s="83"/>
+      <c r="O49" s="83"/>
+      <c r="P49" s="83"/>
     </row>
     <row r="50" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B50" s="83" t="s">
+      <c r="B50" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="C50" s="84"/>
-[...12 lines deleted...]
-      <c r="P50" s="84"/>
+      <c r="C50" s="83"/>
+      <c r="D50" s="83"/>
+      <c r="E50" s="83"/>
+      <c r="F50" s="83"/>
+      <c r="G50" s="83"/>
+      <c r="H50" s="83"/>
+      <c r="I50" s="83"/>
+      <c r="J50" s="83"/>
+      <c r="K50" s="83"/>
+      <c r="L50" s="83"/>
+      <c r="M50" s="83"/>
+      <c r="N50" s="83"/>
+      <c r="O50" s="83"/>
+      <c r="P50" s="83"/>
     </row>
     <row r="51" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B51" s="91" t="s">
+      <c r="B51" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="C51" s="91"/>
-[...12 lines deleted...]
-      <c r="P51" s="91"/>
+      <c r="C51" s="86"/>
+      <c r="D51" s="86"/>
+      <c r="E51" s="86"/>
+      <c r="F51" s="86"/>
+      <c r="G51" s="86"/>
+      <c r="H51" s="86"/>
+      <c r="I51" s="86"/>
+      <c r="J51" s="86"/>
+      <c r="K51" s="86"/>
+      <c r="L51" s="86"/>
+      <c r="M51" s="86"/>
+      <c r="N51" s="86"/>
+      <c r="O51" s="86"/>
+      <c r="P51" s="86"/>
     </row>
     <row r="52" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B52" s="85" t="s">
+      <c r="B52" s="87" t="s">
         <v>31</v>
       </c>
-      <c r="C52" s="91"/>
-[...12 lines deleted...]
-      <c r="P52" s="91"/>
+      <c r="C52" s="86"/>
+      <c r="D52" s="86"/>
+      <c r="E52" s="86"/>
+      <c r="F52" s="86"/>
+      <c r="G52" s="86"/>
+      <c r="H52" s="86"/>
+      <c r="I52" s="86"/>
+      <c r="J52" s="86"/>
+      <c r="K52" s="86"/>
+      <c r="L52" s="86"/>
+      <c r="M52" s="86"/>
+      <c r="N52" s="86"/>
+      <c r="O52" s="86"/>
+      <c r="P52" s="86"/>
     </row>
     <row r="53" spans="2:16" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B53" s="74" t="s">
+      <c r="B53" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="C53" s="70"/>
-[...12 lines deleted...]
-      <c r="P53" s="70"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="74"/>
+      <c r="G53" s="74"/>
+      <c r="H53" s="74"/>
+      <c r="I53" s="74"/>
+      <c r="J53" s="74"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="74"/>
+      <c r="N53" s="74"/>
+      <c r="O53" s="74"/>
+      <c r="P53" s="74"/>
     </row>
     <row r="54" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B54" s="82" t="s">
+      <c r="B54" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="C54" s="82"/>
-[...12 lines deleted...]
-      <c r="P54" s="82"/>
+      <c r="C54" s="84"/>
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+      <c r="G54" s="84"/>
+      <c r="H54" s="84"/>
+      <c r="I54" s="84"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="84"/>
+      <c r="L54" s="84"/>
+      <c r="M54" s="84"/>
+      <c r="N54" s="84"/>
+      <c r="O54" s="84"/>
+      <c r="P54" s="84"/>
     </row>
     <row r="55" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B55" s="83" t="s">
+      <c r="B55" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="C55" s="84"/>
-[...12 lines deleted...]
-      <c r="P55" s="84"/>
+      <c r="C55" s="83"/>
+      <c r="D55" s="83"/>
+      <c r="E55" s="83"/>
+      <c r="F55" s="83"/>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="83"/>
+      <c r="J55" s="83"/>
+      <c r="K55" s="83"/>
+      <c r="L55" s="83"/>
+      <c r="M55" s="83"/>
+      <c r="N55" s="83"/>
+      <c r="O55" s="83"/>
+      <c r="P55" s="83"/>
     </row>
     <row r="56" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B56" s="83" t="s">
+      <c r="B56" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="84"/>
-[...12 lines deleted...]
-      <c r="P56" s="84"/>
+      <c r="C56" s="83"/>
+      <c r="D56" s="83"/>
+      <c r="E56" s="83"/>
+      <c r="F56" s="83"/>
+      <c r="G56" s="83"/>
+      <c r="H56" s="83"/>
+      <c r="I56" s="83"/>
+      <c r="J56" s="83"/>
+      <c r="K56" s="83"/>
+      <c r="L56" s="83"/>
+      <c r="M56" s="83"/>
+      <c r="N56" s="83"/>
+      <c r="O56" s="83"/>
+      <c r="P56" s="83"/>
     </row>
     <row r="57" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B57" s="82" t="s">
+      <c r="B57" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="84"/>
-[...12 lines deleted...]
-      <c r="P57" s="84"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="83"/>
+      <c r="F57" s="83"/>
+      <c r="G57" s="83"/>
+      <c r="H57" s="83"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="83"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="83"/>
+      <c r="M57" s="83"/>
+      <c r="N57" s="83"/>
+      <c r="O57" s="83"/>
+      <c r="P57" s="83"/>
     </row>
     <row r="58" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B58" s="83" t="s">
+      <c r="B58" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="C58" s="84"/>
-[...12 lines deleted...]
-      <c r="P58" s="84"/>
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
+      <c r="F58" s="83"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
     </row>
     <row r="59" spans="2:16" ht="22.5" customHeight="1">
-      <c r="B59" s="83" t="s">
+      <c r="B59" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="C59" s="84"/>
-[...12 lines deleted...]
-      <c r="P59" s="84"/>
+      <c r="C59" s="83"/>
+      <c r="D59" s="83"/>
+      <c r="E59" s="83"/>
+      <c r="F59" s="83"/>
+      <c r="G59" s="83"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="83"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
+      <c r="N59" s="83"/>
+      <c r="O59" s="83"/>
+      <c r="P59" s="83"/>
     </row>
     <row r="60" spans="2:16" ht="6" customHeight="1"/>
     <row r="61" spans="2:16" ht="12" customHeight="1">
-      <c r="B61" s="90" t="s">
+      <c r="B61" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="C61" s="90"/>
-[...12 lines deleted...]
-      <c r="P61" s="90"/>
+      <c r="C61" s="85"/>
+      <c r="D61" s="85"/>
+      <c r="E61" s="85"/>
+      <c r="F61" s="85"/>
+      <c r="G61" s="85"/>
+      <c r="H61" s="85"/>
+      <c r="I61" s="85"/>
+      <c r="J61" s="85"/>
+      <c r="K61" s="85"/>
+      <c r="L61" s="85"/>
+      <c r="M61" s="85"/>
+      <c r="N61" s="85"/>
+      <c r="O61" s="85"/>
+      <c r="P61" s="85"/>
     </row>
     <row r="62" spans="2:16" ht="12" customHeight="1">
-      <c r="B62" s="85" t="s">
+      <c r="B62" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="C62" s="85"/>
-[...12 lines deleted...]
-      <c r="P62" s="85"/>
+      <c r="C62" s="87"/>
+      <c r="D62" s="87"/>
+      <c r="E62" s="87"/>
+      <c r="F62" s="87"/>
+      <c r="G62" s="87"/>
+      <c r="H62" s="87"/>
+      <c r="I62" s="87"/>
+      <c r="J62" s="87"/>
+      <c r="K62" s="87"/>
+      <c r="L62" s="87"/>
+      <c r="M62" s="87"/>
+      <c r="N62" s="87"/>
+      <c r="O62" s="87"/>
+      <c r="P62" s="87"/>
     </row>
     <row r="63" spans="2:16" ht="12" customHeight="1">
-      <c r="B63" s="85" t="s">
+      <c r="B63" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="85"/>
-[...12 lines deleted...]
-      <c r="P63" s="85"/>
+      <c r="C63" s="87"/>
+      <c r="D63" s="87"/>
+      <c r="E63" s="87"/>
+      <c r="F63" s="87"/>
+      <c r="G63" s="87"/>
+      <c r="H63" s="87"/>
+      <c r="I63" s="87"/>
+      <c r="J63" s="87"/>
+      <c r="K63" s="87"/>
+      <c r="L63" s="87"/>
+      <c r="M63" s="87"/>
+      <c r="N63" s="87"/>
+      <c r="O63" s="87"/>
+      <c r="P63" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B59:P59"/>
-[...4 lines deleted...]
-    <mergeCell ref="B56:P56"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B44:P44"/>
+    <mergeCell ref="B46:P46"/>
+    <mergeCell ref="B48:P48"/>
     <mergeCell ref="B53:P53"/>
     <mergeCell ref="B57:P57"/>
     <mergeCell ref="B58:P58"/>
     <mergeCell ref="B49:P49"/>
     <mergeCell ref="B50:P50"/>
     <mergeCell ref="B51:P51"/>
     <mergeCell ref="B52:P52"/>
     <mergeCell ref="B54:P54"/>
-    <mergeCell ref="B1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B48:P48"/>
+    <mergeCell ref="B59:P59"/>
+    <mergeCell ref="B61:P61"/>
+    <mergeCell ref="B62:P62"/>
+    <mergeCell ref="B63:P63"/>
+    <mergeCell ref="B55:P55"/>
+    <mergeCell ref="B56:P56"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B45" r:id="rId1" display="http://estatistica.gov-madeira.pt" xr:uid="{F1883529-ADFA-4B6F-BB5A-3178DDE7F7BE}"/>
     <hyperlink ref="B45:C45" r:id="rId2" display="https://estatistica.madeira.gov.pt/" xr:uid="{61D3F1E0-F83F-4821-BBF2-D31CFF8F3F3A}"/>
     <hyperlink ref="R2" location="Indice!A1" tooltip="(voltar ao índice)" display="(back to contents)" xr:uid="{676BBC66-11DE-47DC-9734-4F76BDC958C0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="0.6692913385826772" bottom="7.874015748031496E-2" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>