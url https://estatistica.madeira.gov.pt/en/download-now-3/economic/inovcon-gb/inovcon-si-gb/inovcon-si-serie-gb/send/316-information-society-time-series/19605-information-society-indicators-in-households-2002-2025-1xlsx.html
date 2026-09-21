--- v0 (2026-05-08)
+++ v1 (2026-09-21)
@@ -50,60 +50,60 @@
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\celina.nunes\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\guida.rodrigues\Desktop\Ajuda\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF9780FA-4496-4EF2-B85D-7F809C76BCF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3667E460-269A-483D-82C2-7C19C99F9C84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="57" r:id="rId1"/>
     <sheet name="Conventional Signs" sheetId="12" r:id="rId2"/>
     <sheet name="T1" sheetId="44" r:id="rId3"/>
     <sheet name="T2" sheetId="26" r:id="rId4"/>
     <sheet name="T3" sheetId="27" r:id="rId5"/>
     <sheet name="T4" sheetId="19" r:id="rId6"/>
     <sheet name="T5" sheetId="4" r:id="rId7"/>
     <sheet name="T6" sheetId="2" r:id="rId8"/>
     <sheet name="T7" sheetId="13" r:id="rId9"/>
     <sheet name="T8" sheetId="30" r:id="rId10"/>
     <sheet name="T9" sheetId="31" r:id="rId11"/>
     <sheet name="T10" sheetId="11" r:id="rId12"/>
     <sheet name="T11" sheetId="15" r:id="rId13"/>
     <sheet name="T12" sheetId="16" r:id="rId14"/>
     <sheet name="T13" sheetId="20" r:id="rId15"/>
     <sheet name="T14" sheetId="32" r:id="rId16"/>
     <sheet name="T15" sheetId="34" r:id="rId17"/>
     <sheet name="T16" sheetId="33" r:id="rId18"/>
     <sheet name="T17" sheetId="61" r:id="rId19"/>
     <sheet name="T18" sheetId="23" r:id="rId20"/>
     <sheet name="T19" sheetId="17" r:id="rId21"/>
     <sheet name="T20" sheetId="18" r:id="rId22"/>
     <sheet name="T21" sheetId="45" r:id="rId23"/>
@@ -181,81 +181,81 @@
     <definedName name="_xlnm.Print_Area" localSheetId="30">'T29'!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'T3'!$B$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="31">'T30'!$B$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="32">'T31'!$B$1:$F$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="33">'T32'!$B$1:$E$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="34">'T33'!$B$1:$F$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="35">'T34'!$B$1:$F$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="36">'T35'!$B$1:$F$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="37">'T36'!$B$1:$E$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="38">'T37'!$B$1:$E$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="39">'T38'!$B$1:$E$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="40">'T39'!$B$1:$D$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'T4'!$B$1:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="41">'T40'!$B$1:$D$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="42">'T41'!$B$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="43">'T42'!$B$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="44">'T43'!$B$1:$D$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="45">'T44'!$B$1:$D$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="46">'T45'!$B$1:$D$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="47">'T46'!$B$1:$K$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="48">'T47'!$B$1:$E$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="49">'T48'!$B$1:$C$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="50">'T49'!$B$1:$C$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'T5'!$B$1:$X$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="51">'T50'!$B$1:$C$18</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'T6'!$B$1:$Z$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'T6'!$B$1:$Z$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'T7'!$B$1:$O$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'T8'!$B$1:$L$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'T9'!$B$1:$AA$17</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="ggg">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="QUADRO21_PT">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'T10'!$A:$C,'T10'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="17">'T16'!$A:$B,'T16'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="19">'T18'!$A:$B,'T18'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'T9'!$A:$C,'T9'!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1073" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="366">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>https://estatistica.madeira.gov.pt</t>
   </si>
   <si>
     <t>Internet access</t>
   </si>
   <si>
     <t>Broadband access</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: INE/DREM - Survey on Information and Communication Technologies Usage in Private Households</t>
     </r>
   </si>
@@ -3530,50 +3530,53 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="60" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="60" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="60" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="60" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="89" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="90" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
@@ -3703,53 +3706,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="103" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="106" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="106" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="106" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="107" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="107" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="108">
     <cellStyle name="20% - Accent1" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2" xfId="8" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4" xfId="10" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5" xfId="11" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent2" xfId="14" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent3" xfId="15" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Accent4" xfId="16" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Accent5" xfId="17" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Accent6" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Accent1" xfId="19" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3" xfId="21" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4" xfId="22" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Accent1" xfId="25" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Accent2" xfId="26" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Accent3" xfId="27" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Accent4" xfId="28" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -4443,66 +4443,66 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estatistica.madeira.gov.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD5BD7F3-2F0A-438D-86B2-86680E2C353A}">
   <dimension ref="B1:O56"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="15" width="9.1796875" style="30"/>
+    <col min="1" max="1" width="1.69140625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="141.53515625" style="30" customWidth="1"/>
+    <col min="3" max="3" width="16.23046875" style="30" customWidth="1"/>
+    <col min="4" max="15" width="9.15234375" style="30"/>
     <col min="16" max="16" width="17" style="30" customWidth="1"/>
-    <col min="17" max="16384" width="9.1796875" style="30"/>
+    <col min="17" max="16384" width="9.15234375" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="33.75" customHeight="1">
-      <c r="B1" s="423" t="s">
+      <c r="B1" s="424" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="423"/>
-      <c r="D1" s="423"/>
+      <c r="C1" s="424"/>
+      <c r="D1" s="424"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
     </row>
     <row r="2" spans="2:15" ht="16.5" customHeight="1">
       <c r="B2" s="28"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
@@ -4878,87 +4878,87 @@
     <hyperlink ref="B54" location="'T50'!A1" display="T50 - Proportion of persons, aged between 16 and 74 years old, who did not use artificial intelligence tools in the three months prior to the interview, by main reason for non-use, 2025" xr:uid="{888FAD7C-74A0-407B-9DF6-2A93B77CC4B6}"/>
     <hyperlink ref="B21" location="'T17'!A1" display="T17 - Proportion of persons, aged between 16 and 74 years old, who used e-commerce in the last 3 months prior to the interview, by type of product or service ordered, 2023-2025" xr:uid="{B397103E-5A49-4D60-83DA-7A8C22A7223A}"/>
     <hyperlink ref="B22" location="'T18'!A1" display="T18 - Proportion of persons, aged between 16 and 74 years old, using Internet for advanced services for private purposes in the 3 months prior to the interview, by year,  2007-2025" xr:uid="{7DC92809-ABF9-4781-B7CD-13695D3FFBD2}"/>
     <hyperlink ref="B49:D49" location="'T45'!A1" display="T45 - Proportion of persons, aged between 16 and 74 years old, by digital skills levels, 2023 and 2025" xr:uid="{6C90BB84-0879-4FBD-8A79-6454E91DA3B0}"/>
     <hyperlink ref="B50" location="'T46'!A1" display="T46 - Proportion of persons, aged between 16 and 74 years old, with digital skills at basic or above basic level, 2015-2025" xr:uid="{A9B37BC9-3ED1-4C1E-B18C-E1C917159540}"/>
     <hyperlink ref="B52" location="'T48'!A1" display="T48 - Proporção de indivíduos, com idade entre 16 e 74 anos, segundo a utilização de ferramentas de inteligência artificial nos 3 meses anteriores à entrevista, 2025" xr:uid="{132BE9D6-46BC-4F7F-8087-28C28A3F78D1}"/>
     <hyperlink ref="B24" location="'T20'!A1" display="T20 - Proportion of employed internet users, aged between 16 and 74 years old, who used ICT to do their job at home, in the month prior to the interview, by type of technology used, by year, 2020 and 2021" xr:uid="{FA6A05B5-2AED-4472-8C5D-D37CC0B37D65}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25F51AF4-62CC-4346-91DF-C20F8D4CE143}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="54.84375" style="111" customWidth="1"/>
+    <col min="3" max="3" width="5.84375" style="111" customWidth="1"/>
+    <col min="4" max="12" width="8.69140625" style="111" customWidth="1"/>
+    <col min="13" max="13" width="6.69140625" style="111" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>300</v>
       </c>
-      <c r="C1" s="432"/>
-[...8 lines deleted...]
-      <c r="L1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
+      <c r="G1" s="433"/>
+      <c r="H1" s="433"/>
+      <c r="I1" s="433"/>
+      <c r="J1" s="433"/>
+      <c r="K1" s="433"/>
+      <c r="L1" s="433"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
-      <c r="B2" s="433"/>
-[...9 lines deleted...]
-      <c r="L2" s="433"/>
+      <c r="B2" s="434"/>
+      <c r="C2" s="434"/>
+      <c r="D2" s="434"/>
+      <c r="E2" s="434"/>
+      <c r="F2" s="434"/>
+      <c r="G2" s="434"/>
+      <c r="H2" s="434"/>
+      <c r="I2" s="434"/>
+      <c r="J2" s="434"/>
+      <c r="K2" s="434"/>
+      <c r="L2" s="434"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="140"/>
       <c r="L3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="30" customHeight="1">
       <c r="B4" s="115"/>
       <c r="C4" s="146" t="s">
         <v>132</v>
       </c>
       <c r="D4" s="116">
         <v>2017</v>
       </c>
       <c r="E4" s="116">
         <v>2018</v>
       </c>
       <c r="F4" s="116">
         <v>2019</v>
       </c>
       <c r="G4" s="153">
@@ -5091,214 +5091,214 @@
       </c>
       <c r="M8" s="120"/>
     </row>
     <row r="9" spans="2:13">
       <c r="B9" s="117"/>
       <c r="C9" s="157"/>
     </row>
     <row r="10" spans="2:13" ht="3.75" customHeight="1">
       <c r="B10" s="121"/>
       <c r="C10" s="121"/>
       <c r="D10" s="121"/>
       <c r="E10" s="121"/>
       <c r="F10" s="121"/>
       <c r="G10" s="121"/>
       <c r="H10" s="121"/>
       <c r="I10" s="121"/>
       <c r="J10" s="121"/>
       <c r="K10" s="121"/>
       <c r="L10" s="121"/>
     </row>
     <row r="11" spans="2:13">
       <c r="B11" s="117"/>
       <c r="C11" s="117"/>
     </row>
     <row r="12" spans="2:13" ht="12.75" customHeight="1">
-      <c r="B12" s="429" t="s">
+      <c r="B12" s="430" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="429"/>
-[...8 lines deleted...]
-      <c r="L12" s="429"/>
+      <c r="C12" s="430"/>
+      <c r="D12" s="430"/>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
+      <c r="J12" s="430"/>
+      <c r="K12" s="430"/>
+      <c r="L12" s="430"/>
     </row>
     <row r="13" spans="2:13" ht="12.75" customHeight="1">
-      <c r="B13" s="431" t="s">
+      <c r="B13" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="431"/>
+      <c r="C13" s="432"/>
       <c r="D13" s="122"/>
       <c r="E13" s="122"/>
       <c r="F13" s="122"/>
       <c r="G13" s="122"/>
       <c r="H13" s="122"/>
       <c r="I13" s="122"/>
       <c r="J13" s="122"/>
       <c r="K13" s="122"/>
       <c r="L13" s="122"/>
     </row>
     <row r="14" spans="2:13" ht="7.5" customHeight="1">
       <c r="B14" s="122"/>
       <c r="C14" s="122"/>
       <c r="D14" s="122"/>
       <c r="E14" s="122"/>
       <c r="F14" s="122"/>
       <c r="G14" s="122"/>
       <c r="H14" s="122"/>
       <c r="I14" s="122"/>
       <c r="J14" s="122"/>
       <c r="K14" s="122"/>
       <c r="L14" s="122"/>
     </row>
     <row r="15" spans="2:13" ht="17.25" customHeight="1">
       <c r="B15" s="148" t="s">
         <v>358</v>
       </c>
       <c r="C15" s="148"/>
       <c r="D15" s="149"/>
       <c r="E15" s="149"/>
       <c r="F15" s="149"/>
       <c r="G15" s="149"/>
       <c r="H15" s="149"/>
       <c r="I15" s="149"/>
       <c r="J15" s="149"/>
       <c r="K15" s="149"/>
       <c r="L15" s="149"/>
     </row>
     <row r="16" spans="2:13" ht="16.5" customHeight="1">
       <c r="B16" s="151"/>
       <c r="C16" s="151"/>
     </row>
-    <row r="17" spans="2:3" ht="12.5">
+    <row r="17" spans="2:3" ht="12.45">
       <c r="B17" s="420" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B12:L12"/>
     <mergeCell ref="B13:C13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{271A651D-0573-4D2D-BB84-F18699DF7C76}"/>
     <hyperlink ref="B13:C13" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{F924FA40-764D-493C-81D9-6356C79C1238}"/>
     <hyperlink ref="B17" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{A20497C7-70B2-4C13-8A45-E940DD51F535}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ED8632B-BFB1-4858-8000-25D45E6FB947}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AA20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
     <col min="2" max="2" width="45" style="111" customWidth="1"/>
-    <col min="3" max="3" width="5.81640625" style="111" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.1796875" style="111"/>
+    <col min="3" max="3" width="5.84375" style="111" customWidth="1"/>
+    <col min="4" max="27" width="8.69140625" style="111" customWidth="1"/>
+    <col min="28" max="28" width="6.69140625" style="111" customWidth="1"/>
+    <col min="29" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>301</v>
       </c>
-      <c r="C1" s="432"/>
-[...23 lines deleted...]
-      <c r="AA1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
+      <c r="G1" s="433"/>
+      <c r="H1" s="433"/>
+      <c r="I1" s="433"/>
+      <c r="J1" s="433"/>
+      <c r="K1" s="433"/>
+      <c r="L1" s="433"/>
+      <c r="M1" s="433"/>
+      <c r="N1" s="433"/>
+      <c r="O1" s="433"/>
+      <c r="P1" s="433"/>
+      <c r="Q1" s="433"/>
+      <c r="R1" s="433"/>
+      <c r="S1" s="433"/>
+      <c r="T1" s="433"/>
+      <c r="U1" s="433"/>
+      <c r="V1" s="433"/>
+      <c r="W1" s="433"/>
+      <c r="X1" s="433"/>
+      <c r="Y1" s="433"/>
+      <c r="Z1" s="433"/>
+      <c r="AA1" s="433"/>
     </row>
     <row r="2" spans="2:27" ht="13.5" customHeight="1">
-      <c r="B2" s="433"/>
-[...24 lines deleted...]
-      <c r="AA2" s="433"/>
+      <c r="B2" s="434"/>
+      <c r="C2" s="434"/>
+      <c r="D2" s="434"/>
+      <c r="E2" s="434"/>
+      <c r="F2" s="434"/>
+      <c r="G2" s="434"/>
+      <c r="H2" s="434"/>
+      <c r="I2" s="434"/>
+      <c r="J2" s="434"/>
+      <c r="K2" s="434"/>
+      <c r="L2" s="434"/>
+      <c r="M2" s="434"/>
+      <c r="N2" s="434"/>
+      <c r="O2" s="434"/>
+      <c r="P2" s="434"/>
+      <c r="Q2" s="434"/>
+      <c r="R2" s="434"/>
+      <c r="S2" s="434"/>
+      <c r="T2" s="434"/>
+      <c r="U2" s="434"/>
+      <c r="V2" s="434"/>
+      <c r="W2" s="434"/>
+      <c r="X2" s="434"/>
+      <c r="Y2" s="434"/>
+      <c r="Z2" s="434"/>
+      <c r="AA2" s="434"/>
     </row>
     <row r="3" spans="2:27" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="140"/>
       <c r="D3" s="158"/>
       <c r="E3" s="158"/>
       <c r="F3" s="158"/>
       <c r="G3" s="157"/>
       <c r="H3" s="157"/>
       <c r="I3" s="157"/>
       <c r="J3" s="157"/>
       <c r="AA3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:27" ht="30" customHeight="1">
       <c r="B4" s="115"/>
       <c r="C4" s="146" t="s">
         <v>132</v>
       </c>
       <c r="D4" s="153">
         <v>2002</v>
       </c>
@@ -5350,65 +5350,65 @@
       <c r="T4" s="116">
         <v>2018</v>
       </c>
       <c r="U4" s="116">
         <v>2019</v>
       </c>
       <c r="V4" s="153">
         <v>2020</v>
       </c>
       <c r="W4" s="116">
         <v>2021</v>
       </c>
       <c r="X4" s="116">
         <v>2022</v>
       </c>
       <c r="Y4" s="17">
         <v>2023</v>
       </c>
       <c r="Z4" s="17">
         <v>2024</v>
       </c>
       <c r="AA4" s="16">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="2:27" ht="10.5">
+    <row r="5" spans="2:27">
       <c r="B5" s="117"/>
       <c r="C5" s="117"/>
       <c r="D5" s="117"/>
       <c r="E5" s="158"/>
       <c r="F5" s="158"/>
       <c r="G5" s="158"/>
       <c r="H5" s="158"/>
       <c r="I5" s="158"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
     </row>
     <row r="6" spans="2:27" ht="15.75" customHeight="1">
-      <c r="B6" s="435" t="s">
+      <c r="B6" s="436" t="s">
         <v>113</v>
       </c>
       <c r="C6" s="154" t="s">
         <v>98</v>
       </c>
       <c r="D6" s="155">
         <v>12.8</v>
       </c>
       <c r="E6" s="155">
         <v>21.4</v>
       </c>
       <c r="F6" s="155">
         <v>26.3</v>
       </c>
       <c r="G6" s="155">
         <v>29.1</v>
       </c>
       <c r="H6" s="155">
         <v>32.6</v>
       </c>
       <c r="I6" s="155">
         <v>37.1</v>
       </c>
       <c r="J6" s="155">
         <v>40.6</v>
@@ -5444,51 +5444,51 @@
         <v>75.900000000000006</v>
       </c>
       <c r="U6" s="155">
         <v>76.599999999999994</v>
       </c>
       <c r="V6" s="155">
         <v>80</v>
       </c>
       <c r="W6" s="155">
         <v>84.1</v>
       </c>
       <c r="X6" s="155">
         <v>86.1</v>
       </c>
       <c r="Y6" s="145">
         <v>86.9</v>
       </c>
       <c r="Z6" s="145">
         <v>87.6</v>
       </c>
       <c r="AA6" s="145">
         <v>88.3</v>
       </c>
     </row>
     <row r="7" spans="2:27" ht="24.75" customHeight="1">
-      <c r="B7" s="435"/>
+      <c r="B7" s="436"/>
       <c r="C7" s="157" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="120">
         <v>17.600000000000001</v>
       </c>
       <c r="E7" s="120">
         <v>23.2</v>
       </c>
       <c r="F7" s="120">
         <v>27.7</v>
       </c>
       <c r="G7" s="120">
         <v>28.9</v>
       </c>
       <c r="H7" s="120">
         <v>31.8</v>
       </c>
       <c r="I7" s="120">
         <v>35.4</v>
       </c>
       <c r="J7" s="120">
         <v>40.299999999999997</v>
       </c>
       <c r="K7" s="120">
@@ -5648,89 +5648,89 @@
       <c r="M10" s="121"/>
       <c r="N10" s="121"/>
       <c r="O10" s="121"/>
       <c r="P10" s="121"/>
       <c r="Q10" s="121"/>
       <c r="R10" s="121"/>
       <c r="S10" s="121"/>
       <c r="T10" s="121"/>
       <c r="U10" s="121"/>
       <c r="V10" s="121"/>
       <c r="W10" s="121"/>
       <c r="X10" s="121"/>
       <c r="Y10" s="121"/>
       <c r="Z10" s="121"/>
       <c r="AA10" s="121"/>
     </row>
     <row r="11" spans="2:27">
       <c r="B11" s="117"/>
       <c r="C11" s="117"/>
       <c r="D11" s="117"/>
       <c r="E11" s="117"/>
       <c r="F11" s="117"/>
       <c r="G11" s="117"/>
     </row>
     <row r="12" spans="2:27" ht="12.75" customHeight="1">
-      <c r="B12" s="436" t="s">
+      <c r="B12" s="437" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="436"/>
-[...8 lines deleted...]
-      <c r="L12" s="436"/>
+      <c r="C12" s="437"/>
+      <c r="D12" s="437"/>
+      <c r="E12" s="437"/>
+      <c r="F12" s="437"/>
+      <c r="G12" s="437"/>
+      <c r="H12" s="437"/>
+      <c r="I12" s="437"/>
+      <c r="J12" s="437"/>
+      <c r="K12" s="437"/>
+      <c r="L12" s="437"/>
       <c r="M12" s="147"/>
       <c r="N12" s="147"/>
       <c r="O12" s="147"/>
       <c r="P12" s="147"/>
       <c r="Q12" s="147"/>
       <c r="R12" s="147"/>
       <c r="S12" s="147"/>
       <c r="T12" s="147"/>
       <c r="U12" s="147"/>
       <c r="V12" s="147"/>
       <c r="W12" s="147"/>
       <c r="X12" s="147"/>
       <c r="Y12" s="147"/>
       <c r="Z12" s="147"/>
       <c r="AA12" s="147"/>
     </row>
     <row r="13" spans="2:27" ht="12.75" customHeight="1">
-      <c r="B13" s="431" t="s">
+      <c r="B13" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="431"/>
-[...4 lines deleted...]
-      <c r="H13" s="431"/>
+      <c r="C13" s="432"/>
+      <c r="D13" s="432"/>
+      <c r="E13" s="432"/>
+      <c r="F13" s="432"/>
+      <c r="G13" s="432"/>
+      <c r="H13" s="432"/>
       <c r="I13" s="122"/>
       <c r="J13" s="122"/>
       <c r="K13" s="122"/>
       <c r="L13" s="122"/>
       <c r="M13" s="122"/>
       <c r="N13" s="122"/>
       <c r="O13" s="122"/>
       <c r="P13" s="122"/>
       <c r="Q13" s="122"/>
       <c r="R13" s="122"/>
       <c r="S13" s="122"/>
       <c r="T13" s="122"/>
       <c r="U13" s="122"/>
       <c r="V13" s="122"/>
       <c r="W13" s="122"/>
       <c r="X13" s="122"/>
       <c r="Y13" s="122"/>
       <c r="Z13" s="122"/>
       <c r="AA13" s="122"/>
     </row>
     <row r="14" spans="2:27" ht="7.5" customHeight="1">
       <c r="B14" s="122"/>
       <c r="C14" s="122"/>
       <c r="D14" s="122"/>
       <c r="E14" s="122"/>
@@ -5816,153 +5816,153 @@
       <c r="N17" s="160"/>
       <c r="O17" s="160"/>
       <c r="P17" s="160"/>
       <c r="Q17" s="160"/>
       <c r="R17" s="160"/>
       <c r="S17" s="160"/>
       <c r="T17" s="160"/>
       <c r="U17" s="160"/>
       <c r="V17" s="160"/>
       <c r="W17" s="160"/>
       <c r="X17" s="160"/>
       <c r="Y17" s="160"/>
       <c r="Z17" s="160"/>
       <c r="AA17" s="160"/>
     </row>
     <row r="18" spans="2:27" ht="5.25" customHeight="1">
       <c r="B18" s="151"/>
       <c r="C18" s="151"/>
       <c r="D18" s="151"/>
       <c r="E18" s="151"/>
       <c r="F18" s="151"/>
       <c r="G18" s="151"/>
       <c r="H18" s="151"/>
     </row>
     <row r="19" spans="2:27" s="123" customFormat="1" ht="12.75" customHeight="1"/>
-    <row r="20" spans="2:27" ht="12.5">
+    <row r="20" spans="2:27" ht="12.45">
       <c r="B20" s="420" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:AA1"/>
     <mergeCell ref="B2:AA2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B12:L12"/>
     <mergeCell ref="B13:H13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{9563C18F-4FD7-41D6-8B22-072898349BEF}"/>
     <hyperlink ref="B13:H13" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{F9FE45BA-F869-457A-A50E-C7666FFD90D2}"/>
     <hyperlink ref="B20" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{B3F8E7E4-DAEF-43A1-BEAC-24D8286A5275}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="73" fitToWidth="2" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AC29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="15" width="8.7265625" style="34" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="43.53515625" style="34" customWidth="1"/>
+    <col min="3" max="15" width="8.69140625" style="34" customWidth="1"/>
     <col min="16" max="16" width="10" style="34" customWidth="1"/>
-    <col min="17" max="24" width="8.7265625" style="34" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="268" max="16384" width="8.1796875" style="34"/>
+    <col min="17" max="24" width="8.69140625" style="34" customWidth="1"/>
+    <col min="25" max="25" width="6.69140625" style="34" customWidth="1"/>
+    <col min="26" max="26" width="16.4609375" style="34" bestFit="1" customWidth="1"/>
+    <col min="27" max="265" width="9.15234375" style="34" customWidth="1"/>
+    <col min="266" max="266" width="6.69140625" style="34" customWidth="1"/>
+    <col min="267" max="267" width="23.15234375" style="34" customWidth="1"/>
+    <col min="268" max="16384" width="8.15234375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="30" customHeight="1">
-      <c r="B1" s="437" t="s">
+      <c r="B1" s="438" t="s">
         <v>302</v>
       </c>
-      <c r="C1" s="437"/>
-[...20 lines deleted...]
-      <c r="X1" s="437"/>
+      <c r="C1" s="438"/>
+      <c r="D1" s="438"/>
+      <c r="E1" s="438"/>
+      <c r="F1" s="438"/>
+      <c r="G1" s="438"/>
+      <c r="H1" s="438"/>
+      <c r="I1" s="438"/>
+      <c r="J1" s="438"/>
+      <c r="K1" s="438"/>
+      <c r="L1" s="438"/>
+      <c r="M1" s="438"/>
+      <c r="N1" s="438"/>
+      <c r="O1" s="438"/>
+      <c r="P1" s="438"/>
+      <c r="Q1" s="438"/>
+      <c r="R1" s="438"/>
+      <c r="S1" s="438"/>
+      <c r="T1" s="438"/>
+      <c r="U1" s="438"/>
+      <c r="V1" s="438"/>
+      <c r="W1" s="438"/>
+      <c r="X1" s="438"/>
     </row>
     <row r="2" spans="2:29" ht="13.5" customHeight="1">
-      <c r="B2" s="438"/>
-[...21 lines deleted...]
-      <c r="X2" s="438"/>
+      <c r="B2" s="439"/>
+      <c r="C2" s="439"/>
+      <c r="D2" s="439"/>
+      <c r="E2" s="439"/>
+      <c r="F2" s="439"/>
+      <c r="G2" s="439"/>
+      <c r="H2" s="439"/>
+      <c r="I2" s="439"/>
+      <c r="J2" s="439"/>
+      <c r="K2" s="439"/>
+      <c r="L2" s="439"/>
+      <c r="M2" s="439"/>
+      <c r="N2" s="439"/>
+      <c r="O2" s="439"/>
+      <c r="P2" s="439"/>
+      <c r="Q2" s="439"/>
+      <c r="R2" s="439"/>
+      <c r="S2" s="439"/>
+      <c r="T2" s="439"/>
+      <c r="U2" s="439"/>
+      <c r="V2" s="439"/>
+      <c r="W2" s="439"/>
+      <c r="X2" s="439"/>
     </row>
     <row r="3" spans="2:29" ht="15" customHeight="1">
       <c r="B3" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
@@ -6452,208 +6452,208 @@
       <c r="B15" s="39"/>
       <c r="C15" s="39"/>
       <c r="D15" s="39"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39"/>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
       <c r="Q15" s="39"/>
       <c r="R15" s="39"/>
       <c r="S15" s="47"/>
       <c r="T15" s="47"/>
       <c r="U15" s="47"/>
       <c r="V15" s="47"/>
       <c r="W15" s="47"/>
       <c r="X15" s="47"/>
     </row>
     <row r="16" spans="2:29">
-      <c r="B16" s="429" t="s">
+      <c r="B16" s="430" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="429"/>
-[...5 lines deleted...]
-      <c r="I16" s="429"/>
+      <c r="C16" s="430"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
+      <c r="G16" s="430"/>
+      <c r="H16" s="430"/>
+      <c r="I16" s="430"/>
     </row>
     <row r="17" spans="2:24">
       <c r="B17" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
     </row>
     <row r="19" spans="2:24" s="406" customFormat="1" ht="13.5" customHeight="1">
-      <c r="B19" s="439" t="s">
+      <c r="B19" s="440" t="s">
         <v>57</v>
       </c>
-      <c r="C19" s="440"/>
-[...20 lines deleted...]
-      <c r="X19" s="440"/>
+      <c r="C19" s="441"/>
+      <c r="D19" s="441"/>
+      <c r="E19" s="441"/>
+      <c r="F19" s="441"/>
+      <c r="G19" s="441"/>
+      <c r="H19" s="441"/>
+      <c r="I19" s="441"/>
+      <c r="J19" s="441"/>
+      <c r="K19" s="441"/>
+      <c r="L19" s="441"/>
+      <c r="M19" s="441"/>
+      <c r="N19" s="441"/>
+      <c r="O19" s="441"/>
+      <c r="P19" s="441"/>
+      <c r="Q19" s="441"/>
+      <c r="R19" s="441"/>
+      <c r="S19" s="441"/>
+      <c r="T19" s="441"/>
+      <c r="U19" s="441"/>
+      <c r="V19" s="441"/>
+      <c r="W19" s="441"/>
+      <c r="X19" s="441"/>
     </row>
     <row r="20" spans="2:24" s="406" customFormat="1" ht="13.5" customHeight="1">
       <c r="B20" s="406" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="21" spans="2:24" s="406" customFormat="1" ht="13.5" customHeight="1">
       <c r="B21" s="406" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="22" spans="2:24" s="406" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B22" s="440" t="s">
+      <c r="B22" s="441" t="s">
         <v>78</v>
       </c>
-      <c r="C22" s="440"/>
-[...22 lines deleted...]
-    <row r="24" spans="2:24" ht="11.5">
+      <c r="C22" s="441"/>
+      <c r="D22" s="441"/>
+      <c r="E22" s="441"/>
+      <c r="F22" s="441"/>
+      <c r="G22" s="441"/>
+      <c r="H22" s="441"/>
+      <c r="I22" s="441"/>
+      <c r="J22" s="441"/>
+      <c r="K22" s="441"/>
+      <c r="L22" s="441"/>
+      <c r="M22" s="441"/>
+      <c r="N22" s="441"/>
+      <c r="O22" s="441"/>
+      <c r="P22" s="441"/>
+      <c r="Q22" s="441"/>
+      <c r="R22" s="441"/>
+      <c r="S22" s="441"/>
+      <c r="T22" s="441"/>
+      <c r="U22" s="441"/>
+      <c r="V22" s="441"/>
+      <c r="W22" s="441"/>
+      <c r="X22" s="441"/>
+    </row>
+    <row r="24" spans="2:24" ht="11.6">
       <c r="B24" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="2:24">
       <c r="D27" s="53"/>
     </row>
-    <row r="29" spans="2:24" ht="26">
+    <row r="29" spans="2:24" ht="26.15">
       <c r="C29" s="55"/>
       <c r="D29" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B19:X19"/>
     <mergeCell ref="B22:X22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1" xr:uid="{00000000-0004-0000-0800-000000000000}"/>
     <hyperlink ref="B24" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{2F2B3F02-43CB-49EE-8F89-685BF9D2A7BB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="78" fitToWidth="2" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P47"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B1" sqref="B1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="69" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="69" customWidth="1"/>
     <col min="2" max="2" width="69" style="69" customWidth="1"/>
-    <col min="3" max="14" width="10.7265625" style="69" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="243" max="16384" width="8.1796875" style="69"/>
+    <col min="3" max="14" width="10.69140625" style="69" customWidth="1"/>
+    <col min="15" max="15" width="6.69140625" style="69" customWidth="1"/>
+    <col min="16" max="16" width="14.07421875" style="69" bestFit="1" customWidth="1"/>
+    <col min="17" max="240" width="9.15234375" style="69" customWidth="1"/>
+    <col min="241" max="241" width="6.69140625" style="69" customWidth="1"/>
+    <col min="242" max="242" width="23.15234375" style="69" customWidth="1"/>
+    <col min="243" max="16384" width="8.15234375" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1">
-      <c r="B1" s="443" t="s">
+      <c r="B1" s="444" t="s">
         <v>303</v>
       </c>
-      <c r="C1" s="443"/>
-[...10 lines deleted...]
-      <c r="N1" s="443"/>
+      <c r="C1" s="444"/>
+      <c r="D1" s="444"/>
+      <c r="E1" s="444"/>
+      <c r="F1" s="444"/>
+      <c r="G1" s="444"/>
+      <c r="H1" s="444"/>
+      <c r="I1" s="444"/>
+      <c r="J1" s="444"/>
+      <c r="K1" s="444"/>
+      <c r="L1" s="444"/>
+      <c r="M1" s="444"/>
+      <c r="N1" s="444"/>
     </row>
     <row r="2" spans="2:16" ht="13.5" customHeight="1">
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="70"/>
       <c r="K2" s="70"/>
       <c r="L2" s="70"/>
       <c r="M2" s="70"/>
       <c r="N2" s="70"/>
       <c r="O2" s="70"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="60"/>
       <c r="D3" s="71"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
@@ -7714,55 +7714,55 @@
       <c r="L36" s="85"/>
       <c r="M36" s="85"/>
       <c r="N36" s="85"/>
     </row>
     <row r="37" spans="2:14" ht="3" customHeight="1">
       <c r="B37" s="86"/>
       <c r="C37" s="86"/>
       <c r="D37" s="86"/>
       <c r="E37" s="86"/>
       <c r="F37" s="86"/>
       <c r="G37" s="86"/>
       <c r="H37" s="86"/>
       <c r="I37" s="86"/>
       <c r="J37" s="86"/>
       <c r="K37" s="86"/>
       <c r="L37" s="86"/>
       <c r="M37" s="86"/>
       <c r="N37" s="86"/>
     </row>
     <row r="38" spans="2:14">
       <c r="B38" s="75"/>
       <c r="C38" s="75"/>
       <c r="D38" s="85"/>
     </row>
     <row r="39" spans="2:14" ht="12.75" customHeight="1">
-      <c r="B39" s="441" t="s">
+      <c r="B39" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="C39" s="441"/>
-      <c r="D39" s="441"/>
+      <c r="C39" s="442"/>
+      <c r="D39" s="442"/>
     </row>
     <row r="40" spans="2:14" ht="12.75" customHeight="1">
       <c r="B40" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="88"/>
       <c r="D40" s="88"/>
     </row>
     <row r="41" spans="2:14" ht="8.25" customHeight="1">
       <c r="B41" s="87"/>
       <c r="C41" s="87"/>
       <c r="D41" s="88"/>
     </row>
     <row r="42" spans="2:14" ht="15" customHeight="1">
       <c r="B42" s="89" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="89"/>
     </row>
     <row r="43" spans="2:14" s="419" customFormat="1" ht="15.75" customHeight="1">
       <c r="B43" s="407" t="s">
         <v>355</v>
       </c>
       <c r="C43" s="417"/>
       <c r="D43" s="418"/>
@@ -7773,173 +7773,173 @@
       <c r="I43" s="418"/>
       <c r="J43" s="418"/>
       <c r="K43" s="418"/>
       <c r="L43" s="418"/>
       <c r="M43" s="418"/>
       <c r="N43" s="418"/>
     </row>
     <row r="44" spans="2:14" s="419" customFormat="1" ht="15.75" customHeight="1">
       <c r="B44" s="407" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="417"/>
       <c r="D44" s="418"/>
       <c r="E44" s="418"/>
       <c r="F44" s="418"/>
       <c r="G44" s="418"/>
       <c r="H44" s="418"/>
       <c r="I44" s="418"/>
       <c r="J44" s="418"/>
       <c r="K44" s="418"/>
       <c r="L44" s="418"/>
       <c r="M44" s="418"/>
       <c r="N44" s="418"/>
     </row>
     <row r="45" spans="2:14" s="416" customFormat="1" ht="23.25" customHeight="1">
-      <c r="B45" s="442" t="s">
+      <c r="B45" s="443" t="s">
         <v>77</v>
       </c>
-      <c r="C45" s="442"/>
-[...6 lines deleted...]
-      <c r="J45" s="442"/>
+      <c r="C45" s="443"/>
+      <c r="D45" s="443"/>
+      <c r="E45" s="443"/>
+      <c r="F45" s="443"/>
+      <c r="G45" s="443"/>
+      <c r="H45" s="443"/>
+      <c r="I45" s="443"/>
+      <c r="J45" s="443"/>
       <c r="K45" s="107"/>
       <c r="L45" s="107"/>
     </row>
-    <row r="47" spans="2:14" ht="11.5">
+    <row r="47" spans="2:14" ht="11.6">
       <c r="B47" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B45:J45"/>
     <mergeCell ref="B1:N1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B40" r:id="rId1" xr:uid="{91A3CD4F-882C-4966-908A-D8FE771D7DF6}"/>
     <hyperlink ref="B47" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{454AFE20-D5EA-4ED4-AA1B-47EAA97AF8C9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="69" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="69"/>
+    <col min="1" max="1" width="6.69140625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="67.23046875" style="69" customWidth="1"/>
+    <col min="3" max="10" width="14.15234375" style="69" customWidth="1"/>
+    <col min="11" max="11" width="6.69140625" style="69" customWidth="1"/>
+    <col min="12" max="12" width="16.4609375" style="69" bestFit="1" customWidth="1"/>
+    <col min="13" max="246" width="9.15234375" style="69" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="69" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="69" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="30" customHeight="1">
-      <c r="B1" s="443" t="s">
+      <c r="B1" s="444" t="s">
         <v>304</v>
       </c>
-      <c r="C1" s="443"/>
-[...6 lines deleted...]
-      <c r="J1" s="443"/>
+      <c r="C1" s="444"/>
+      <c r="D1" s="444"/>
+      <c r="E1" s="444"/>
+      <c r="F1" s="444"/>
+      <c r="G1" s="444"/>
+      <c r="H1" s="444"/>
+      <c r="I1" s="444"/>
+      <c r="J1" s="444"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="444"/>
-[...1 lines deleted...]
-      <c r="D2" s="444"/>
+      <c r="B2" s="445"/>
+      <c r="C2" s="445"/>
+      <c r="D2" s="445"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="71"/>
       <c r="J3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1">
       <c r="B4" s="73" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="74">
         <v>2014</v>
       </c>
       <c r="D4" s="74">
         <v>2015</v>
       </c>
       <c r="E4" s="74">
         <v>2016</v>
       </c>
       <c r="F4" s="74">
         <v>2017</v>
       </c>
       <c r="G4" s="74">
         <v>2018</v>
       </c>
       <c r="H4" s="74">
         <v>2019</v>
       </c>
       <c r="I4" s="74">
         <v>2020</v>
       </c>
       <c r="J4" s="74">
         <v>2021</v>
       </c>
     </row>
     <row r="5" spans="2:10">
       <c r="B5" s="75"/>
       <c r="D5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
     </row>
-    <row r="6" spans="2:10" ht="10.5">
+    <row r="6" spans="2:10">
       <c r="B6" s="84" t="s">
         <v>79</v>
       </c>
       <c r="D6" s="71"/>
       <c r="F6" s="71"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
     </row>
     <row r="7" spans="2:10" ht="45.75" customHeight="1">
       <c r="B7" s="93" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="94">
         <v>53.5</v>
       </c>
       <c r="D7" s="95">
         <v>53.1</v>
       </c>
       <c r="E7" s="94">
         <v>52.4</v>
       </c>
       <c r="F7" s="95">
         <v>53.8</v>
       </c>
       <c r="G7" s="95" t="s">
@@ -8031,51 +8031,51 @@
       </c>
       <c r="G10" s="95" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="95">
         <v>29.1</v>
       </c>
       <c r="I10" s="94">
         <v>34.5</v>
       </c>
       <c r="J10" s="78">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="2:10">
       <c r="B11" s="75"/>
       <c r="C11" s="94"/>
       <c r="D11" s="95"/>
       <c r="E11" s="94"/>
       <c r="F11" s="95"/>
       <c r="G11" s="95"/>
       <c r="H11" s="95"/>
       <c r="I11" s="94"/>
       <c r="J11" s="78"/>
     </row>
-    <row r="12" spans="2:10" ht="10.5">
+    <row r="12" spans="2:10">
       <c r="B12" s="84" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="94"/>
       <c r="D12" s="95"/>
       <c r="E12" s="94"/>
       <c r="F12" s="95"/>
       <c r="G12" s="95"/>
       <c r="H12" s="95"/>
       <c r="I12" s="94"/>
       <c r="J12" s="78"/>
     </row>
     <row r="13" spans="2:10">
       <c r="B13" s="75"/>
       <c r="C13" s="94"/>
       <c r="D13" s="95"/>
       <c r="E13" s="94"/>
       <c r="F13" s="95"/>
       <c r="G13" s="95"/>
       <c r="H13" s="95"/>
       <c r="I13" s="94"/>
       <c r="J13" s="78"/>
     </row>
     <row r="14" spans="2:10">
       <c r="B14" s="96" t="s">
@@ -8112,150 +8112,150 @@
       <c r="F15" s="85"/>
       <c r="G15" s="85"/>
       <c r="H15" s="85"/>
       <c r="I15" s="85"/>
     </row>
     <row r="16" spans="2:10" ht="3" customHeight="1">
       <c r="B16" s="86"/>
       <c r="C16" s="86"/>
       <c r="D16" s="86"/>
       <c r="E16" s="86"/>
       <c r="F16" s="86"/>
       <c r="G16" s="86"/>
       <c r="H16" s="86"/>
       <c r="I16" s="86"/>
       <c r="J16" s="86"/>
     </row>
     <row r="17" spans="2:9" ht="8.25" customHeight="1">
       <c r="B17" s="75"/>
       <c r="D17" s="85"/>
       <c r="F17" s="85"/>
       <c r="G17" s="85"/>
       <c r="H17" s="85"/>
       <c r="I17" s="85"/>
     </row>
     <row r="18" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B18" s="441" t="s">
+      <c r="B18" s="442" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="441"/>
-      <c r="D18" s="441"/>
+      <c r="C18" s="442"/>
+      <c r="D18" s="442"/>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="11.25" customHeight="1">
       <c r="B20" s="33"/>
     </row>
     <row r="21" spans="2:9" ht="16" customHeight="1">
       <c r="B21" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D21" s="85"/>
       <c r="F21" s="85"/>
       <c r="G21" s="85"/>
       <c r="H21" s="85"/>
       <c r="I21" s="85"/>
     </row>
     <row r="22" spans="2:9" s="416" customFormat="1" ht="15.75" customHeight="1">
       <c r="B22" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D22" s="75"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="75"/>
     </row>
     <row r="23" spans="2:9" s="416" customFormat="1" ht="15.75" customHeight="1">
       <c r="B23" s="407" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="2:9" ht="15.75" customHeight="1">
       <c r="B24" s="90"/>
     </row>
-    <row r="25" spans="2:9" ht="11.5">
+    <row r="25" spans="2:9" ht="11.6">
       <c r="B25" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B1:J1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F4:H4" xr:uid="{00000000-0002-0000-0900-000000000000}">
       <formula1>Ano</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B19" r:id="rId1" xr:uid="{A345BE82-369D-4E99-9BEE-30A92B993343}"/>
     <hyperlink ref="B25" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{707422A2-8F67-49AF-817B-5659A4104B2C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80A632BC-FF3E-49DC-B44D-1B93C1560DBB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="244" max="16384" width="8.1796875" style="125"/>
+    <col min="1" max="1" width="6.69140625" style="125" customWidth="1"/>
+    <col min="2" max="2" width="68.84375" style="125" customWidth="1"/>
+    <col min="3" max="5" width="14.15234375" style="125" customWidth="1"/>
+    <col min="6" max="6" width="15.84375" style="125" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="125" customWidth="1"/>
+    <col min="8" max="241" width="9.15234375" style="125" customWidth="1"/>
+    <col min="242" max="242" width="6.69140625" style="125" customWidth="1"/>
+    <col min="243" max="243" width="23.15234375" style="125" customWidth="1"/>
+    <col min="244" max="16384" width="8.15234375" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="40.5" customHeight="1">
-      <c r="B1" s="445" t="s">
+      <c r="B1" s="446" t="s">
         <v>305</v>
       </c>
-      <c r="C1" s="445"/>
-[...2 lines deleted...]
-      <c r="F1" s="445"/>
+      <c r="C1" s="446"/>
+      <c r="D1" s="446"/>
+      <c r="E1" s="446"/>
+      <c r="F1" s="446"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
       <c r="B2" s="126"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="114" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="127" t="s">
         <v>82</v>
       </c>
       <c r="C4" s="128">
         <v>2022</v>
       </c>
       <c r="D4" s="302">
         <v>2023</v>
       </c>
@@ -8352,51 +8352,51 @@
       </c>
       <c r="E10" s="136">
         <v>55412</v>
       </c>
       <c r="F10" s="136">
         <v>50302</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="30.75" customHeight="1">
       <c r="B11" s="138" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="136">
         <v>39808</v>
       </c>
       <c r="D11" s="136">
         <v>48270</v>
       </c>
       <c r="E11" s="136">
         <v>36254</v>
       </c>
       <c r="F11" s="136">
         <v>47971</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="20">
+    <row r="12" spans="2:6" ht="20.6">
       <c r="B12" s="138" t="s">
         <v>89</v>
       </c>
       <c r="C12" s="136">
         <v>74425</v>
       </c>
       <c r="D12" s="136">
         <v>59035</v>
       </c>
       <c r="E12" s="136">
         <v>54260</v>
       </c>
       <c r="F12" s="136">
         <v>58600</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="20.149999999999999" customHeight="1">
       <c r="B13" s="138" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="136">
         <v>50186</v>
       </c>
       <c r="D13" s="136">
         <v>55636</v>
@@ -8489,57 +8489,57 @@
     <row r="20" spans="1:26" ht="8.25" customHeight="1">
       <c r="B20" s="129"/>
     </row>
     <row r="21" spans="1:26" ht="11.25" customHeight="1">
       <c r="B21" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="20"/>
       <c r="O21" s="20"/>
       <c r="P21" s="20"/>
       <c r="Q21" s="20"/>
       <c r="R21" s="20"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="B22" s="431" t="s">
+      <c r="B22" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="431"/>
-[...2 lines deleted...]
-      <c r="F22" s="431"/>
+      <c r="C22" s="432"/>
+      <c r="D22" s="432"/>
+      <c r="E22" s="432"/>
+      <c r="F22" s="432"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
     </row>
     <row r="23" spans="1:26" ht="8.25" customHeight="1">
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
@@ -8560,167 +8560,167 @@
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
     </row>
     <row r="25" spans="1:26" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="9"/>
-      <c r="B25" s="434" t="s">
+      <c r="B25" s="435" t="s">
         <v>191</v>
       </c>
-      <c r="C25" s="434"/>
-[...2 lines deleted...]
-      <c r="F25" s="434"/>
+      <c r="C25" s="435"/>
+      <c r="D25" s="435"/>
+      <c r="E25" s="435"/>
+      <c r="F25" s="435"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" s="123"/>
       <c r="C26" s="124"/>
       <c r="D26" s="124"/>
       <c r="E26" s="124"/>
       <c r="F26" s="124"/>
       <c r="G26" s="123"/>
       <c r="H26" s="123"/>
       <c r="I26" s="123"/>
       <c r="J26" s="123"/>
       <c r="K26" s="123"/>
       <c r="L26" s="123"/>
       <c r="M26" s="123"/>
       <c r="N26" s="123"/>
       <c r="O26" s="123"/>
       <c r="P26" s="123"/>
       <c r="Q26" s="123"/>
       <c r="R26" s="123"/>
     </row>
-    <row r="27" spans="1:26" ht="11.5">
+    <row r="27" spans="1:26" ht="11.6">
       <c r="B27" s="420" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="111"/>
       <c r="D27" s="111"/>
       <c r="E27" s="111"/>
       <c r="F27" s="111"/>
       <c r="G27" s="111"/>
       <c r="H27" s="111"/>
       <c r="I27" s="111"/>
       <c r="J27" s="111"/>
       <c r="K27" s="111"/>
       <c r="L27" s="111"/>
       <c r="M27" s="111"/>
       <c r="N27" s="111"/>
       <c r="O27" s="111"/>
       <c r="P27" s="111"/>
       <c r="Q27" s="111"/>
       <c r="R27" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{09B8224D-157F-4ED9-9B54-D79B5A1C36BA}"/>
     <hyperlink ref="B22:F22" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{F1E92420-5785-4F25-8CF3-56AE27E3549C}"/>
     <hyperlink ref="B27" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{94E8CB33-C4B1-46BD-AE71-433C62483285}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CC8B40F-157E-4C99-9633-073533812134}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="161" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="244" max="16384" width="8.1796875" style="161"/>
+    <col min="1" max="1" width="6.69140625" style="161" customWidth="1"/>
+    <col min="2" max="2" width="81.69140625" style="161" customWidth="1"/>
+    <col min="3" max="6" width="14.15234375" style="161" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="161" customWidth="1"/>
+    <col min="8" max="241" width="9.15234375" style="161" customWidth="1"/>
+    <col min="242" max="242" width="6.69140625" style="161" customWidth="1"/>
+    <col min="243" max="243" width="23.15234375" style="161" customWidth="1"/>
+    <col min="244" max="16384" width="8.15234375" style="161"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="40.5" customHeight="1">
-      <c r="B1" s="446" t="s">
+      <c r="B1" s="447" t="s">
         <v>306</v>
       </c>
-      <c r="C1" s="446"/>
-[...2 lines deleted...]
-      <c r="F1" s="446"/>
+      <c r="C1" s="447"/>
+      <c r="D1" s="447"/>
+      <c r="E1" s="447"/>
+      <c r="F1" s="447"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
       <c r="B2" s="162"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="114" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="163" t="s">
         <v>82</v>
       </c>
       <c r="C4" s="302">
         <v>2022</v>
       </c>
       <c r="D4" s="302">
         <v>2023</v>
       </c>
@@ -8818,51 +8818,51 @@
       </c>
       <c r="E10" s="307">
         <v>27.9</v>
       </c>
       <c r="F10" s="309">
         <v>24.8</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="30.75" customHeight="1">
       <c r="B11" s="138" t="s">
         <v>88</v>
       </c>
       <c r="C11" s="307">
         <v>20</v>
       </c>
       <c r="D11" s="307">
         <v>24</v>
       </c>
       <c r="E11" s="307">
         <v>18.2</v>
       </c>
       <c r="F11" s="309">
         <v>23.7</v>
       </c>
     </row>
-    <row r="12" spans="2:6" ht="20">
+    <row r="12" spans="2:6" ht="20.6">
       <c r="B12" s="138" t="s">
         <v>89</v>
       </c>
       <c r="C12" s="307">
         <v>37.299999999999997</v>
       </c>
       <c r="D12" s="307">
         <v>29.3</v>
       </c>
       <c r="E12" s="307">
         <v>27.3</v>
       </c>
       <c r="F12" s="309">
         <v>28.9</v>
       </c>
     </row>
     <row r="13" spans="2:6" ht="20.149999999999999" customHeight="1">
       <c r="B13" s="138" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="307">
         <v>25.2</v>
       </c>
       <c r="D13" s="307">
         <v>27.6</v>
@@ -9073,169 +9073,169 @@
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
     </row>
     <row r="27" spans="1:26" s="6" customFormat="1" ht="20.25" customHeight="1">
       <c r="A27" s="9"/>
-      <c r="B27" s="434" t="s">
+      <c r="B27" s="435" t="s">
         <v>191</v>
       </c>
-      <c r="C27" s="434"/>
-[...2 lines deleted...]
-      <c r="F27" s="434"/>
+      <c r="C27" s="435"/>
+      <c r="D27" s="435"/>
+      <c r="E27" s="435"/>
+      <c r="F27" s="435"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
     </row>
     <row r="28" spans="1:26" s="6" customFormat="1" ht="7.5" customHeight="1">
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
     </row>
-    <row r="29" spans="1:26" ht="11.5">
+    <row r="29" spans="1:26" ht="11.6">
       <c r="B29" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B27:F27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B23" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{77D801D4-7334-4860-B7FC-4D9C87A9BCF9}"/>
     <hyperlink ref="B23:I23" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{DAF5B5AF-11AC-45C4-B702-01411E869C51}"/>
     <hyperlink ref="B29" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{CA4B2162-978D-4B37-A917-EE97DB6A204E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B9AE77C-2759-4161-A843-F184E38FC0CB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="51.69140625" style="6" customWidth="1"/>
+    <col min="3" max="12" width="8.69140625" style="6" customWidth="1"/>
+    <col min="13" max="13" width="6.69140625" style="6" customWidth="1"/>
+    <col min="14" max="14" width="15.15234375" style="6" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="30" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>307</v>
       </c>
-      <c r="C1" s="425"/>
-[...8 lines deleted...]
-      <c r="L1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
     </row>
     <row r="2" spans="2:17" ht="13.5" customHeight="1">
-      <c r="B2" s="426"/>
-[...9 lines deleted...]
-      <c r="L2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
     </row>
     <row r="3" spans="2:17" ht="15" customHeight="1">
       <c r="B3" s="113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="30" customHeight="1">
       <c r="B4" s="286" t="s">
         <v>179</v>
       </c>
       <c r="C4" s="17">
         <v>2013</v>
       </c>
       <c r="D4" s="17">
         <v>2014</v>
       </c>
       <c r="E4" s="17">
         <v>2015</v>
       </c>
       <c r="F4" s="17">
         <v>2016</v>
       </c>
       <c r="G4" s="17">
         <v>2017</v>
       </c>
@@ -9446,76 +9446,76 @@
       <c r="E11" s="62">
         <v>35.4</v>
       </c>
       <c r="F11" s="62">
         <v>35.4</v>
       </c>
       <c r="G11" s="62">
         <v>33.9</v>
       </c>
       <c r="H11" s="62">
         <v>31.8</v>
       </c>
       <c r="I11" s="62">
         <v>40.6</v>
       </c>
       <c r="J11" s="62">
         <v>34.6</v>
       </c>
       <c r="K11" s="62">
         <v>36.9</v>
       </c>
       <c r="L11" s="62">
         <v>36.1</v>
       </c>
     </row>
-    <row r="12" spans="2:17" ht="10.5">
+    <row r="12" spans="2:17">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:17" ht="3.75" customHeight="1">
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
     </row>
     <row r="14" spans="2:17">
       <c r="B14" s="9"/>
     </row>
     <row r="15" spans="2:17" ht="12.75" customHeight="1">
-      <c r="B15" s="429" t="s">
+      <c r="B15" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="429"/>
-[...1 lines deleted...]
-      <c r="E15" s="429"/>
+      <c r="C15" s="430"/>
+      <c r="D15" s="430"/>
+      <c r="E15" s="430"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
     </row>
     <row r="16" spans="2:17" ht="12.75" customHeight="1">
       <c r="B16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
@@ -9529,195 +9529,195 @@
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
     </row>
     <row r="18" spans="2:12" ht="17.25" customHeight="1">
       <c r="B18" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
     </row>
     <row r="19" spans="2:12" s="9" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B19" s="430" t="s">
+      <c r="B19" s="431" t="s">
         <v>108</v>
       </c>
-      <c r="C19" s="430"/>
-[...8 lines deleted...]
-      <c r="L19" s="430"/>
+      <c r="C19" s="431"/>
+      <c r="D19" s="431"/>
+      <c r="E19" s="431"/>
+      <c r="F19" s="431"/>
+      <c r="G19" s="431"/>
+      <c r="H19" s="431"/>
+      <c r="I19" s="431"/>
+      <c r="J19" s="431"/>
+      <c r="K19" s="431"/>
+      <c r="L19" s="431"/>
     </row>
     <row r="20" spans="2:12" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="B20" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C20" s="408"/>
       <c r="D20" s="408"/>
       <c r="E20" s="408"/>
       <c r="F20" s="408"/>
       <c r="G20" s="408"/>
       <c r="H20" s="408"/>
       <c r="I20" s="408"/>
       <c r="J20" s="408"/>
       <c r="K20" s="408"/>
       <c r="L20" s="408"/>
     </row>
     <row r="21" spans="2:12">
       <c r="B21" s="21"/>
     </row>
-    <row r="22" spans="2:12" ht="11.5">
+    <row r="22" spans="2:12" ht="11.6">
       <c r="B22" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="2:12">
-      <c r="B24" s="434"/>
-[...9 lines deleted...]
-      <c r="L24" s="434"/>
+      <c r="B24" s="435"/>
+      <c r="C24" s="435"/>
+      <c r="D24" s="435"/>
+      <c r="E24" s="435"/>
+      <c r="F24" s="435"/>
+      <c r="G24" s="435"/>
+      <c r="H24" s="435"/>
+      <c r="I24" s="435"/>
+      <c r="J24" s="435"/>
+      <c r="K24" s="435"/>
+      <c r="L24" s="435"/>
     </row>
     <row r="25" spans="2:12">
       <c r="B25" s="4"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B24:L24"/>
     <mergeCell ref="B1:L1"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B19:L19"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{43702CE2-6E17-41B2-B882-22E81871F547}"/>
     <hyperlink ref="B22" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{26828066-F404-4342-BFAE-52D29B1FA617}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E56A37F5-0746-4DE8-B53A-A18521ED1689}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:T1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="68.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="20" width="8.69140625" style="6" customWidth="1"/>
+    <col min="21" max="21" width="6.69140625" style="6" customWidth="1"/>
+    <col min="22" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="30" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>308</v>
       </c>
-      <c r="C1" s="425"/>
-[...16 lines deleted...]
-      <c r="T1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
+      <c r="S1" s="426"/>
+      <c r="T1" s="426"/>
     </row>
     <row r="2" spans="2:20" ht="13.5" customHeight="1">
-      <c r="B2" s="426"/>
-[...17 lines deleted...]
-      <c r="T2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
+      <c r="R2" s="427"/>
+      <c r="S2" s="427"/>
+      <c r="T2" s="427"/>
     </row>
     <row r="3" spans="2:20" ht="15" customHeight="1">
       <c r="B3" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="8"/>
       <c r="T3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:20" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="16">
         <v>2008</v>
       </c>
       <c r="D4" s="16">
         <v>2009</v>
       </c>
       <c r="E4" s="16">
         <v>2010</v>
       </c>
       <c r="F4" s="16">
         <v>2011</v>
       </c>
       <c r="G4" s="16">
@@ -9892,68 +9892,68 @@
     <row r="9" spans="2:20" ht="3.75" customHeight="1">
       <c r="B9" s="18"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
     </row>
     <row r="10" spans="2:20">
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:20" ht="12.75" customHeight="1">
-      <c r="B11" s="429" t="s">
+      <c r="B11" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="429"/>
-[...13 lines deleted...]
-      <c r="Q11" s="429"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
+      <c r="K11" s="430"/>
+      <c r="L11" s="430"/>
+      <c r="M11" s="430"/>
+      <c r="N11" s="430"/>
+      <c r="O11" s="430"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="430"/>
       <c r="R11" s="19"/>
       <c r="S11" s="20"/>
       <c r="T11" s="20"/>
     </row>
     <row r="12" spans="2:20" ht="12.75" customHeight="1">
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
@@ -10050,109 +10050,109 @@
       <c r="T16" s="4"/>
     </row>
     <row r="17" spans="2:20" ht="5.25" customHeight="1">
       <c r="B17" s="100"/>
     </row>
     <row r="18" spans="2:20" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
     </row>
-    <row r="19" spans="2:20" ht="11.5">
+    <row r="19" spans="2:20" ht="11.6">
       <c r="B19" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:T1"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B11:Q11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{C938FC18-76A0-4E8A-A5B8-DA4F5C618500}"/>
     <hyperlink ref="B19" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{70C78B4B-0A8B-4E33-8E86-4D4159D22483}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="73" fitToWidth="2" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3AE11B0-329B-4DC2-830A-3225676D17E7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="310" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="310"/>
+    <col min="1" max="1" width="6.69140625" style="310" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="310" customWidth="1"/>
+    <col min="3" max="5" width="30.69140625" style="310" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="310" customWidth="1"/>
+    <col min="7" max="7" width="14.23046875" style="310" bestFit="1" customWidth="1"/>
+    <col min="8" max="246" width="9.15234375" style="310" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="310" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="310" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="310"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="37.5" customHeight="1">
-      <c r="B1" s="447" t="s">
+      <c r="B1" s="448" t="s">
         <v>347</v>
       </c>
-      <c r="C1" s="447"/>
-[...1 lines deleted...]
-      <c r="E1" s="447"/>
+      <c r="C1" s="448"/>
+      <c r="D1" s="448"/>
+      <c r="E1" s="448"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
-      <c r="B2" s="448"/>
-[...2 lines deleted...]
-      <c r="E2" s="448"/>
+      <c r="B2" s="449"/>
+      <c r="C2" s="449"/>
+      <c r="D2" s="449"/>
+      <c r="E2" s="449"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="333" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="325"/>
       <c r="D3" s="325"/>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="334" t="s">
         <v>253</v>
       </c>
       <c r="C4" s="324">
         <v>2023</v>
       </c>
       <c r="D4" s="324">
         <v>2024</v>
       </c>
       <c r="E4" s="324">
@@ -10605,139 +10605,139 @@
       <c r="E33" s="320">
         <v>31.4</v>
       </c>
       <c r="F33" s="318"/>
       <c r="H33" s="318"/>
     </row>
     <row r="34" spans="1:8" ht="6" customHeight="1">
       <c r="B34" s="317"/>
       <c r="C34" s="317"/>
       <c r="D34" s="317"/>
       <c r="E34" s="314"/>
     </row>
     <row r="35" spans="1:8" ht="3" customHeight="1">
       <c r="B35" s="316"/>
       <c r="C35" s="316"/>
       <c r="D35" s="316"/>
       <c r="E35" s="316"/>
     </row>
     <row r="36" spans="1:8" ht="8.25" customHeight="1">
       <c r="B36" s="315"/>
       <c r="C36" s="315"/>
       <c r="D36" s="315"/>
       <c r="E36" s="314"/>
     </row>
     <row r="37" spans="1:8" ht="11.25" customHeight="1">
-      <c r="B37" s="449" t="s">
+      <c r="B37" s="450" t="s">
         <v>252</v>
       </c>
-      <c r="C37" s="449"/>
-[...1 lines deleted...]
-      <c r="E37" s="449"/>
+      <c r="C37" s="450"/>
+      <c r="D37" s="450"/>
+      <c r="E37" s="450"/>
     </row>
     <row r="38" spans="1:8" ht="11.25" customHeight="1">
       <c r="B38" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="411"/>
       <c r="D38" s="411"/>
       <c r="E38" s="411"/>
     </row>
     <row r="39" spans="1:8" s="311" customFormat="1" ht="7.5" customHeight="1">
       <c r="B39" s="87"/>
       <c r="C39" s="332"/>
       <c r="D39" s="87"/>
       <c r="E39" s="332"/>
     </row>
     <row r="40" spans="1:8" s="311" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B40" s="450" t="s">
+      <c r="B40" s="451" t="s">
         <v>360</v>
       </c>
-      <c r="C40" s="450"/>
-[...1 lines deleted...]
-      <c r="E40" s="450"/>
+      <c r="C40" s="451"/>
+      <c r="D40" s="451"/>
+      <c r="E40" s="451"/>
     </row>
     <row r="41" spans="1:8" s="311" customFormat="1" ht="16" customHeight="1">
       <c r="B41" s="409" t="s">
         <v>355</v>
       </c>
       <c r="C41" s="313"/>
       <c r="D41" s="313"/>
       <c r="E41" s="312"/>
     </row>
     <row r="42" spans="1:8" ht="16" customHeight="1">
       <c r="B42" s="313"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:E37"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B38" r:id="rId1" xr:uid="{0EA53E24-D7B8-4BD8-9C85-BC315728B5F0}"/>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{634EEFBB-183C-4F2F-A5DF-F7B35D63A64C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:I5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="6.7265625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="30" customWidth="1"/>
+    <col min="2" max="5" width="9.15234375" style="30"/>
+    <col min="6" max="6" width="6.69140625" style="30" customWidth="1"/>
     <col min="7" max="7" width="22" style="30" customWidth="1"/>
-    <col min="8" max="8" width="6.7265625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="30"/>
+    <col min="8" max="8" width="6.69140625" style="30" customWidth="1"/>
+    <col min="9" max="9" width="14.07421875" style="30" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.15234375" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="22.5" customHeight="1">
-      <c r="B1" s="424" t="s">
+      <c r="B1" s="425" t="s">
         <v>13</v>
       </c>
-      <c r="C1" s="424"/>
-[...5 lines deleted...]
-    <row r="2" spans="2:9" ht="13">
+      <c r="C1" s="425"/>
+      <c r="D1" s="425"/>
+      <c r="E1" s="425"/>
+      <c r="F1" s="425"/>
+      <c r="G1" s="425"/>
+    </row>
+    <row r="2" spans="2:9">
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="I2" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="16.5" customHeight="1">
       <c r="B3" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="16.5" customHeight="1">
       <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>12</v>
@@ -10759,100 +10759,100 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I2" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DBEE732-52FE-4AB2-8893-1C0CBD8F42F4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:U1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="64.84375" style="6" customWidth="1"/>
+    <col min="3" max="21" width="8.69140625" style="6" customWidth="1"/>
+    <col min="22" max="22" width="6.69140625" style="6" customWidth="1"/>
+    <col min="23" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>348</v>
       </c>
-      <c r="C1" s="425"/>
-[...17 lines deleted...]
-      <c r="U1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
+      <c r="S1" s="426"/>
+      <c r="T1" s="426"/>
+      <c r="U1" s="426"/>
     </row>
     <row r="2" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B2" s="426"/>
-[...14 lines deleted...]
-      <c r="Q2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
       <c r="R2" s="99"/>
       <c r="S2" s="99"/>
       <c r="T2" s="99"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="B3" s="134" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3" t="s">
@@ -10898,51 +10898,51 @@
       <c r="N4" s="17">
         <v>2018</v>
       </c>
       <c r="O4" s="17">
         <v>2019</v>
       </c>
       <c r="P4" s="17">
         <v>2020</v>
       </c>
       <c r="Q4" s="17">
         <v>2021</v>
       </c>
       <c r="R4" s="17">
         <v>2022</v>
       </c>
       <c r="S4" s="17">
         <v>2023</v>
       </c>
       <c r="T4" s="17">
         <v>2024</v>
       </c>
       <c r="U4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="10.5">
+    <row r="5" spans="1:22">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:22" ht="24" customHeight="1">
       <c r="B6" s="22" t="s">
         <v>96</v>
       </c>
@@ -10982,51 +10982,51 @@
       <c r="N6" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="O6" s="23">
         <v>73.099999999999994</v>
       </c>
       <c r="P6" s="23">
         <v>77.7</v>
       </c>
       <c r="Q6" s="23">
         <v>81.900000000000006</v>
       </c>
       <c r="R6" s="23">
         <v>84.1</v>
       </c>
       <c r="S6" s="23">
         <v>84.3</v>
       </c>
       <c r="T6" s="23">
         <v>84.3</v>
       </c>
       <c r="U6" s="23">
         <v>86.2</v>
       </c>
     </row>
-    <row r="7" spans="1:22" ht="10.5">
+    <row r="7" spans="1:22">
       <c r="B7" s="10"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
     </row>
     <row r="8" spans="1:22" ht="3" customHeight="1">
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
@@ -11043,80 +11043,80 @@
       <c r="O8" s="18"/>
       <c r="P8" s="18"/>
       <c r="Q8" s="18"/>
       <c r="R8" s="18"/>
       <c r="S8" s="18"/>
       <c r="T8" s="18"/>
       <c r="U8" s="18"/>
     </row>
     <row r="9" spans="1:22">
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
     </row>
     <row r="10" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B10" s="429" t="s">
+      <c r="B10" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="429"/>
-[...13 lines deleted...]
-      <c r="Q10" s="429"/>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
+      <c r="K10" s="430"/>
+      <c r="L10" s="430"/>
+      <c r="M10" s="430"/>
+      <c r="N10" s="430"/>
+      <c r="O10" s="430"/>
+      <c r="P10" s="430"/>
+      <c r="Q10" s="430"/>
       <c r="R10" s="135"/>
       <c r="S10" s="135"/>
       <c r="T10" s="135"/>
       <c r="U10" s="135"/>
     </row>
     <row r="11" spans="1:22" ht="12.75" customHeight="1">
-      <c r="B11" s="431" t="s">
+      <c r="B11" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="431"/>
-[...1 lines deleted...]
-      <c r="E11" s="431"/>
+      <c r="C11" s="432"/>
+      <c r="D11" s="432"/>
+      <c r="E11" s="432"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
     </row>
     <row r="12" spans="1:22" ht="6.75" customHeight="1">
       <c r="B12" s="33"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
@@ -11164,217 +11164,217 @@
       <c r="B14" s="150" t="s">
         <v>355</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
     </row>
     <row r="15" spans="1:22" ht="21" customHeight="1">
       <c r="A15" s="9"/>
-      <c r="B15" s="452" t="s">
+      <c r="B15" s="453" t="s">
         <v>180</v>
       </c>
-      <c r="C15" s="452"/>
-[...17 lines deleted...]
-      <c r="U15" s="452"/>
+      <c r="C15" s="453"/>
+      <c r="D15" s="453"/>
+      <c r="E15" s="453"/>
+      <c r="F15" s="453"/>
+      <c r="G15" s="453"/>
+      <c r="H15" s="453"/>
+      <c r="I15" s="453"/>
+      <c r="J15" s="453"/>
+      <c r="K15" s="453"/>
+      <c r="L15" s="453"/>
+      <c r="M15" s="453"/>
+      <c r="N15" s="453"/>
+      <c r="O15" s="453"/>
+      <c r="P15" s="453"/>
+      <c r="Q15" s="453"/>
+      <c r="R15" s="453"/>
+      <c r="S15" s="453"/>
+      <c r="T15" s="453"/>
+      <c r="U15" s="453"/>
     </row>
     <row r="16" spans="1:22" ht="16" customHeight="1">
-      <c r="B16" s="452" t="s">
+      <c r="B16" s="453" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="452"/>
-[...17 lines deleted...]
-      <c r="U16" s="452"/>
+      <c r="C16" s="453"/>
+      <c r="D16" s="453"/>
+      <c r="E16" s="453"/>
+      <c r="F16" s="453"/>
+      <c r="G16" s="453"/>
+      <c r="H16" s="453"/>
+      <c r="I16" s="453"/>
+      <c r="J16" s="453"/>
+      <c r="K16" s="453"/>
+      <c r="L16" s="453"/>
+      <c r="M16" s="453"/>
+      <c r="N16" s="453"/>
+      <c r="O16" s="453"/>
+      <c r="P16" s="453"/>
+      <c r="Q16" s="453"/>
+      <c r="R16" s="453"/>
+      <c r="S16" s="453"/>
+      <c r="T16" s="453"/>
+      <c r="U16" s="453"/>
     </row>
     <row r="17" spans="2:21" ht="16" customHeight="1">
-      <c r="B17" s="451" t="s">
+      <c r="B17" s="452" t="s">
         <v>181</v>
       </c>
-      <c r="C17" s="451"/>
-[...17 lines deleted...]
-      <c r="U17" s="451"/>
+      <c r="C17" s="452"/>
+      <c r="D17" s="452"/>
+      <c r="E17" s="452"/>
+      <c r="F17" s="452"/>
+      <c r="G17" s="452"/>
+      <c r="H17" s="452"/>
+      <c r="I17" s="452"/>
+      <c r="J17" s="452"/>
+      <c r="K17" s="452"/>
+      <c r="L17" s="452"/>
+      <c r="M17" s="452"/>
+      <c r="N17" s="452"/>
+      <c r="O17" s="452"/>
+      <c r="P17" s="452"/>
+      <c r="Q17" s="452"/>
+      <c r="R17" s="452"/>
+      <c r="S17" s="452"/>
+      <c r="T17" s="452"/>
+      <c r="U17" s="452"/>
     </row>
     <row r="18" spans="2:21" ht="19.5" customHeight="1">
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="172"/>
       <c r="O18" s="172"/>
       <c r="P18" s="172"/>
       <c r="Q18" s="172"/>
       <c r="R18" s="172"/>
       <c r="S18" s="172"/>
       <c r="T18" s="172"/>
       <c r="U18" s="172"/>
     </row>
-    <row r="19" spans="2:21" s="14" customFormat="1" ht="11.5">
+    <row r="19" spans="2:21" s="14" customFormat="1" ht="11.6">
       <c r="B19" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="2:21">
       <c r="B20" s="21"/>
     </row>
     <row r="21" spans="2:21">
       <c r="B21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:U17"/>
     <mergeCell ref="B16:U16"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B2:Q2"/>
     <mergeCell ref="B10:Q10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B15:U15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{9CFB77C5-3B17-4374-BBD3-FE45EA749449}"/>
     <hyperlink ref="B11:E11" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{FD3ED806-433E-4A1D-A930-2DF28ABA28AB}"/>
     <hyperlink ref="B19" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{4CC29130-F1CD-41D6-A023-0754FC5B17CC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="74" fitToWidth="2" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:U18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="69" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="250" max="16384" width="8.1796875" style="69"/>
+    <col min="1" max="1" width="6.69140625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="69" customWidth="1"/>
+    <col min="3" max="7" width="16.15234375" style="69" customWidth="1"/>
+    <col min="8" max="8" width="6.69140625" style="69" customWidth="1"/>
+    <col min="9" max="9" width="14.07421875" style="69" bestFit="1" customWidth="1"/>
+    <col min="10" max="247" width="9.15234375" style="69" customWidth="1"/>
+    <col min="248" max="248" width="6.69140625" style="69" customWidth="1"/>
+    <col min="249" max="249" width="23.15234375" style="69" customWidth="1"/>
+    <col min="250" max="16384" width="8.15234375" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:21" ht="48" customHeight="1">
-      <c r="B1" s="443" t="s">
+      <c r="B1" s="444" t="s">
         <v>362</v>
       </c>
-      <c r="C1" s="443"/>
-[...3 lines deleted...]
-      <c r="G1" s="443"/>
+      <c r="C1" s="444"/>
+      <c r="D1" s="444"/>
+      <c r="E1" s="444"/>
+      <c r="F1" s="444"/>
+      <c r="G1" s="444"/>
     </row>
     <row r="2" spans="2:21" ht="13.5" customHeight="1">
-      <c r="B2" s="444"/>
-[...4 lines deleted...]
-      <c r="G2" s="444"/>
+      <c r="B2" s="445"/>
+      <c r="C2" s="445"/>
+      <c r="D2" s="445"/>
+      <c r="E2" s="445"/>
+      <c r="F2" s="445"/>
+      <c r="G2" s="445"/>
     </row>
     <row r="3" spans="2:21" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:21" ht="27" customHeight="1">
       <c r="B4" s="73" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="74">
         <v>2020</v>
       </c>
       <c r="D4" s="74">
         <v>2021</v>
@@ -11465,168 +11465,168 @@
     <row r="9" spans="2:21" ht="6" customHeight="1">
       <c r="B9" s="84"/>
       <c r="C9" s="84"/>
       <c r="D9" s="84"/>
       <c r="E9" s="84"/>
       <c r="F9" s="84"/>
       <c r="G9" s="85"/>
     </row>
     <row r="10" spans="2:21" ht="3" customHeight="1">
       <c r="B10" s="86"/>
       <c r="C10" s="86"/>
       <c r="D10" s="86"/>
       <c r="E10" s="86"/>
       <c r="F10" s="86"/>
       <c r="G10" s="86"/>
     </row>
     <row r="11" spans="2:21" ht="8.25" customHeight="1">
       <c r="B11" s="75"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="85"/>
     </row>
     <row r="12" spans="2:21" ht="11.25" customHeight="1">
-      <c r="B12" s="441" t="s">
+      <c r="B12" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="441"/>
-[...3 lines deleted...]
-      <c r="G12" s="441"/>
+      <c r="C12" s="442"/>
+      <c r="D12" s="442"/>
+      <c r="E12" s="442"/>
+      <c r="F12" s="442"/>
+      <c r="G12" s="442"/>
     </row>
     <row r="13" spans="2:21" s="92" customFormat="1" ht="16" customHeight="1">
-      <c r="B13" s="454" t="s">
+      <c r="B13" s="455" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="454"/>
-[...1 lines deleted...]
-      <c r="E13" s="454"/>
+      <c r="C13" s="455"/>
+      <c r="D13" s="455"/>
+      <c r="E13" s="455"/>
       <c r="F13" s="87"/>
       <c r="G13" s="91"/>
     </row>
     <row r="14" spans="2:21" s="92" customFormat="1" ht="7.5" customHeight="1">
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="87"/>
       <c r="G14" s="91"/>
     </row>
     <row r="15" spans="2:21" s="92" customFormat="1" ht="21.75" customHeight="1">
-      <c r="B15" s="453" t="s">
+      <c r="B15" s="454" t="s">
         <v>356</v>
       </c>
-      <c r="C15" s="453"/>
-[...3 lines deleted...]
-      <c r="G15" s="453"/>
+      <c r="C15" s="454"/>
+      <c r="D15" s="454"/>
+      <c r="E15" s="454"/>
+      <c r="F15" s="454"/>
+      <c r="G15" s="454"/>
     </row>
     <row r="16" spans="2:21" s="92" customFormat="1" ht="11.25" customHeight="1">
       <c r="B16" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
     </row>
-    <row r="18" spans="2:2" ht="11.5">
+    <row r="18" spans="2:2" ht="11.6">
       <c r="B18" s="420"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B13:E13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{296E9CC8-8D75-430C-91F6-A0D56B9ACE0C}"/>
     <hyperlink ref="B13:E13" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{614697B2-86D0-418E-9000-9FBDCC640D0F}"/>
     <hyperlink ref="I3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{00A78A0F-AC66-422B-8B90-BECBB6AD45A1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:F19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="69" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="69"/>
+    <col min="1" max="1" width="6.69140625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="65.69140625" style="69" customWidth="1"/>
+    <col min="3" max="4" width="20.69140625" style="69" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="69" customWidth="1"/>
+    <col min="6" max="6" width="14.07421875" style="69" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="69" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="69" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="69" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="48" customHeight="1">
-      <c r="B1" s="443" t="s">
+      <c r="B1" s="444" t="s">
         <v>361</v>
       </c>
-      <c r="C1" s="443"/>
-      <c r="D1" s="443"/>
+      <c r="C1" s="444"/>
+      <c r="D1" s="444"/>
     </row>
     <row r="2" spans="2:6" ht="13.5" customHeight="1">
-      <c r="B2" s="444"/>
-[...1 lines deleted...]
-      <c r="D2" s="444"/>
+      <c r="B2" s="445"/>
+      <c r="C2" s="445"/>
+      <c r="D2" s="445"/>
     </row>
     <row r="3" spans="2:6" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="60"/>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:6" ht="30" customHeight="1">
       <c r="B4" s="73" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="74">
         <v>2020</v>
       </c>
       <c r="D4" s="74">
         <v>2021</v>
       </c>
       <c r="F4" s="72"/>
     </row>
@@ -11701,167 +11701,167 @@
       </c>
       <c r="C11" s="78">
         <v>42.7</v>
       </c>
       <c r="D11" s="78" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="95"/>
     </row>
     <row r="12" spans="2:6" ht="6" customHeight="1">
       <c r="B12" s="84"/>
       <c r="C12" s="84"/>
       <c r="D12" s="85"/>
     </row>
     <row r="13" spans="2:6" ht="3" customHeight="1">
       <c r="B13" s="86"/>
       <c r="C13" s="86"/>
       <c r="D13" s="86"/>
     </row>
     <row r="14" spans="2:6" ht="8.25" customHeight="1">
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="85"/>
     </row>
     <row r="15" spans="2:6" ht="11.25" customHeight="1">
-      <c r="B15" s="441" t="s">
+      <c r="B15" s="442" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="441"/>
-      <c r="D15" s="441"/>
+      <c r="C15" s="442"/>
+      <c r="D15" s="442"/>
     </row>
     <row r="16" spans="2:6" s="92" customFormat="1" ht="16" customHeight="1">
       <c r="B16" s="412" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="412"/>
       <c r="D16" s="412"/>
       <c r="E16" s="412"/>
     </row>
     <row r="17" spans="2:5" s="92" customFormat="1" ht="6" customHeight="1">
       <c r="B17" s="412"/>
       <c r="C17" s="412"/>
       <c r="D17" s="412"/>
       <c r="E17" s="412"/>
     </row>
     <row r="18" spans="2:5" s="92" customFormat="1">
-      <c r="B18" s="453" t="s">
+      <c r="B18" s="454" t="s">
         <v>356</v>
       </c>
-      <c r="C18" s="455"/>
-      <c r="D18" s="455"/>
+      <c r="C18" s="456"/>
+      <c r="D18" s="456"/>
     </row>
     <row r="19" spans="2:5" s="92" customFormat="1" ht="16" customHeight="1">
       <c r="B19" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C19" s="87"/>
       <c r="D19" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{DBE30E98-7E3F-4C2A-9477-A01FBAD44C20}"/>
     <hyperlink ref="B16:E16" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{41B76B10-4BA7-4855-B797-4F317BA51450}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{CC7F8CA3-9869-46C9-BB6A-5DD507E567FF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{147F1166-FEC1-4096-9B9D-E40BC9FA4C0C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="184" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="184"/>
+    <col min="1" max="1" width="6.69140625" style="184" customWidth="1"/>
+    <col min="2" max="2" width="50.69140625" style="184" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="184" customWidth="1"/>
+    <col min="7" max="7" width="9.15234375" style="184"/>
+    <col min="8" max="8" width="14.07421875" style="184" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="184"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="46.5" customHeight="1">
-      <c r="B1" s="456" t="s">
+      <c r="B1" s="457" t="s">
         <v>309</v>
       </c>
-      <c r="C1" s="456"/>
-[...2 lines deleted...]
-      <c r="F1" s="456"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="185"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="211" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="286" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="17">
         <v>2022</v>
       </c>
       <c r="D4" s="17">
         <v>2023</v>
       </c>
       <c r="E4" s="17">
         <v>2024</v>
       </c>
       <c r="F4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:8" ht="24.75" customHeight="1">
       <c r="B6" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="217">
         <v>90.8</v>
       </c>
       <c r="D6" s="217">
         <v>91.5</v>
       </c>
       <c r="E6" s="217">
         <v>92.6</v>
       </c>
       <c r="F6" s="217">
         <v>93.4</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="25" customHeight="1">
       <c r="B7" s="274" t="s">
@@ -11923,151 +11923,151 @@
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="87" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="6.75" customHeight="1">
       <c r="B14" s="87"/>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="189"/>
       <c r="B15" s="200" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="16" customHeight="1">
       <c r="A16" s="189"/>
       <c r="B16" s="204" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="26.25" customHeight="1">
       <c r="A17" s="189"/>
-      <c r="B17" s="457" t="s">
+      <c r="B17" s="458" t="s">
         <v>183</v>
       </c>
-      <c r="C17" s="457"/>
-[...2 lines deleted...]
-      <c r="F17" s="457"/>
+      <c r="C17" s="458"/>
+      <c r="D17" s="458"/>
+      <c r="E17" s="458"/>
+      <c r="F17" s="458"/>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1"/>
     <row r="19" spans="1:6" s="202" customFormat="1"/>
     <row r="20" spans="1:6">
       <c r="B20" s="203"/>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{5D56D132-CE52-402F-8D6F-5E390287CEB7}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{A79BCD50-AA13-4EB0-AA7F-32D12E0E4208}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88B7895-834D-4366-88F7-04381C69C18C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="184" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="184"/>
+    <col min="1" max="1" width="6.69140625" style="184" customWidth="1"/>
+    <col min="2" max="2" width="47.69140625" style="184" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="184" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="184" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="184" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="184"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="48" customHeight="1">
-      <c r="B1" s="456" t="s">
+      <c r="B1" s="457" t="s">
         <v>310</v>
       </c>
-      <c r="C1" s="456"/>
-[...2 lines deleted...]
-      <c r="F1" s="456"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="185"/>
       <c r="C2" s="185"/>
       <c r="D2" s="185"/>
       <c r="E2" s="185"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="218" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="186"/>
       <c r="D3" s="186"/>
       <c r="E3" s="186"/>
       <c r="F3" s="186" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="187"/>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="287" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="188">
         <v>2022</v>
       </c>
       <c r="D4" s="188">
         <v>2023</v>
       </c>
       <c r="E4" s="188">
         <v>2024</v>
       </c>
       <c r="F4" s="188">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="189"/>
       <c r="C5" s="190"/>
       <c r="D5" s="190"/>
       <c r="E5" s="190"/>
       <c r="F5" s="190"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="191" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="219">
         <v>94.6</v>
       </c>
       <c r="D6" s="219">
         <v>94.6</v>
       </c>
       <c r="E6" s="219">
         <v>95</v>
       </c>
       <c r="F6" s="219">
         <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="25" customHeight="1">
       <c r="B7" s="275" t="s">
@@ -12138,132 +12138,132 @@
       </c>
       <c r="C13" s="199"/>
       <c r="D13" s="199"/>
       <c r="E13" s="199"/>
       <c r="F13" s="199"/>
     </row>
     <row r="14" spans="1:8" ht="6.75" customHeight="1">
       <c r="B14" s="87"/>
       <c r="C14" s="199"/>
       <c r="D14" s="199"/>
       <c r="E14" s="199"/>
       <c r="F14" s="199"/>
     </row>
     <row r="15" spans="1:8" ht="16" customHeight="1">
       <c r="A15" s="189"/>
       <c r="B15" s="200" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="201"/>
       <c r="D15" s="201"/>
       <c r="E15" s="201"/>
       <c r="F15" s="201"/>
     </row>
     <row r="16" spans="1:8" ht="16" customHeight="1">
       <c r="A16" s="189"/>
-      <c r="B16" s="457" t="s">
+      <c r="B16" s="458" t="s">
         <v>355</v>
       </c>
-      <c r="C16" s="457"/>
-[...2 lines deleted...]
-      <c r="F16" s="457"/>
+      <c r="C16" s="458"/>
+      <c r="D16" s="458"/>
+      <c r="E16" s="458"/>
+      <c r="F16" s="458"/>
     </row>
     <row r="17" spans="1:6" ht="23.25" customHeight="1">
       <c r="A17" s="189"/>
-      <c r="B17" s="457" t="s">
+      <c r="B17" s="458" t="s">
         <v>183</v>
       </c>
-      <c r="C17" s="457"/>
-[...2 lines deleted...]
-      <c r="F17" s="457"/>
+      <c r="C17" s="458"/>
+      <c r="D17" s="458"/>
+      <c r="E17" s="458"/>
+      <c r="F17" s="458"/>
     </row>
     <row r="18" spans="1:6" ht="19.5" customHeight="1"/>
     <row r="19" spans="1:6" s="202" customFormat="1"/>
     <row r="20" spans="1:6">
       <c r="B20" s="203"/>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B16:F16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{C202E38D-8898-4826-8200-635DA8AEFEE8}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{44E84349-EBE2-4B4E-AD4C-329988829C50}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD24E783-4354-4244-92EC-A3E533B64B80}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="220" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="220"/>
+    <col min="1" max="1" width="6.69140625" style="220" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="220" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="220" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="220" customWidth="1"/>
+    <col min="8" max="8" width="14.23046875" style="220" customWidth="1"/>
+    <col min="9" max="246" width="9.15234375" style="220" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="220" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="220" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="220"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="458" t="s">
+      <c r="B1" s="459" t="s">
         <v>311</v>
       </c>
-      <c r="C1" s="458"/>
-[...2 lines deleted...]
-      <c r="F1" s="458"/>
+      <c r="C1" s="459"/>
+      <c r="D1" s="459"/>
+      <c r="E1" s="459"/>
+      <c r="F1" s="459"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="459"/>
-[...3 lines deleted...]
-      <c r="F2" s="459"/>
+      <c r="B2" s="460"/>
+      <c r="C2" s="460"/>
+      <c r="D2" s="460"/>
+      <c r="E2" s="460"/>
+      <c r="F2" s="460"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="221" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="221"/>
       <c r="D3" s="221"/>
       <c r="E3" s="221"/>
       <c r="F3" s="222" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="223" t="s">
         <v>147</v>
       </c>
       <c r="C4" s="188">
         <v>2022</v>
       </c>
       <c r="D4" s="188">
         <v>2023</v>
       </c>
@@ -12360,127 +12360,127 @@
       <c r="B12" s="268" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="268"/>
       <c r="D12" s="268"/>
       <c r="E12" s="268"/>
       <c r="F12" s="268"/>
     </row>
     <row r="13" spans="2:8" ht="11.25" customHeight="1">
       <c r="B13" s="87" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="268"/>
       <c r="D13" s="268"/>
       <c r="E13" s="268"/>
       <c r="F13" s="268"/>
     </row>
     <row r="14" spans="2:8" s="231" customFormat="1" ht="7.5" customHeight="1">
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="230"/>
     </row>
     <row r="15" spans="2:8" s="231" customFormat="1" ht="16" customHeight="1">
-      <c r="B15" s="460" t="s">
+      <c r="B15" s="461" t="s">
         <v>141</v>
       </c>
-      <c r="C15" s="460"/>
-[...2 lines deleted...]
-      <c r="F15" s="461"/>
+      <c r="C15" s="461"/>
+      <c r="D15" s="461"/>
+      <c r="E15" s="461"/>
+      <c r="F15" s="462"/>
     </row>
     <row r="16" spans="2:8" s="231" customFormat="1" ht="16" customHeight="1">
       <c r="B16" s="421" t="s">
         <v>357</v>
       </c>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="230"/>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="422" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B15:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{EF77203E-E5C2-4B55-95AA-D9ADCAD4B693}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{8E8CE13E-9305-4221-8D13-BA8265A0E856}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BAAD94C-6E1A-4C31-B972-48C891003055}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="220" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="249" max="16384" width="8.1796875" style="220"/>
+    <col min="1" max="1" width="6.69140625" style="220" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="220" customWidth="1"/>
+    <col min="3" max="6" width="13.69140625" style="220" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="220" customWidth="1"/>
+    <col min="8" max="8" width="14.23046875" style="220" customWidth="1"/>
+    <col min="9" max="246" width="9.15234375" style="220" customWidth="1"/>
+    <col min="247" max="247" width="6.69140625" style="220" customWidth="1"/>
+    <col min="248" max="248" width="23.15234375" style="220" customWidth="1"/>
+    <col min="249" max="16384" width="8.15234375" style="220"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="458" t="s">
+      <c r="B1" s="459" t="s">
         <v>312</v>
       </c>
-      <c r="C1" s="458"/>
-[...2 lines deleted...]
-      <c r="F1" s="458"/>
+      <c r="C1" s="459"/>
+      <c r="D1" s="459"/>
+      <c r="E1" s="459"/>
+      <c r="F1" s="459"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="459"/>
-[...3 lines deleted...]
-      <c r="F2" s="459"/>
+      <c r="B2" s="460"/>
+      <c r="C2" s="460"/>
+      <c r="D2" s="460"/>
+      <c r="E2" s="460"/>
+      <c r="F2" s="460"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="221" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="221"/>
       <c r="D3" s="221"/>
       <c r="E3" s="221"/>
       <c r="F3" s="222" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="223" t="s">
         <v>147</v>
       </c>
       <c r="C4" s="188">
         <v>2022</v>
       </c>
       <c r="D4" s="188">
         <v>2023</v>
       </c>
@@ -12577,157 +12577,157 @@
       <c r="B12" s="268" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="268"/>
       <c r="D12" s="268"/>
       <c r="E12" s="268"/>
       <c r="F12" s="268"/>
     </row>
     <row r="13" spans="2:8" s="415" customFormat="1" ht="16" customHeight="1">
       <c r="B13" s="413" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="412"/>
       <c r="D13" s="412"/>
       <c r="E13" s="412"/>
       <c r="F13" s="414"/>
     </row>
     <row r="14" spans="2:8" s="231" customFormat="1" ht="7.5" customHeight="1">
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="230"/>
     </row>
     <row r="15" spans="2:8" s="231" customFormat="1" ht="16" customHeight="1">
-      <c r="B15" s="460" t="s">
+      <c r="B15" s="461" t="s">
         <v>141</v>
       </c>
-      <c r="C15" s="460"/>
-[...2 lines deleted...]
-      <c r="F15" s="461"/>
+      <c r="C15" s="461"/>
+      <c r="D15" s="461"/>
+      <c r="E15" s="461"/>
+      <c r="F15" s="462"/>
     </row>
     <row r="16" spans="2:8" s="231" customFormat="1" ht="16" customHeight="1">
       <c r="B16" s="421" t="s">
         <v>355</v>
       </c>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="230"/>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="422" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B15:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{166F6BBC-1F48-4BB2-B772-7AB284BC563B}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{C25C4FB6-9590-4E8E-BFE0-1BC9DD5898D6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74373146-1417-4ABB-9CA6-7BA11E43960D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="184" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="184" customWidth="1"/>
     <col min="2" max="2" width="53" style="184" customWidth="1"/>
-    <col min="3" max="6" width="14.7265625" style="184" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="184"/>
+    <col min="3" max="6" width="14.69140625" style="184" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="184" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="184" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="184"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="50.15" customHeight="1">
-      <c r="B1" s="456" t="s">
+      <c r="B1" s="457" t="s">
         <v>313</v>
       </c>
-      <c r="C1" s="456"/>
-[...2 lines deleted...]
-      <c r="F1" s="456"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="185"/>
       <c r="C2" s="185"/>
       <c r="D2" s="185"/>
       <c r="E2" s="185"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="218" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="186"/>
       <c r="D3" s="186"/>
       <c r="E3" s="186"/>
       <c r="F3" s="186" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="187"/>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="287" t="s">
         <v>148</v>
       </c>
       <c r="C4" s="188">
         <v>2022</v>
       </c>
       <c r="D4" s="188">
         <v>2023</v>
       </c>
       <c r="E4" s="188">
         <v>2024</v>
       </c>
       <c r="F4" s="188">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="189"/>
       <c r="C5" s="190"/>
       <c r="D5" s="190"/>
       <c r="E5" s="190"/>
       <c r="F5" s="190"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="191" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="192">
         <v>79</v>
       </c>
       <c r="D6" s="192">
         <v>84.8</v>
       </c>
       <c r="E6" s="192">
         <v>82.8</v>
       </c>
       <c r="F6" s="192">
         <v>80.599999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="24.75" customHeight="1">
       <c r="B7" s="275" t="s">
@@ -12762,51 +12762,51 @@
       <c r="E8" s="192">
         <v>35.299999999999997</v>
       </c>
       <c r="F8" s="192">
         <v>31.4</v>
       </c>
       <c r="G8" s="193"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1">
       <c r="B9" s="181" t="s">
         <v>150</v>
       </c>
       <c r="C9" s="192" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="192">
         <v>6.5</v>
       </c>
       <c r="E9" s="192">
         <v>10.8</v>
       </c>
       <c r="F9" s="192">
         <v>11.5</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="10.5">
+    <row r="10" spans="1:8">
       <c r="B10" s="194"/>
       <c r="C10" s="195"/>
       <c r="D10" s="195"/>
       <c r="E10" s="195"/>
       <c r="F10" s="195"/>
     </row>
     <row r="11" spans="1:8" ht="3" customHeight="1">
       <c r="B11" s="196"/>
       <c r="C11" s="196"/>
       <c r="D11" s="196"/>
       <c r="E11" s="196"/>
       <c r="F11" s="196"/>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="189"/>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="197" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="198"/>
       <c r="D13" s="198"/>
       <c r="E13" s="198"/>
       <c r="F13" s="198"/>
     </row>
@@ -12868,108 +12868,108 @@
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" xr:uid="{261B3C0E-29BC-4D9D-98F5-04286162A04F}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{3E8D702D-1AD9-413B-B359-F22E3030FFB1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{667E3051-6CE8-4B8B-A425-7165F6846A94}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="184" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="184"/>
+    <col min="1" max="1" width="6.69140625" style="184" customWidth="1"/>
+    <col min="2" max="2" width="50.15234375" style="184" customWidth="1"/>
+    <col min="3" max="6" width="14.69140625" style="184" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="184" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="184" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="184"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="48" customHeight="1">
-      <c r="B1" s="462" t="s">
+      <c r="B1" s="463" t="s">
         <v>314</v>
       </c>
-      <c r="C1" s="462"/>
-[...2 lines deleted...]
-      <c r="F1" s="462"/>
+      <c r="C1" s="463"/>
+      <c r="D1" s="463"/>
+      <c r="E1" s="463"/>
+      <c r="F1" s="463"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1">
       <c r="B2" s="185"/>
       <c r="C2" s="185"/>
       <c r="D2" s="185"/>
       <c r="E2" s="185"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="218" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="186"/>
       <c r="D3" s="186"/>
       <c r="E3" s="186"/>
       <c r="F3" s="186" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="187"/>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="287" t="s">
         <v>148</v>
       </c>
       <c r="C4" s="188">
         <v>2022</v>
       </c>
       <c r="D4" s="188">
         <v>2023</v>
       </c>
       <c r="E4" s="188">
         <v>2024</v>
       </c>
       <c r="F4" s="188">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="10.5">
+    <row r="5" spans="1:8">
       <c r="B5" s="189"/>
       <c r="C5" s="190"/>
       <c r="D5" s="190"/>
       <c r="E5" s="190"/>
       <c r="F5" s="190"/>
     </row>
     <row r="6" spans="1:8" ht="24" customHeight="1">
       <c r="B6" s="191" t="s">
         <v>83</v>
       </c>
       <c r="C6" s="192">
         <v>80.400000000000006</v>
       </c>
       <c r="D6" s="192">
         <v>86.9</v>
       </c>
       <c r="E6" s="192">
         <v>84</v>
       </c>
       <c r="F6" s="192">
         <v>83.1</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="24.75" customHeight="1">
       <c r="B7" s="275" t="s">
@@ -13004,51 +13004,51 @@
       <c r="E8" s="192">
         <v>35.1</v>
       </c>
       <c r="F8" s="192">
         <v>31.6</v>
       </c>
       <c r="G8" s="193"/>
     </row>
     <row r="9" spans="1:8" ht="16" customHeight="1">
       <c r="B9" s="181" t="s">
         <v>150</v>
       </c>
       <c r="C9" s="192" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="192">
         <v>7.8</v>
       </c>
       <c r="E9" s="192">
         <v>11.6</v>
       </c>
       <c r="F9" s="192">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="10.5">
+    <row r="10" spans="1:8">
       <c r="B10" s="194"/>
       <c r="C10" s="195"/>
       <c r="D10" s="195"/>
       <c r="E10" s="195"/>
       <c r="F10" s="195"/>
     </row>
     <row r="11" spans="1:8" ht="3" customHeight="1">
       <c r="B11" s="196"/>
       <c r="C11" s="196"/>
       <c r="D11" s="196"/>
       <c r="E11" s="196"/>
       <c r="F11" s="196"/>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" s="189"/>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="197" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="198"/>
       <c r="D13" s="198"/>
       <c r="E13" s="198"/>
       <c r="F13" s="198"/>
     </row>
@@ -13100,68 +13100,68 @@
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" xr:uid="{D966B4ED-FA06-477B-8979-AA7B1B89844A}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{B648BF1B-B64E-48FB-8715-20125F18DA7B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{850CA89F-F67C-44D1-B5E0-3EBFDF7AFFCD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="65.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="10.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="48" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>315</v>
       </c>
-      <c r="C1" s="425"/>
-[...2 lines deleted...]
-      <c r="F1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
       <c r="F2" s="99"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="211" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="211"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="232"/>
       <c r="L3" s="232"/>
       <c r="M3" s="232"/>
     </row>
@@ -13283,216 +13283,216 @@
       </c>
       <c r="E11" s="6">
         <v>74.3</v>
       </c>
       <c r="F11" s="6">
         <v>78.5</v>
       </c>
     </row>
     <row r="12" spans="2:13" ht="19.5" customHeight="1">
       <c r="B12" s="24" t="s">
         <v>155</v>
       </c>
       <c r="C12" s="212">
         <v>7</v>
       </c>
       <c r="D12" s="6">
         <v>6.7</v>
       </c>
       <c r="E12" s="6">
         <v>10.1</v>
       </c>
       <c r="F12" s="6">
         <v>8.5</v>
       </c>
     </row>
-    <row r="13" spans="2:13" s="184" customFormat="1" ht="10.5">
+    <row r="13" spans="2:13" s="184" customFormat="1">
       <c r="B13" s="194"/>
       <c r="C13" s="195"/>
       <c r="D13" s="195"/>
       <c r="E13" s="195"/>
       <c r="F13" s="195"/>
     </row>
     <row r="14" spans="2:13" s="184" customFormat="1" ht="3" customHeight="1">
       <c r="B14" s="196"/>
       <c r="C14" s="196"/>
       <c r="D14" s="196"/>
       <c r="E14" s="196"/>
       <c r="F14" s="196"/>
     </row>
     <row r="15" spans="2:13" s="184" customFormat="1">
       <c r="B15" s="189"/>
     </row>
     <row r="16" spans="2:13" ht="12.75" customHeight="1">
       <c r="B16" s="269" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
     </row>
     <row r="17" spans="2:7" ht="12.75" customHeight="1">
       <c r="B17" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="33"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
     </row>
     <row r="18" spans="2:7" ht="7.5" customHeight="1">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
     </row>
     <row r="19" spans="2:7" ht="16" customHeight="1">
-      <c r="B19" s="463" t="s">
+      <c r="B19" s="464" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="463"/>
-[...2 lines deleted...]
-      <c r="F19" s="463"/>
+      <c r="C19" s="464"/>
+      <c r="D19" s="464"/>
+      <c r="E19" s="464"/>
+      <c r="F19" s="464"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="2:7" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B20" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="2:7" s="9" customFormat="1" ht="28.5" customHeight="1">
-      <c r="B21" s="452" t="s">
+      <c r="B21" s="453" t="s">
         <v>185</v>
       </c>
-      <c r="C21" s="452"/>
-[...2 lines deleted...]
-      <c r="F21" s="452"/>
+      <c r="C21" s="453"/>
+      <c r="D21" s="453"/>
+      <c r="E21" s="453"/>
+      <c r="F21" s="453"/>
     </row>
     <row r="22" spans="2:7" ht="29.25" customHeight="1">
-      <c r="B22" s="464" t="s">
+      <c r="B22" s="465" t="s">
         <v>211</v>
       </c>
-      <c r="C22" s="464"/>
-[...2 lines deleted...]
-      <c r="F22" s="464"/>
+      <c r="C22" s="465"/>
+      <c r="D22" s="465"/>
+      <c r="E22" s="465"/>
+      <c r="F22" s="465"/>
     </row>
     <row r="24" spans="2:7" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="2:7">
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1" xr:uid="{A2AA1A07-AA5C-4DCF-8C68-8C52083FB98B}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{01A0614B-8871-42C0-BE6A-6DFB393CE617}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{777E7082-7503-41B3-B57B-2844ED922FBC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.69140625" style="6" customWidth="1"/>
+    <col min="3" max="18" width="8.69140625" style="6" customWidth="1"/>
+    <col min="19" max="19" width="6.69140625" style="6" customWidth="1"/>
+    <col min="20" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="30" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>293</v>
       </c>
-      <c r="C1" s="425"/>
-[...14 lines deleted...]
-      <c r="R1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1">
-      <c r="B2" s="426"/>
-[...15 lines deleted...]
-      <c r="R2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
+      <c r="R2" s="427"/>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1">
       <c r="B3" s="211" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="S3" s="31"/>
     </row>
     <row r="4" spans="1:19" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="16">
         <v>2002</v>
@@ -13521,51 +13521,51 @@
       <c r="K4" s="16">
         <v>2010</v>
       </c>
       <c r="L4" s="16">
         <v>2011</v>
       </c>
       <c r="M4" s="16">
         <v>2012</v>
       </c>
       <c r="N4" s="17">
         <v>2013</v>
       </c>
       <c r="O4" s="17">
         <v>2014</v>
       </c>
       <c r="P4" s="17">
         <v>2015</v>
       </c>
       <c r="Q4" s="17">
         <v>2016</v>
       </c>
       <c r="R4" s="17">
         <v>2017</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="10.5">
+    <row r="5" spans="1:19">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:19" ht="24" customHeight="1">
       <c r="B6" s="271" t="s">
         <v>143</v>
       </c>
       <c r="C6" s="23">
         <v>17.2</v>
       </c>
@@ -13593,51 +13593,51 @@
       <c r="K6" s="23">
         <v>59.9</v>
       </c>
       <c r="L6" s="23">
         <v>61.5</v>
       </c>
       <c r="M6" s="23">
         <v>64.2</v>
       </c>
       <c r="N6" s="23">
         <v>66.099999999999994</v>
       </c>
       <c r="O6" s="23">
         <v>69.900000000000006</v>
       </c>
       <c r="P6" s="23">
         <v>74.400000000000006</v>
       </c>
       <c r="Q6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="R6" s="23">
         <v>74.3</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="10.5">
+    <row r="7" spans="1:19">
       <c r="B7" s="10"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
     </row>
     <row r="8" spans="1:19" ht="3" customHeight="1">
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
@@ -13672,56 +13672,56 @@
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
     </row>
     <row r="10" spans="1:19" ht="12.75" customHeight="1">
       <c r="B10" s="267" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="267"/>
       <c r="D10" s="267"/>
       <c r="E10" s="267"/>
       <c r="F10" s="267"/>
       <c r="G10" s="267"/>
       <c r="H10" s="267"/>
       <c r="I10" s="267"/>
       <c r="J10" s="267"/>
       <c r="K10" s="267"/>
       <c r="L10" s="267"/>
       <c r="M10" s="135"/>
       <c r="N10" s="135"/>
       <c r="O10" s="135"/>
       <c r="P10" s="135"/>
       <c r="Q10" s="135"/>
       <c r="R10" s="135"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1">
-      <c r="B11" s="427" t="s">
+      <c r="B11" s="428" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="427"/>
-[...1 lines deleted...]
-      <c r="E11" s="427"/>
+      <c r="C11" s="428"/>
+      <c r="D11" s="428"/>
+      <c r="E11" s="428"/>
       <c r="F11" s="210"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
     </row>
     <row r="12" spans="1:19" ht="6.75" customHeight="1">
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="210"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
@@ -13778,132 +13778,132 @@
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="1:19" ht="16" customHeight="1">
       <c r="A15" s="9"/>
       <c r="B15" s="4" t="s">
         <v>208</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
     </row>
     <row r="16" spans="1:19" ht="19.5" customHeight="1"/>
-    <row r="17" spans="2:6" s="14" customFormat="1" ht="11.5">
+    <row r="17" spans="2:6" s="14" customFormat="1" ht="11.6">
       <c r="B17" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="2:6">
-      <c r="B18" s="428"/>
-[...2 lines deleted...]
-      <c r="E18" s="428"/>
+      <c r="B18" s="429"/>
+      <c r="C18" s="429"/>
+      <c r="D18" s="429"/>
+      <c r="E18" s="429"/>
       <c r="F18" s="9"/>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
     </row>
-    <row r="35" spans="2:3" ht="10.5">
+    <row r="35" spans="2:3">
       <c r="B35" s="209"/>
     </row>
     <row r="36" spans="2:3">
       <c r="B36" s="208"/>
       <c r="C36" s="207"/>
     </row>
     <row r="37" spans="2:3">
       <c r="B37" s="208"/>
       <c r="C37" s="207"/>
     </row>
     <row r="38" spans="2:3">
       <c r="B38" s="208"/>
       <c r="C38" s="207"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B18:E18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{453E004C-390C-4D34-83D1-14500D3F7C4C}"/>
     <hyperlink ref="B11:E11" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{17B8FD21-60A1-4ED1-96C9-ADE5A9C91067}"/>
     <hyperlink ref="B17" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{E757FD3F-9B12-4412-8ADE-377DF9C38498}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98CE1599-C51A-416E-BFBB-D2394421035F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="65.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="10.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>316</v>
       </c>
-      <c r="C1" s="425"/>
-[...2 lines deleted...]
-      <c r="F1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
       <c r="F2" s="99"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="211" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="211"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="32" t="s">
         <v>156</v>
@@ -14041,174 +14041,174 @@
         <v>10.6</v>
       </c>
       <c r="F12" s="6">
         <v>8.6</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="7.5" customHeight="1">
       <c r="B13" s="178"/>
       <c r="C13" s="235"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
     </row>
     <row r="14" spans="2:8" ht="3.75" customHeight="1">
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
     </row>
     <row r="15" spans="2:8">
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
     </row>
     <row r="16" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B16" s="429" t="s">
+      <c r="B16" s="430" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="429"/>
-[...2 lines deleted...]
-      <c r="F16" s="429"/>
+      <c r="C16" s="430"/>
+      <c r="D16" s="430"/>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
     </row>
     <row r="17" spans="2:7" ht="12.75" customHeight="1">
       <c r="B17" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="33"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
     </row>
     <row r="18" spans="2:7" ht="7.5" customHeight="1">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
     </row>
     <row r="19" spans="2:7" ht="18.75" customHeight="1">
-      <c r="B19" s="463" t="s">
+      <c r="B19" s="464" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="463"/>
-[...2 lines deleted...]
-      <c r="F19" s="463"/>
+      <c r="C19" s="464"/>
+      <c r="D19" s="464"/>
+      <c r="E19" s="464"/>
+      <c r="F19" s="464"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="2:7" s="9" customFormat="1" ht="16" customHeight="1">
       <c r="B20" s="150" t="s">
         <v>355</v>
       </c>
       <c r="C20" s="205"/>
       <c r="D20" s="205"/>
       <c r="E20" s="205"/>
       <c r="F20" s="205"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="2:7" ht="27" customHeight="1">
-      <c r="B21" s="452" t="s">
+      <c r="B21" s="453" t="s">
         <v>185</v>
       </c>
-      <c r="C21" s="452"/>
-[...2 lines deleted...]
-      <c r="F21" s="452"/>
+      <c r="C21" s="453"/>
+      <c r="D21" s="453"/>
+      <c r="E21" s="453"/>
+      <c r="F21" s="453"/>
     </row>
     <row r="22" spans="2:7" ht="28.5" customHeight="1">
-      <c r="B22" s="464" t="s">
+      <c r="B22" s="465" t="s">
         <v>157</v>
       </c>
-      <c r="C22" s="464"/>
-[...2 lines deleted...]
-      <c r="F22" s="464"/>
+      <c r="C22" s="465"/>
+      <c r="D22" s="465"/>
+      <c r="E22" s="465"/>
+      <c r="F22" s="465"/>
     </row>
     <row r="24" spans="2:7" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
     </row>
     <row r="25" spans="2:7">
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1" xr:uid="{A71C69E3-2815-4CF3-B11C-B842E60B4644}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{BE441911-6FDF-40C4-AE5E-28A50D993994}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7482AA6-5D7D-4018-938D-A28B9FEFFF57}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="336" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="246" max="16384" width="8.1796875" style="336"/>
+    <col min="1" max="1" width="6.69140625" style="336" customWidth="1"/>
+    <col min="2" max="2" width="53.84375" style="336" customWidth="1"/>
+    <col min="3" max="4" width="25.53515625" style="336" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="336" customWidth="1"/>
+    <col min="6" max="6" width="14.07421875" style="336" bestFit="1" customWidth="1"/>
+    <col min="7" max="243" width="9.15234375" style="336" customWidth="1"/>
+    <col min="244" max="244" width="6.69140625" style="336" customWidth="1"/>
+    <col min="245" max="245" width="23.15234375" style="336" customWidth="1"/>
+    <col min="246" max="16384" width="8.15234375" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="37.5" customHeight="1">
-      <c r="B1" s="465" t="s">
+      <c r="B1" s="466" t="s">
         <v>317</v>
       </c>
-      <c r="C1" s="465"/>
-      <c r="D1" s="465"/>
+      <c r="C1" s="466"/>
+      <c r="D1" s="466"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
-      <c r="B2" s="466"/>
-      <c r="C2" s="466"/>
+      <c r="B2" s="467"/>
+      <c r="C2" s="467"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" thickBot="1">
       <c r="B3" s="211" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="337"/>
       <c r="D3" s="338" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1">
       <c r="B4" s="339"/>
       <c r="C4" s="340">
         <v>2024</v>
       </c>
       <c r="D4" s="116">
         <v>2025</v>
       </c>
       <c r="F4" s="341"/>
     </row>
     <row r="5" spans="1:13" ht="7.5" customHeight="1" thickBot="1">
       <c r="B5" s="337"/>
@@ -14231,76 +14231,76 @@
       </c>
       <c r="C7" s="346">
         <v>95.7</v>
       </c>
       <c r="D7" s="346" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="347"/>
       <c r="F7" s="348"/>
       <c r="G7" s="348"/>
     </row>
     <row r="8" spans="1:13" ht="20.149999999999999" customHeight="1">
       <c r="A8" s="350"/>
       <c r="B8" s="351" t="s">
         <v>152</v>
       </c>
       <c r="C8" s="352">
         <v>93.3</v>
       </c>
       <c r="D8" s="352">
         <v>93.7</v>
       </c>
       <c r="E8" s="353"/>
       <c r="F8" s="354"/>
       <c r="G8" s="354"/>
-      <c r="H8" s="465"/>
-[...4 lines deleted...]
-      <c r="M8" s="465"/>
+      <c r="H8" s="466"/>
+      <c r="I8" s="466"/>
+      <c r="J8" s="466"/>
+      <c r="K8" s="466"/>
+      <c r="L8" s="466"/>
+      <c r="M8" s="466"/>
     </row>
     <row r="9" spans="1:13" ht="20.149999999999999" customHeight="1">
       <c r="B9" s="351" t="s">
         <v>145</v>
       </c>
       <c r="C9" s="352">
         <v>87.7</v>
       </c>
       <c r="D9" s="352">
         <v>87.5</v>
       </c>
       <c r="E9" s="353"/>
       <c r="F9" s="354"/>
       <c r="G9" s="354"/>
-      <c r="H9" s="465"/>
-[...4 lines deleted...]
-      <c r="M9" s="465"/>
+      <c r="H9" s="466"/>
+      <c r="I9" s="466"/>
+      <c r="J9" s="466"/>
+      <c r="K9" s="466"/>
+      <c r="L9" s="466"/>
+      <c r="M9" s="466"/>
     </row>
     <row r="10" spans="1:13" ht="20.149999999999999" customHeight="1">
       <c r="A10" s="350"/>
       <c r="B10" s="351" t="s">
         <v>151</v>
       </c>
       <c r="C10" s="352">
         <v>82.8</v>
       </c>
       <c r="D10" s="352">
         <v>80.599999999999994</v>
       </c>
       <c r="E10" s="353"/>
       <c r="F10" s="354"/>
       <c r="G10" s="354"/>
     </row>
     <row r="11" spans="1:13" ht="20.149999999999999" customHeight="1">
       <c r="B11" s="351" t="s">
         <v>258</v>
       </c>
       <c r="C11" s="352" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="352" t="s">
         <v>0</v>
@@ -14347,131 +14347,131 @@
       <c r="D14" s="352" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="353"/>
       <c r="F14" s="354"/>
       <c r="G14" s="354"/>
     </row>
     <row r="15" spans="1:13" ht="7.5" customHeight="1">
       <c r="B15" s="357"/>
       <c r="C15" s="354"/>
       <c r="D15" s="355"/>
       <c r="E15" s="355"/>
       <c r="F15" s="355"/>
       <c r="G15" s="354"/>
     </row>
     <row r="16" spans="1:13" ht="3" customHeight="1">
       <c r="B16" s="358"/>
       <c r="C16" s="358"/>
       <c r="D16" s="358"/>
     </row>
     <row r="17" spans="2:6" ht="9.75" customHeight="1">
       <c r="B17" s="359"/>
       <c r="C17" s="360"/>
     </row>
     <row r="18" spans="2:6" ht="10" customHeight="1">
-      <c r="B18" s="429" t="s">
+      <c r="B18" s="430" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="429"/>
-      <c r="D18" s="429"/>
+      <c r="C18" s="430"/>
+      <c r="D18" s="430"/>
       <c r="E18" s="20"/>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="33"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
     </row>
     <row r="20" spans="2:6" ht="12.75" customHeight="1">
-      <c r="B20" s="467"/>
-[...1 lines deleted...]
-      <c r="D20" s="467"/>
+      <c r="B20" s="468"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="468"/>
     </row>
     <row r="21" spans="2:6">
       <c r="B21" s="5" t="s">
         <v>364</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="2:6">
       <c r="B22" s="204" t="s">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="H8:M9"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B18:D18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" r:id="rId1" xr:uid="{7B538F73-6CC0-49AE-B565-5C5AFF5A9198}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{B18D99D5-C839-4D5A-8E8C-18212EAD2BBC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{064264AC-7318-4CD2-B364-336B8CFBC7D1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="70.15234375" style="111" customWidth="1"/>
+    <col min="3" max="6" width="14.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>318</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
@@ -14530,82 +14530,82 @@
       </c>
       <c r="C8" s="175">
         <v>76944</v>
       </c>
       <c r="D8" s="175">
         <v>82722</v>
       </c>
       <c r="E8" s="175">
         <v>84760</v>
       </c>
       <c r="F8" s="175">
         <v>89114</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="121"/>
       <c r="C9" s="121"/>
       <c r="D9" s="121"/>
       <c r="E9" s="121"/>
       <c r="F9" s="121"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="117"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="436" t="s">
+      <c r="B11" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="436"/>
-[...2 lines deleted...]
-      <c r="F11" s="436"/>
+      <c r="C11" s="437"/>
+      <c r="D11" s="437"/>
+      <c r="E11" s="437"/>
+      <c r="F11" s="437"/>
     </row>
     <row r="12" spans="2:8" ht="12.75" customHeight="1">
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="122"/>
       <c r="D12" s="122"/>
       <c r="E12" s="122"/>
       <c r="F12" s="122"/>
     </row>
     <row r="13" spans="2:8" ht="7.5" customHeight="1">
       <c r="B13" s="122"/>
       <c r="C13" s="122"/>
       <c r="D13" s="122"/>
       <c r="E13" s="122"/>
       <c r="F13" s="122"/>
     </row>
     <row r="14" spans="2:8" ht="23.25" customHeight="1">
-      <c r="B14" s="468" t="s">
+      <c r="B14" s="469" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="468"/>
-[...2 lines deleted...]
-      <c r="F14" s="468"/>
+      <c r="C14" s="469"/>
+      <c r="D14" s="469"/>
+      <c r="E14" s="469"/>
+      <c r="F14" s="469"/>
     </row>
     <row r="15" spans="2:8" s="117" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="2:8" s="117" customFormat="1" ht="16" customHeight="1">
       <c r="B16" s="4" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="19" spans="2:6" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C19" s="124"/>
       <c r="D19" s="124"/>
       <c r="E19" s="124"/>
       <c r="F19" s="124"/>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" s="21"/>
     </row>
   </sheetData>
@@ -14614,68 +14614,68 @@
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{E68A3542-87FE-498C-A6BB-9AAF28D488C1}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{94F6CDC4-0BB4-402E-833A-0ADBAEC72F08}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAE0B962-73C1-4088-880C-7A4D8191BE9E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H22"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="71.53515625" style="111" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="15.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>319</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
@@ -14737,167 +14737,167 @@
       <c r="C8" s="120">
         <v>93.6</v>
       </c>
       <c r="D8" s="120">
         <v>92.8</v>
       </c>
       <c r="E8" s="120">
         <v>93.3</v>
       </c>
       <c r="F8" s="120">
         <v>93.7</v>
       </c>
       <c r="H8" s="176"/>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="121"/>
       <c r="C9" s="121"/>
       <c r="D9" s="121"/>
       <c r="E9" s="121"/>
       <c r="F9" s="121"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="117"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="436" t="s">
+      <c r="B11" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="436"/>
-[...2 lines deleted...]
-      <c r="F11" s="436"/>
+      <c r="C11" s="437"/>
+      <c r="D11" s="437"/>
+      <c r="E11" s="437"/>
+      <c r="F11" s="437"/>
     </row>
     <row r="12" spans="2:8" ht="12.75" customHeight="1">
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="122"/>
       <c r="D12" s="122"/>
       <c r="E12" s="122"/>
       <c r="F12" s="122"/>
     </row>
     <row r="13" spans="2:8" ht="7.5" customHeight="1">
       <c r="B13" s="122"/>
       <c r="C13" s="122"/>
       <c r="D13" s="122"/>
       <c r="E13" s="122"/>
       <c r="F13" s="122"/>
     </row>
     <row r="14" spans="2:8" ht="23.25" customHeight="1">
       <c r="B14" s="148" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="16" customHeight="1">
       <c r="B15" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
     </row>
     <row r="16" spans="2:8" ht="16" customHeight="1">
-      <c r="B16" s="451" t="s">
+      <c r="B16" s="452" t="s">
         <v>186</v>
       </c>
-      <c r="C16" s="451"/>
-[...2 lines deleted...]
-      <c r="F16" s="451"/>
+      <c r="C16" s="452"/>
+      <c r="D16" s="452"/>
+      <c r="E16" s="452"/>
+      <c r="F16" s="452"/>
     </row>
     <row r="17" spans="2:6" ht="16" customHeight="1">
-      <c r="B17" s="451" t="s">
+      <c r="B17" s="452" t="s">
         <v>261</v>
       </c>
-      <c r="C17" s="451"/>
-[...2 lines deleted...]
-      <c r="F17" s="451"/>
+      <c r="C17" s="452"/>
+      <c r="D17" s="452"/>
+      <c r="E17" s="452"/>
+      <c r="F17" s="452"/>
     </row>
     <row r="18" spans="2:6" ht="15" customHeight="1">
       <c r="C18" s="122"/>
       <c r="D18" s="122"/>
       <c r="E18" s="122"/>
       <c r="F18" s="122"/>
     </row>
     <row r="21" spans="2:6" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C21" s="124"/>
       <c r="D21" s="124"/>
       <c r="E21" s="124"/>
       <c r="F21" s="124"/>
     </row>
     <row r="22" spans="2:6">
       <c r="B22" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{69AE8CA1-52DB-4354-9917-8D8B8180C7E9}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{91A2B09B-78A0-4EFE-9E0F-66428F861634}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E480E0F3-E5F4-4F96-A252-9B03765C9B4D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="65.23046875" style="111" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="9.69140625" style="111" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>320</v>
       </c>
-      <c r="C1" s="432"/>
-[...1 lines deleted...]
-      <c r="E1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
         <v>2023</v>
       </c>
@@ -14913,152 +14913,152 @@
     </row>
     <row r="6" spans="2:7" ht="19.5" customHeight="1">
       <c r="B6" s="206" t="s">
         <v>215</v>
       </c>
       <c r="C6" s="120">
         <v>94.8</v>
       </c>
       <c r="D6" s="120">
         <v>95.2</v>
       </c>
       <c r="E6" s="120">
         <v>93.7</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="3.75" customHeight="1">
       <c r="B7" s="121"/>
       <c r="C7" s="121"/>
       <c r="D7" s="121"/>
       <c r="E7" s="121"/>
     </row>
     <row r="8" spans="2:7">
       <c r="B8" s="117"/>
     </row>
     <row r="9" spans="2:7" ht="12.75" customHeight="1">
-      <c r="B9" s="436" t="s">
+      <c r="B9" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="436"/>
-[...1 lines deleted...]
-      <c r="E9" s="436"/>
+      <c r="C9" s="437"/>
+      <c r="D9" s="437"/>
+      <c r="E9" s="437"/>
     </row>
     <row r="10" spans="2:7" ht="12.75" customHeight="1">
       <c r="B10" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="122"/>
       <c r="D10" s="122"/>
       <c r="E10" s="122"/>
     </row>
     <row r="11" spans="2:7" ht="7.5" customHeight="1">
       <c r="B11" s="122"/>
       <c r="C11" s="122"/>
       <c r="D11" s="122"/>
       <c r="E11" s="122"/>
     </row>
     <row r="12" spans="2:7" ht="18.75" customHeight="1">
-      <c r="B12" s="468" t="s">
+      <c r="B12" s="469" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="468"/>
-[...1 lines deleted...]
-      <c r="E12" s="468"/>
+      <c r="C12" s="469"/>
+      <c r="D12" s="469"/>
+      <c r="E12" s="469"/>
       <c r="F12" s="148"/>
     </row>
     <row r="13" spans="2:7" ht="16" customHeight="1">
       <c r="B13" s="150" t="s">
         <v>355</v>
       </c>
       <c r="C13" s="205"/>
       <c r="D13" s="205"/>
       <c r="E13" s="205"/>
     </row>
     <row r="14" spans="2:7" ht="16" customHeight="1">
-      <c r="B14" s="430" t="s">
+      <c r="B14" s="431" t="s">
         <v>186</v>
       </c>
-      <c r="C14" s="430"/>
-[...1 lines deleted...]
-      <c r="E14" s="430"/>
+      <c r="C14" s="431"/>
+      <c r="D14" s="431"/>
+      <c r="E14" s="431"/>
     </row>
     <row r="15" spans="2:7" ht="13.5" customHeight="1"/>
     <row r="17" spans="2:5" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C17" s="124"/>
       <c r="D17" s="124"/>
       <c r="E17" s="124"/>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B14:E14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B10" r:id="rId1" xr:uid="{C5C98A72-3D95-4F30-ABF0-1F5CD5DDFE84}"/>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{4D6793FE-FC3B-4068-8E10-6683D047BF37}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5FBB4E0-7498-4A43-BB6E-7BE6FCE5BA2D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
     <col min="2" max="2" width="101" style="111" customWidth="1"/>
-    <col min="3" max="6" width="13.7265625" style="111" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="3" max="6" width="13.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="9.15234375" style="111"/>
+    <col min="8" max="8" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>321</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="295" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="114" t="s">
         <v>100</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
@@ -15175,57 +15175,57 @@
       <c r="E11" s="175">
         <v>1286</v>
       </c>
       <c r="F11" s="175">
         <v>1506</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="6" customHeight="1">
       <c r="B12" s="294"/>
       <c r="C12" s="293"/>
       <c r="D12" s="293"/>
       <c r="E12" s="293"/>
       <c r="F12" s="293"/>
     </row>
     <row r="13" spans="2:8" ht="3.75" customHeight="1">
       <c r="B13" s="121"/>
       <c r="C13" s="121"/>
       <c r="D13" s="121"/>
       <c r="E13" s="121"/>
       <c r="F13" s="121"/>
     </row>
     <row r="14" spans="2:8">
       <c r="B14" s="117"/>
     </row>
     <row r="15" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B15" s="436" t="s">
+      <c r="B15" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="436"/>
-[...2 lines deleted...]
-      <c r="F15" s="436"/>
+      <c r="C15" s="437"/>
+      <c r="D15" s="437"/>
+      <c r="E15" s="437"/>
+      <c r="F15" s="437"/>
     </row>
     <row r="16" spans="2:8" ht="12.75" customHeight="1">
       <c r="B16" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="122"/>
       <c r="D16" s="122"/>
       <c r="E16" s="122"/>
       <c r="F16" s="122"/>
     </row>
     <row r="17" spans="2:6" ht="7.5" customHeight="1">
       <c r="B17" s="122"/>
       <c r="C17" s="122"/>
       <c r="D17" s="122"/>
       <c r="E17" s="122"/>
       <c r="F17" s="122"/>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="148" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="2:6" ht="16" customHeight="1">
       <c r="B19" s="292" t="s">
         <v>357</v>
@@ -15247,68 +15247,68 @@
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B15:F15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{AB81A6CF-A69D-4D88-97E8-7CD2A414F478}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{DA51F9E2-FE4E-44D5-BD85-2055123A0271}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CD60E36-3020-430D-A96B-267EA4FC2529}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
     <col min="2" max="2" width="86" style="111" customWidth="1"/>
-    <col min="3" max="6" width="13.7265625" style="111" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="3" max="6" width="13.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>322</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1">
       <c r="B3" s="298" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="114" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
@@ -15376,57 +15376,57 @@
         <v>1.4</v>
       </c>
       <c r="F8" s="120">
         <v>1.6</v>
       </c>
       <c r="G8" s="117"/>
     </row>
     <row r="9" spans="1:8" ht="6" customHeight="1">
       <c r="B9" s="294"/>
       <c r="C9" s="293"/>
       <c r="D9" s="293"/>
       <c r="E9" s="293"/>
       <c r="F9" s="293"/>
     </row>
     <row r="10" spans="1:8" ht="3.75" customHeight="1">
       <c r="B10" s="121"/>
       <c r="C10" s="121"/>
       <c r="D10" s="121"/>
       <c r="E10" s="121"/>
       <c r="F10" s="121"/>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" s="117"/>
     </row>
     <row r="12" spans="1:8" ht="12.75" customHeight="1">
-      <c r="B12" s="436" t="s">
+      <c r="B12" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="436"/>
-[...2 lines deleted...]
-      <c r="F12" s="436"/>
+      <c r="C12" s="437"/>
+      <c r="D12" s="437"/>
+      <c r="E12" s="437"/>
+      <c r="F12" s="437"/>
       <c r="H12" s="31"/>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="B13" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="122"/>
       <c r="D13" s="122"/>
       <c r="E13" s="122"/>
       <c r="F13" s="122"/>
     </row>
     <row r="14" spans="1:8" ht="7.5" customHeight="1">
       <c r="B14" s="122"/>
       <c r="C14" s="122"/>
       <c r="D14" s="122"/>
       <c r="E14" s="122"/>
       <c r="F14" s="122"/>
     </row>
     <row r="15" spans="1:8" ht="16.5" customHeight="1">
       <c r="B15" s="148" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="16" customHeight="1">
       <c r="B16" s="292" t="s">
@@ -15461,68 +15461,68 @@
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B12:F12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{CCDD2905-3BEE-4F11-B4A2-3EFFC70C1420}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{6AC9354F-6F6F-4EE4-994B-D1976C6FC3C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{400CF33F-E760-40EE-AB88-FC7BD89A52F6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="67.23046875" style="111" customWidth="1"/>
+    <col min="3" max="6" width="18.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="48" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>323</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="300" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="114" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="146"/>
       <c r="C4" s="116">
@@ -15581,57 +15581,57 @@
       </c>
       <c r="C8" s="120">
         <v>3.4</v>
       </c>
       <c r="D8" s="120" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="120" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="3.75" customHeight="1">
       <c r="B9" s="121"/>
       <c r="C9" s="121"/>
       <c r="D9" s="121"/>
       <c r="E9" s="121"/>
       <c r="F9" s="121"/>
     </row>
     <row r="10" spans="2:8">
       <c r="B10" s="117"/>
     </row>
     <row r="11" spans="2:8" ht="12.75" customHeight="1">
-      <c r="B11" s="436" t="s">
+      <c r="B11" s="437" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="436"/>
-[...2 lines deleted...]
-      <c r="F11" s="436"/>
+      <c r="C11" s="437"/>
+      <c r="D11" s="437"/>
+      <c r="E11" s="437"/>
+      <c r="F11" s="437"/>
     </row>
     <row r="12" spans="2:8" ht="12.75" customHeight="1">
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="122"/>
       <c r="D12" s="122"/>
       <c r="E12" s="122"/>
       <c r="F12" s="122"/>
     </row>
     <row r="13" spans="2:8" ht="7.5" customHeight="1">
       <c r="B13" s="122"/>
       <c r="C13" s="122"/>
       <c r="D13" s="122"/>
       <c r="E13" s="122"/>
       <c r="F13" s="122"/>
     </row>
     <row r="14" spans="2:8" s="117" customFormat="1" ht="16" customHeight="1">
       <c r="B14" s="148" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="2:8" s="117" customFormat="1" ht="16" customHeight="1">
       <c r="B15" s="160" t="s">
         <v>355</v>
@@ -15670,67 +15670,67 @@
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{075FC3AF-9C45-418F-AB56-59F24F702381}"/>
     <hyperlink ref="H3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{B80BA058-0EBA-43B7-873C-96133E34CE3D}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE7DACB8-6D08-4F18-97C1-C1970C87DEF4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="63.23046875" style="6" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="14.07421875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="48" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>324</v>
       </c>
-      <c r="C1" s="425"/>
-[...1 lines deleted...]
-      <c r="E1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
     </row>
     <row r="2" spans="2:16" ht="13.5" customHeight="1">
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1">
       <c r="B3" s="167" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="30" customHeight="1">
       <c r="B4" s="32" t="s">
         <v>95</v>
       </c>
       <c r="C4" s="17">
@@ -15780,206 +15780,206 @@
       </c>
       <c r="C8" s="143" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="143" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="143" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="19.5" customHeight="1">
       <c r="B9" s="169" t="s">
         <v>94</v>
       </c>
       <c r="C9" s="143">
         <v>3015</v>
       </c>
       <c r="D9" s="143">
         <v>2471</v>
       </c>
       <c r="E9" s="143">
         <v>2469</v>
       </c>
     </row>
-    <row r="10" spans="2:16" ht="10.5">
+    <row r="10" spans="2:16">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:16" ht="3.75" customHeight="1">
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
     </row>
     <row r="12" spans="2:16">
       <c r="B12" s="9"/>
     </row>
     <row r="13" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B13" s="429" t="s">
+      <c r="B13" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="429"/>
-[...1 lines deleted...]
-      <c r="E13" s="429"/>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
     </row>
     <row r="14" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B14" s="431" t="s">
+      <c r="B14" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="431"/>
-[...1 lines deleted...]
-      <c r="E14" s="431"/>
+      <c r="C14" s="432"/>
+      <c r="D14" s="432"/>
+      <c r="E14" s="432"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
     </row>
     <row r="15" spans="2:16">
       <c r="B15" s="122"/>
       <c r="C15" s="122"/>
       <c r="D15" s="122"/>
       <c r="E15" s="122"/>
       <c r="F15" s="111"/>
       <c r="G15" s="111"/>
       <c r="H15" s="111"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="111"/>
       <c r="L15" s="111"/>
       <c r="M15" s="111"/>
       <c r="N15" s="111"/>
       <c r="O15" s="111"/>
       <c r="P15" s="111"/>
     </row>
     <row r="16" spans="2:16">
       <c r="B16" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="16" customHeight="1">
       <c r="B17" s="4" t="s">
         <v>142</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="2:5" ht="7.5" customHeight="1">
-      <c r="B18" s="430" t="s">
+      <c r="B18" s="431" t="s">
         <v>186</v>
       </c>
-      <c r="C18" s="430"/>
-[...1 lines deleted...]
-      <c r="E18" s="430"/>
+      <c r="C18" s="431"/>
+      <c r="D18" s="431"/>
+      <c r="E18" s="431"/>
     </row>
     <row r="19" spans="2:5" s="14" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B19" s="430"/>
-[...2 lines deleted...]
-      <c r="E19" s="430"/>
+      <c r="B19" s="431"/>
+      <c r="C19" s="431"/>
+      <c r="D19" s="431"/>
+      <c r="E19" s="431"/>
     </row>
     <row r="20" spans="2:5">
-      <c r="B20" s="430" t="s">
+      <c r="B20" s="431" t="s">
         <v>187</v>
       </c>
-      <c r="C20" s="430"/>
-[...1 lines deleted...]
-      <c r="E20" s="430"/>
+      <c r="C20" s="431"/>
+      <c r="D20" s="431"/>
+      <c r="E20" s="431"/>
     </row>
     <row r="21" spans="2:5">
-      <c r="B21" s="430"/>
-[...2 lines deleted...]
-      <c r="E21" s="430"/>
+      <c r="B21" s="431"/>
+      <c r="C21" s="431"/>
+      <c r="D21" s="431"/>
+      <c r="E21" s="431"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B18:E19"/>
     <mergeCell ref="B20:E21"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B13:E13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{0DCF030F-1BEE-4D55-9A02-FAE30092BE49}"/>
     <hyperlink ref="B14:E14" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{AC18F7D8-04B5-47BB-8F20-61B7E26CA97A}"/>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{CD276F08-F3EC-4525-95F7-927638659219}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A39DF704-39D2-4AA6-A691-AAFF57F5EA99}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="63.23046875" style="6" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="14.07421875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="48" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>325</v>
       </c>
-      <c r="C1" s="425"/>
-[...1 lines deleted...]
-      <c r="E1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
     </row>
     <row r="2" spans="2:16" ht="13.5" customHeight="1">
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1">
       <c r="B3" s="167" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="30" customHeight="1">
       <c r="B4" s="32" t="s">
         <v>95</v>
       </c>
       <c r="C4" s="17">
@@ -16029,88 +16029,88 @@
       </c>
       <c r="C8" s="133" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="133" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="133" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="19.5" customHeight="1">
       <c r="B9" s="169" t="s">
         <v>94</v>
       </c>
       <c r="C9" s="132">
         <v>3.4</v>
       </c>
       <c r="D9" s="132">
         <v>2.7</v>
       </c>
       <c r="E9" s="132">
         <v>2.6</v>
       </c>
     </row>
-    <row r="10" spans="2:16" ht="10.5">
+    <row r="10" spans="2:16">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:16" ht="3.75" customHeight="1">
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
     </row>
     <row r="12" spans="2:16">
       <c r="B12" s="9"/>
     </row>
     <row r="13" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B13" s="429" t="s">
+      <c r="B13" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="429"/>
-[...1 lines deleted...]
-      <c r="E13" s="429"/>
+      <c r="C13" s="430"/>
+      <c r="D13" s="430"/>
+      <c r="E13" s="430"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="20"/>
       <c r="O13" s="20"/>
       <c r="P13" s="20"/>
     </row>
     <row r="14" spans="2:16" ht="12.75" customHeight="1">
-      <c r="B14" s="431" t="s">
+      <c r="B14" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="431"/>
-[...1 lines deleted...]
-      <c r="E14" s="431"/>
+      <c r="C14" s="432"/>
+      <c r="D14" s="432"/>
+      <c r="E14" s="432"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
     </row>
     <row r="15" spans="2:16" ht="11.25" customHeight="1">
       <c r="B15" s="122"/>
       <c r="C15" s="122"/>
       <c r="D15" s="122"/>
       <c r="E15" s="122"/>
       <c r="F15" s="111"/>
       <c r="G15" s="111"/>
       <c r="H15" s="111"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="111"/>
       <c r="L15" s="111"/>
       <c r="M15" s="111"/>
@@ -16121,159 +16121,159 @@
     <row r="16" spans="2:16" ht="16" customHeight="1">
       <c r="B16" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="2:16" ht="16" customHeight="1">
       <c r="B17" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="111"/>
       <c r="I17" s="111"/>
       <c r="J17" s="111"/>
       <c r="K17" s="111"/>
       <c r="L17" s="111"/>
       <c r="M17" s="111"/>
       <c r="N17" s="111"/>
       <c r="O17" s="111"/>
       <c r="P17" s="111"/>
     </row>
     <row r="18" spans="2:16" ht="16" customHeight="1">
-      <c r="B18" s="430" t="s">
+      <c r="B18" s="431" t="s">
         <v>186</v>
       </c>
-      <c r="C18" s="430"/>
-[...1 lines deleted...]
-      <c r="E18" s="430"/>
+      <c r="C18" s="431"/>
+      <c r="D18" s="431"/>
+      <c r="E18" s="431"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
     </row>
     <row r="19" spans="2:16" ht="16" customHeight="1">
-      <c r="B19" s="430" t="s">
+      <c r="B19" s="431" t="s">
         <v>187</v>
       </c>
-      <c r="C19" s="430"/>
-[...1 lines deleted...]
-      <c r="E19" s="430"/>
+      <c r="C19" s="431"/>
+      <c r="D19" s="431"/>
+      <c r="E19" s="431"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
     </row>
     <row r="20" spans="2:16">
-      <c r="B20" s="430"/>
-[...2 lines deleted...]
-      <c r="E20" s="430"/>
+      <c r="B20" s="431"/>
+      <c r="C20" s="431"/>
+      <c r="D20" s="431"/>
+      <c r="E20" s="431"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B19:E20"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B13:E13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{5020B4AD-7AF1-4D74-A175-EFFA054D105F}"/>
     <hyperlink ref="B14:E14" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{09939256-72F7-491D-BC8A-A5F1FFD85C2E}"/>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{31D6C1DE-3372-4B15-8BEA-B77A24CC9B8B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4D37A20-E494-4BA1-83FA-942E5B5D03C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="23.69140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="5.84375" style="6" customWidth="1"/>
+    <col min="4" max="19" width="8.69140625" style="6" customWidth="1"/>
+    <col min="20" max="20" width="6.69140625" style="6" customWidth="1"/>
+    <col min="21" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="26.25" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>294</v>
       </c>
-      <c r="C1" s="425"/>
-[...15 lines deleted...]
-      <c r="S1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
+      <c r="S1" s="426"/>
     </row>
     <row r="2" spans="2:19" ht="13.5" customHeight="1">
-      <c r="B2" s="426"/>
-[...16 lines deleted...]
-      <c r="S2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
+      <c r="R2" s="427"/>
+      <c r="S2" s="427"/>
     </row>
     <row r="3" spans="2:19" ht="15" customHeight="1">
       <c r="B3" s="150" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="140"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="S3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:19" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="32" t="s">
         <v>132</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
@@ -16301,51 +16301,51 @@
       <c r="L4" s="16">
         <v>2010</v>
       </c>
       <c r="M4" s="16">
         <v>2011</v>
       </c>
       <c r="N4" s="16">
         <v>2012</v>
       </c>
       <c r="O4" s="17">
         <v>2013</v>
       </c>
       <c r="P4" s="17">
         <v>2014</v>
       </c>
       <c r="Q4" s="17">
         <v>2015</v>
       </c>
       <c r="R4" s="17">
         <v>2016</v>
       </c>
       <c r="S4" s="17">
         <v>2017</v>
       </c>
     </row>
-    <row r="5" spans="2:19" ht="10.5">
+    <row r="5" spans="2:19">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="2:19" ht="15.75" customHeight="1">
       <c r="B6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="144" t="s">
         <v>98</v>
       </c>
       <c r="D6" s="145">
         <v>23.2</v>
       </c>
       <c r="E6" s="145">
         <v>30.2</v>
       </c>
       <c r="F6" s="145">
         <v>33.700000000000003</v>
       </c>
@@ -16516,81 +16516,81 @@
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
     </row>
     <row r="11" spans="2:19">
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="2:19" ht="12.75" customHeight="1">
-      <c r="B12" s="429" t="s">
+      <c r="B12" s="430" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="429"/>
-[...8 lines deleted...]
-      <c r="L12" s="429"/>
+      <c r="C12" s="430"/>
+      <c r="D12" s="430"/>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
+      <c r="J12" s="430"/>
+      <c r="K12" s="430"/>
+      <c r="L12" s="430"/>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="20"/>
       <c r="P12" s="20"/>
       <c r="Q12" s="20"/>
       <c r="R12" s="20"/>
       <c r="S12" s="20"/>
     </row>
     <row r="13" spans="2:19" ht="12.75" customHeight="1">
-      <c r="B13" s="431" t="s">
+      <c r="B13" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="431"/>
-[...4 lines deleted...]
-      <c r="H13" s="431"/>
+      <c r="C13" s="432"/>
+      <c r="D13" s="432"/>
+      <c r="E13" s="432"/>
+      <c r="F13" s="432"/>
+      <c r="G13" s="432"/>
+      <c r="H13" s="432"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
     </row>
     <row r="14" spans="2:19" ht="7.5" customHeight="1">
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
@@ -16613,204 +16613,204 @@
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
     </row>
     <row r="16" spans="2:19" ht="12.75" customHeight="1">
       <c r="B16" s="405" t="s">
         <v>355</v>
       </c>
       <c r="C16" s="404"/>
       <c r="D16" s="404"/>
       <c r="E16" s="404"/>
       <c r="F16" s="404"/>
       <c r="G16" s="404"/>
       <c r="H16" s="404"/>
     </row>
     <row r="17" spans="2:19" s="9" customFormat="1" ht="16" customHeight="1">
-      <c r="B17" s="430" t="s">
+      <c r="B17" s="431" t="s">
         <v>177</v>
       </c>
-      <c r="C17" s="430"/>
-[...15 lines deleted...]
-      <c r="S17" s="430"/>
+      <c r="C17" s="431"/>
+      <c r="D17" s="431"/>
+      <c r="E17" s="431"/>
+      <c r="F17" s="431"/>
+      <c r="G17" s="431"/>
+      <c r="H17" s="431"/>
+      <c r="I17" s="431"/>
+      <c r="J17" s="431"/>
+      <c r="K17" s="431"/>
+      <c r="L17" s="431"/>
+      <c r="M17" s="431"/>
+      <c r="N17" s="431"/>
+      <c r="O17" s="431"/>
+      <c r="P17" s="431"/>
+      <c r="Q17" s="431"/>
+      <c r="R17" s="431"/>
+      <c r="S17" s="431"/>
     </row>
     <row r="18" spans="2:19" ht="5.25" customHeight="1"/>
     <row r="19" spans="2:19" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
     </row>
-    <row r="20" spans="2:19" ht="12.5">
+    <row r="20" spans="2:19" ht="12.45">
       <c r="B20" s="420" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:S1"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="B12:L12"/>
     <mergeCell ref="B17:S17"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="F13:H13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{E23F34CF-543A-41E5-98C9-A2E823613BEC}"/>
     <hyperlink ref="B13:H13" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{38C11AB1-81A5-41BE-B0FA-766AFD3C2F1D}"/>
     <hyperlink ref="B20" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{E84D1385-F821-440C-BBF5-8DFCD12E708A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E26240B4-058F-45E2-A7CA-1FEF996AF524}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="236" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="236"/>
+    <col min="1" max="1" width="6.69140625" style="236" customWidth="1"/>
+    <col min="2" max="2" width="62.69140625" style="236" customWidth="1"/>
+    <col min="3" max="5" width="13.69140625" style="236" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="236" customWidth="1"/>
+    <col min="7" max="7" width="14.07421875" style="236" bestFit="1" customWidth="1"/>
+    <col min="8" max="245" width="9.15234375" style="236" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="236" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="236" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="236"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="37.5" customHeight="1">
-      <c r="B1" s="469" t="s">
+      <c r="B1" s="470" t="s">
         <v>326</v>
       </c>
-      <c r="C1" s="469"/>
-[...1 lines deleted...]
-      <c r="E1" s="469"/>
+      <c r="C1" s="470"/>
+      <c r="D1" s="470"/>
+      <c r="E1" s="470"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="470"/>
-[...2 lines deleted...]
-      <c r="E2" s="470"/>
+      <c r="B2" s="471"/>
+      <c r="C2" s="471"/>
+      <c r="D2" s="471"/>
+      <c r="E2" s="471"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="257" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="257"/>
       <c r="D3" s="257"/>
       <c r="E3" s="252" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="256" t="s">
         <v>159</v>
       </c>
       <c r="C4" s="255">
         <v>2020</v>
       </c>
       <c r="D4" s="254">
         <v>2022</v>
       </c>
       <c r="E4" s="253">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:7">
       <c r="B5" s="242"/>
       <c r="C5" s="242"/>
       <c r="D5" s="242"/>
       <c r="E5" s="252"/>
     </row>
-    <row r="6" spans="2:7" ht="10.5">
+    <row r="6" spans="2:7">
       <c r="B6" s="244" t="s">
         <v>160</v>
       </c>
       <c r="C6" s="248">
         <v>65.5</v>
       </c>
       <c r="D6" s="248">
         <v>70.3</v>
       </c>
       <c r="E6" s="248">
         <v>77.3</v>
       </c>
     </row>
     <row r="7" spans="2:7">
       <c r="B7" s="242"/>
       <c r="C7" s="248"/>
       <c r="D7" s="248"/>
       <c r="E7" s="248"/>
     </row>
-    <row r="8" spans="2:7" ht="10.5">
+    <row r="8" spans="2:7">
       <c r="B8" s="278" t="s">
         <v>161</v>
       </c>
       <c r="C8" s="249"/>
       <c r="D8" s="249"/>
       <c r="E8" s="248" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="20.25" customHeight="1">
       <c r="B9" s="247" t="s">
         <v>205</v>
       </c>
       <c r="C9" s="246">
         <v>59.1</v>
       </c>
       <c r="D9" s="246">
         <v>63.5</v>
       </c>
       <c r="E9" s="245">
         <v>69.400000000000006</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="20.25" customHeight="1">
       <c r="B10" s="279" t="s">
@@ -16838,51 +16838,51 @@
       </c>
       <c r="E11" s="245">
         <v>21.4</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="20.25" customHeight="1">
       <c r="B12" s="279" t="s">
         <v>207</v>
       </c>
       <c r="C12" s="246">
         <v>14.4</v>
       </c>
       <c r="D12" s="246">
         <v>18.399999999999999</v>
       </c>
       <c r="E12" s="245">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="2:7" ht="14.25" customHeight="1">
       <c r="B13" s="247"/>
       <c r="C13" s="246"/>
       <c r="D13" s="246"/>
       <c r="E13" s="245"/>
     </row>
-    <row r="14" spans="2:7" ht="10.5">
+    <row r="14" spans="2:7">
       <c r="B14" s="280" t="s">
         <v>188</v>
       </c>
       <c r="C14" s="251"/>
       <c r="D14" s="251"/>
       <c r="E14" s="248" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="18.75" customHeight="1">
       <c r="B15" s="281" t="s">
         <v>204</v>
       </c>
       <c r="C15" s="250">
         <v>22.8</v>
       </c>
       <c r="D15" s="250">
         <v>35</v>
       </c>
       <c r="E15" s="248">
         <v>34.799999999999997</v>
       </c>
     </row>
     <row r="16" spans="2:7" ht="36" customHeight="1">
       <c r="B16" s="282" t="s">
@@ -16910,51 +16910,51 @@
       </c>
       <c r="E17" s="248">
         <v>8.5</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="27" customHeight="1">
       <c r="B18" s="282" t="s">
         <v>163</v>
       </c>
       <c r="C18" s="250">
         <v>4.9000000000000004</v>
       </c>
       <c r="D18" s="250">
         <v>11.1</v>
       </c>
       <c r="E18" s="248">
         <v>7.9</v>
       </c>
     </row>
     <row r="19" spans="2:5">
       <c r="B19" s="242"/>
       <c r="C19" s="248"/>
       <c r="D19" s="248"/>
       <c r="E19" s="248"/>
     </row>
-    <row r="20" spans="2:5" ht="10.5">
+    <row r="20" spans="2:5">
       <c r="B20" s="278" t="s">
         <v>189</v>
       </c>
       <c r="C20" s="249"/>
       <c r="D20" s="249"/>
       <c r="E20" s="248" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="23.25" customHeight="1">
       <c r="B21" s="283" t="s">
         <v>201</v>
       </c>
       <c r="C21" s="248">
         <v>17.5</v>
       </c>
       <c r="D21" s="248">
         <v>20.7</v>
       </c>
       <c r="E21" s="248">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="35.25" customHeight="1">
       <c r="B22" s="247" t="s">
@@ -17009,139 +17009,139 @@
         <v>6.7</v>
       </c>
       <c r="E25" s="245">
         <v>11.9</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="6" customHeight="1">
       <c r="B26" s="244"/>
       <c r="C26" s="244"/>
       <c r="D26" s="244"/>
       <c r="E26" s="241"/>
     </row>
     <row r="27" spans="2:5" ht="3" customHeight="1">
       <c r="B27" s="243"/>
       <c r="C27" s="243"/>
       <c r="D27" s="243"/>
       <c r="E27" s="243"/>
     </row>
     <row r="28" spans="2:5" ht="8.25" customHeight="1">
       <c r="B28" s="242"/>
       <c r="C28" s="242"/>
       <c r="D28" s="242"/>
       <c r="E28" s="241"/>
     </row>
     <row r="29" spans="2:5" ht="11.25" customHeight="1">
-      <c r="B29" s="471" t="s">
+      <c r="B29" s="472" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="471"/>
-[...1 lines deleted...]
-      <c r="E29" s="471"/>
+      <c r="C29" s="472"/>
+      <c r="D29" s="472"/>
+      <c r="E29" s="472"/>
     </row>
     <row r="30" spans="2:5" s="237" customFormat="1" ht="12" customHeight="1">
       <c r="B30" s="239" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="239"/>
       <c r="D30" s="239"/>
       <c r="E30" s="238"/>
     </row>
     <row r="31" spans="2:5" s="237" customFormat="1" ht="7.5" customHeight="1">
       <c r="B31" s="239"/>
       <c r="C31" s="239"/>
       <c r="D31" s="239"/>
       <c r="E31" s="238"/>
     </row>
     <row r="32" spans="2:5" s="237" customFormat="1" ht="23.25" customHeight="1">
-      <c r="B32" s="472" t="s">
+      <c r="B32" s="473" t="s">
         <v>356</v>
       </c>
-      <c r="C32" s="473"/>
-[...1 lines deleted...]
-      <c r="E32" s="473"/>
+      <c r="C32" s="474"/>
+      <c r="D32" s="474"/>
+      <c r="E32" s="474"/>
     </row>
     <row r="33" spans="2:5" s="237" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B33" s="430" t="s">
+      <c r="B33" s="431" t="s">
         <v>355</v>
       </c>
-      <c r="C33" s="430"/>
-[...1 lines deleted...]
-      <c r="E33" s="430"/>
+      <c r="C33" s="431"/>
+      <c r="D33" s="431"/>
+      <c r="E33" s="431"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{974F5027-EE48-4640-A0A1-F09DAA574C55}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0B0882F-6375-4335-9BBA-E81F76E4B283}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:H45"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="236" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="236"/>
+    <col min="1" max="1" width="6.69140625" style="236" customWidth="1"/>
+    <col min="2" max="2" width="51.84375" style="236" customWidth="1"/>
+    <col min="3" max="4" width="14.69140625" style="236" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="236" customWidth="1"/>
+    <col min="6" max="6" width="14.07421875" style="236" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="236" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="236" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="236" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="236"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="37.5" customHeight="1">
-      <c r="B1" s="469" t="s">
+      <c r="B1" s="470" t="s">
         <v>327</v>
       </c>
-      <c r="C1" s="469"/>
-      <c r="D1" s="469"/>
+      <c r="C1" s="470"/>
+      <c r="D1" s="470"/>
     </row>
     <row r="2" spans="2:8" ht="13.5" customHeight="1">
-      <c r="B2" s="470"/>
-[...1 lines deleted...]
-      <c r="D2" s="470"/>
+      <c r="B2" s="471"/>
+      <c r="C2" s="471"/>
+      <c r="D2" s="471"/>
     </row>
     <row r="3" spans="2:8" ht="15" customHeight="1">
       <c r="B3" s="257" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="257"/>
       <c r="D3" s="263" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:8" ht="30" customHeight="1">
       <c r="B4" s="289" t="s">
         <v>164</v>
       </c>
       <c r="C4" s="254">
         <v>2022</v>
       </c>
       <c r="D4" s="262">
         <v>2024</v>
       </c>
       <c r="F4" s="261"/>
       <c r="G4" s="261"/>
@@ -17519,148 +17519,148 @@
         <v>5.7</v>
       </c>
       <c r="D36" s="248">
         <v>6.5</v>
       </c>
       <c r="F36" s="242"/>
       <c r="G36" s="242"/>
       <c r="H36" s="252"/>
     </row>
     <row r="37" spans="2:8" ht="6" customHeight="1">
       <c r="B37" s="244"/>
       <c r="C37" s="244"/>
       <c r="D37" s="241"/>
     </row>
     <row r="38" spans="2:8" ht="3" customHeight="1">
       <c r="B38" s="243"/>
       <c r="C38" s="243"/>
       <c r="D38" s="243"/>
     </row>
     <row r="39" spans="2:8" ht="8.25" customHeight="1">
       <c r="B39" s="242"/>
       <c r="C39" s="242"/>
       <c r="D39" s="241"/>
     </row>
     <row r="40" spans="2:8" ht="11.25" customHeight="1">
-      <c r="B40" s="471" t="s">
+      <c r="B40" s="472" t="s">
         <v>18</v>
       </c>
-      <c r="C40" s="471"/>
-      <c r="D40" s="471"/>
+      <c r="C40" s="472"/>
+      <c r="D40" s="472"/>
     </row>
     <row r="41" spans="2:8" ht="11.25" customHeight="1">
       <c r="B41" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="240"/>
       <c r="D41" s="240"/>
     </row>
     <row r="42" spans="2:8" s="237" customFormat="1" ht="7.5" customHeight="1">
       <c r="B42" s="239"/>
       <c r="C42" s="239"/>
       <c r="D42" s="238"/>
     </row>
     <row r="43" spans="2:8" s="237" customFormat="1">
-      <c r="B43" s="472" t="s">
+      <c r="B43" s="473" t="s">
         <v>356</v>
       </c>
-      <c r="C43" s="473"/>
-      <c r="D43" s="473"/>
+      <c r="C43" s="474"/>
+      <c r="D43" s="474"/>
     </row>
     <row r="44" spans="2:8" s="237" customFormat="1" ht="25" customHeight="1">
-      <c r="B44" s="430" t="s">
+      <c r="B44" s="431" t="s">
         <v>355</v>
       </c>
-      <c r="C44" s="430"/>
-      <c r="D44" s="430"/>
+      <c r="C44" s="431"/>
+      <c r="D44" s="431"/>
       <c r="E44" s="408"/>
     </row>
     <row r="45" spans="2:8" ht="16" customHeight="1">
-      <c r="B45" s="430" t="s">
+      <c r="B45" s="431" t="s">
         <v>365</v>
       </c>
-      <c r="C45" s="430"/>
-      <c r="D45" s="430"/>
+      <c r="C45" s="431"/>
+      <c r="D45" s="431"/>
       <c r="E45" s="408"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="B45:D45"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="B45:D45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B41" r:id="rId1" xr:uid="{65A222D2-0050-4BEE-B380-C01BF7AC7C2F}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{9F398FF6-D4A0-4921-A6F4-E98E3E5D0507}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C4732F1-23DE-4EB0-A919-A776E7DE1458}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:G23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="236" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="236"/>
+    <col min="1" max="1" width="6.69140625" style="236" customWidth="1"/>
+    <col min="2" max="2" width="63.15234375" style="236" customWidth="1"/>
+    <col min="3" max="4" width="13.69140625" style="236" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="236" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="236" bestFit="1" customWidth="1"/>
+    <col min="7" max="244" width="9.15234375" style="236" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="236" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="236" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="236"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="37.5" customHeight="1">
-      <c r="B1" s="469" t="s">
+      <c r="B1" s="470" t="s">
         <v>328</v>
       </c>
-      <c r="C1" s="469"/>
-      <c r="D1" s="469"/>
+      <c r="C1" s="470"/>
+      <c r="D1" s="470"/>
       <c r="E1" s="264"/>
       <c r="F1" s="264"/>
       <c r="G1" s="264"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="470"/>
-[...1 lines deleted...]
-      <c r="D2" s="470"/>
+      <c r="B2" s="471"/>
+      <c r="C2" s="471"/>
+      <c r="D2" s="471"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="257" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="257"/>
       <c r="D3" s="252" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="256" t="s">
         <v>164</v>
       </c>
       <c r="C4" s="255">
         <v>2022</v>
       </c>
       <c r="D4" s="253">
         <v>2024</v>
       </c>
     </row>
     <row r="5" spans="2:7">
@@ -17782,138 +17782,138 @@
       </c>
       <c r="C15" s="252">
         <v>24.1</v>
       </c>
       <c r="D15" s="248">
         <v>34.9</v>
       </c>
       <c r="F15" s="248"/>
     </row>
     <row r="16" spans="2:7" ht="6" customHeight="1">
       <c r="B16" s="244"/>
       <c r="C16" s="244"/>
       <c r="D16" s="241"/>
     </row>
     <row r="17" spans="2:5" ht="3" customHeight="1">
       <c r="B17" s="243"/>
       <c r="C17" s="243"/>
       <c r="D17" s="243"/>
     </row>
     <row r="18" spans="2:5" ht="8.25" customHeight="1">
       <c r="B18" s="242"/>
       <c r="C18" s="242"/>
       <c r="D18" s="241"/>
     </row>
     <row r="19" spans="2:5" ht="11.25" customHeight="1">
-      <c r="B19" s="471" t="s">
+      <c r="B19" s="472" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="471"/>
-[...1 lines deleted...]
-      <c r="E19" s="483"/>
+      <c r="C19" s="472"/>
+      <c r="D19" s="472"/>
+      <c r="E19" s="423"/>
     </row>
     <row r="20" spans="2:5" ht="11.25" customHeight="1">
       <c r="B20" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="240"/>
       <c r="D20" s="240"/>
       <c r="E20" s="240"/>
     </row>
     <row r="21" spans="2:5" s="237" customFormat="1" ht="7.5" customHeight="1">
       <c r="B21" s="239"/>
       <c r="C21" s="239"/>
       <c r="D21" s="238"/>
     </row>
     <row r="22" spans="2:5" s="237" customFormat="1">
-      <c r="B22" s="472" t="s">
+      <c r="B22" s="473" t="s">
         <v>356</v>
       </c>
-      <c r="C22" s="473"/>
-      <c r="D22" s="473"/>
+      <c r="C22" s="474"/>
+      <c r="D22" s="474"/>
     </row>
     <row r="23" spans="2:5" s="237" customFormat="1" ht="11.25" customHeight="1">
-      <c r="B23" s="430" t="s">
+      <c r="B23" s="431" t="s">
         <v>355</v>
       </c>
-      <c r="C23" s="430"/>
-      <c r="D23" s="430"/>
+      <c r="C23" s="431"/>
+      <c r="D23" s="431"/>
       <c r="E23" s="408"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1" xr:uid="{F146584B-724A-4901-B4CD-8AE16A10F644}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{41B6B1D9-1B3E-4442-B04F-D4C30B59A59C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{674253F2-E734-4947-AEDD-F8A08E4985C8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="336" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="336"/>
+    <col min="1" max="1" width="6.69140625" style="336" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="336" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="30.69140625" style="336" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="336" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="336" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="336" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="336" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="336" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="465" t="s">
+      <c r="B1" s="466" t="s">
         <v>329</v>
       </c>
-      <c r="C1" s="465"/>
-      <c r="D1" s="465"/>
+      <c r="C1" s="466"/>
+      <c r="D1" s="466"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="466"/>
-[...1 lines deleted...]
-      <c r="D2" s="466"/>
+      <c r="B2" s="467"/>
+      <c r="C2" s="467"/>
+      <c r="D2" s="467"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="361" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="361"/>
       <c r="D3" s="362" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="363"/>
       <c r="C4" s="364">
         <v>2023</v>
       </c>
       <c r="D4" s="365">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="359"/>
       <c r="C5" s="359"/>
@@ -17961,137 +17961,137 @@
       <c r="D9" s="368" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="7.5" customHeight="1">
       <c r="B10" s="357"/>
       <c r="C10" s="357"/>
       <c r="D10" s="354"/>
       <c r="E10" s="355"/>
       <c r="F10" s="355"/>
       <c r="G10" s="355"/>
       <c r="H10" s="355"/>
       <c r="I10" s="354"/>
     </row>
     <row r="11" spans="2:9" ht="3" customHeight="1">
       <c r="B11" s="358"/>
       <c r="C11" s="358"/>
       <c r="D11" s="358"/>
     </row>
     <row r="12" spans="2:9" ht="9.75" customHeight="1">
       <c r="B12" s="359"/>
       <c r="C12" s="359"/>
       <c r="D12" s="360"/>
     </row>
     <row r="13" spans="2:9">
-      <c r="B13" s="483" t="s">
+      <c r="B13" s="423" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="483"/>
-[...1 lines deleted...]
-      <c r="E13" s="483"/>
+      <c r="C13" s="423"/>
+      <c r="D13" s="423"/>
+      <c r="E13" s="423"/>
     </row>
     <row r="14" spans="2:9">
       <c r="B14" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="240"/>
       <c r="D14" s="240"/>
       <c r="E14" s="240"/>
     </row>
     <row r="15" spans="2:9">
       <c r="B15" s="270"/>
       <c r="C15" s="240"/>
       <c r="D15" s="240"/>
       <c r="E15" s="240"/>
     </row>
     <row r="16" spans="2:9" ht="12.75" customHeight="1">
-      <c r="B16" s="474" t="s">
+      <c r="B16" s="475" t="s">
         <v>356</v>
       </c>
-      <c r="C16" s="475"/>
-      <c r="D16" s="475"/>
+      <c r="C16" s="476"/>
+      <c r="D16" s="476"/>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="16" customHeight="1">
       <c r="B18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B16:D16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1" xr:uid="{B74768C9-4D3D-4E72-8629-A4FC2A1F7F16}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{AA1DA53C-70F7-4B50-A0CF-CB682E60AD9A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D8FEE5-AE95-4680-B571-7FBC8676818A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="336" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="336" customWidth="1"/>
     <col min="2" max="2" width="91" style="336" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="30.7265625" style="336" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="336"/>
+    <col min="3" max="4" width="30.69140625" style="336" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="336" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="336" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="336" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="336" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="336" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="465" t="s">
+      <c r="B1" s="466" t="s">
         <v>330</v>
       </c>
-      <c r="C1" s="465"/>
-      <c r="D1" s="465"/>
+      <c r="C1" s="466"/>
+      <c r="D1" s="466"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="466"/>
-[...1 lines deleted...]
-      <c r="D2" s="466"/>
+      <c r="B2" s="467"/>
+      <c r="C2" s="467"/>
+      <c r="D2" s="467"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="361" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="361"/>
       <c r="D3" s="362" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="363"/>
       <c r="C4" s="365">
         <v>2023</v>
       </c>
       <c r="D4" s="365">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="359"/>
     </row>
@@ -18127,137 +18127,137 @@
       <c r="D8" s="336">
         <v>11.4</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="7.5" customHeight="1">
       <c r="B9" s="357"/>
       <c r="C9" s="357"/>
       <c r="D9" s="354"/>
       <c r="E9" s="355"/>
       <c r="F9" s="355"/>
       <c r="G9" s="355"/>
       <c r="H9" s="355"/>
       <c r="I9" s="354"/>
     </row>
     <row r="10" spans="2:9" ht="3" customHeight="1">
       <c r="B10" s="358"/>
       <c r="C10" s="358"/>
       <c r="D10" s="358"/>
     </row>
     <row r="11" spans="2:9" ht="9.75" customHeight="1">
       <c r="B11" s="359"/>
       <c r="C11" s="359"/>
       <c r="D11" s="360"/>
     </row>
     <row r="12" spans="2:9">
-      <c r="B12" s="483" t="s">
+      <c r="B12" s="423" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="483"/>
-[...1 lines deleted...]
-      <c r="E12" s="483"/>
+      <c r="C12" s="423"/>
+      <c r="D12" s="423"/>
+      <c r="E12" s="423"/>
     </row>
     <row r="13" spans="2:9">
       <c r="B13" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="240"/>
       <c r="D13" s="240"/>
       <c r="E13" s="240"/>
     </row>
     <row r="14" spans="2:9" ht="12.75" customHeight="1">
       <c r="B14" s="270"/>
       <c r="C14" s="240"/>
       <c r="D14" s="240"/>
       <c r="E14" s="240"/>
     </row>
     <row r="15" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B15" s="474" t="s">
+      <c r="B15" s="475" t="s">
         <v>356</v>
       </c>
-      <c r="C15" s="475"/>
-      <c r="D15" s="475"/>
+      <c r="C15" s="476"/>
+      <c r="D15" s="476"/>
     </row>
     <row r="16" spans="2:9" ht="16" customHeight="1">
       <c r="B16" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="17" spans="2:2" ht="16" customHeight="1">
       <c r="B17" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B15:D15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{E2C36435-8B91-4A9F-BCC3-69EC32256FE3}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{392E817F-CC0A-43A4-9C95-5BF6652F1561}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DF927B6-A862-46EA-ACDC-E6107FEAD96D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="336" customWidth="1"/>
+    <col min="1" max="1" width="6.69140625" style="336" customWidth="1"/>
     <col min="2" max="2" width="91" style="336" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="30.7265625" style="336" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="336"/>
+    <col min="3" max="4" width="30.69140625" style="336" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="336" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="336" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="336" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="336" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="336" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="37.5" customHeight="1">
-      <c r="B1" s="465" t="s">
+      <c r="B1" s="466" t="s">
         <v>331</v>
       </c>
-      <c r="C1" s="465"/>
-      <c r="D1" s="465"/>
+      <c r="C1" s="466"/>
+      <c r="D1" s="466"/>
     </row>
     <row r="2" spans="2:9" ht="13.5" customHeight="1">
-      <c r="B2" s="466"/>
-[...1 lines deleted...]
-      <c r="D2" s="466"/>
+      <c r="B2" s="467"/>
+      <c r="C2" s="467"/>
+      <c r="D2" s="467"/>
     </row>
     <row r="3" spans="2:9" ht="15" customHeight="1">
       <c r="B3" s="361" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="361"/>
       <c r="D3" s="362" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="30" customHeight="1">
       <c r="B4" s="363"/>
       <c r="C4" s="365">
         <v>2023</v>
       </c>
       <c r="D4" s="365">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="7.5" customHeight="1">
       <c r="B5" s="359"/>
     </row>
@@ -18337,137 +18337,137 @@
       <c r="D12" s="336">
         <v>16.2</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="7.5" customHeight="1">
       <c r="B13" s="357"/>
       <c r="C13" s="354"/>
       <c r="D13" s="354"/>
       <c r="E13" s="355"/>
       <c r="F13" s="355"/>
       <c r="G13" s="355"/>
       <c r="H13" s="355"/>
       <c r="I13" s="354"/>
     </row>
     <row r="14" spans="2:9" ht="3" customHeight="1">
       <c r="B14" s="358"/>
       <c r="C14" s="358"/>
       <c r="D14" s="358"/>
     </row>
     <row r="15" spans="2:9" ht="9.75" customHeight="1">
       <c r="B15" s="359"/>
       <c r="C15" s="359"/>
       <c r="D15" s="360"/>
     </row>
     <row r="16" spans="2:9">
-      <c r="B16" s="483" t="s">
+      <c r="B16" s="423" t="s">
         <v>18</v>
       </c>
-      <c r="C16" s="483"/>
-[...1 lines deleted...]
-      <c r="E16" s="483"/>
+      <c r="C16" s="423"/>
+      <c r="D16" s="423"/>
+      <c r="E16" s="423"/>
     </row>
     <row r="17" spans="2:5">
       <c r="B17" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="240"/>
       <c r="D17" s="240"/>
       <c r="E17" s="240"/>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="270"/>
       <c r="C18" s="240"/>
       <c r="D18" s="240"/>
       <c r="E18" s="240"/>
     </row>
     <row r="19" spans="2:5" ht="12.75" customHeight="1">
-      <c r="B19" s="474" t="s">
+      <c r="B19" s="475" t="s">
         <v>356</v>
       </c>
-      <c r="C19" s="475"/>
-      <c r="D19" s="475"/>
+      <c r="C19" s="476"/>
+      <c r="D19" s="476"/>
     </row>
     <row r="20" spans="2:5" ht="16" customHeight="1">
       <c r="B20" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="16" customHeight="1">
       <c r="B21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1" xr:uid="{4A30408C-2BB8-40E2-AD0F-E1FE796FD952}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{A98A2D95-27FA-417E-B231-C5E675D69B0F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91BC30BE-1B58-41C8-9C4E-CFD38C1B0F3D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="336" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="248" max="16384" width="8.1796875" style="336"/>
+    <col min="1" max="1" width="6.69140625" style="336" customWidth="1"/>
+    <col min="2" max="2" width="81.23046875" style="336" customWidth="1"/>
+    <col min="3" max="4" width="30.69140625" style="336" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="336" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="336" bestFit="1" customWidth="1"/>
+    <col min="7" max="245" width="9.15234375" style="336" customWidth="1"/>
+    <col min="246" max="246" width="6.69140625" style="336" customWidth="1"/>
+    <col min="247" max="247" width="23.15234375" style="336" customWidth="1"/>
+    <col min="248" max="16384" width="8.15234375" style="336"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="37.5" customHeight="1">
-      <c r="B1" s="465" t="s">
+      <c r="B1" s="466" t="s">
         <v>332</v>
       </c>
-      <c r="C1" s="465"/>
-      <c r="D1" s="465"/>
+      <c r="C1" s="466"/>
+      <c r="D1" s="466"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
-      <c r="B2" s="466"/>
-[...1 lines deleted...]
-      <c r="D2" s="466"/>
+      <c r="B2" s="467"/>
+      <c r="C2" s="467"/>
+      <c r="D2" s="467"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1">
       <c r="B3" s="361" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="361"/>
       <c r="D3" s="362" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="30" customHeight="1">
       <c r="B4" s="363"/>
       <c r="C4" s="364">
         <v>2023</v>
       </c>
       <c r="D4" s="365">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="7.5" customHeight="1">
       <c r="B5" s="369"/>
       <c r="C5" s="369"/>
@@ -18572,134 +18572,134 @@
       <c r="D14" s="372">
         <v>7.9</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="7.5" customHeight="1">
       <c r="B15" s="357"/>
       <c r="C15" s="374"/>
       <c r="D15" s="354"/>
       <c r="E15" s="355"/>
       <c r="F15" s="355"/>
       <c r="G15" s="355"/>
       <c r="H15" s="355"/>
       <c r="I15" s="354"/>
     </row>
     <row r="16" spans="1:9" ht="3" customHeight="1">
       <c r="B16" s="358"/>
       <c r="C16" s="358"/>
       <c r="D16" s="358"/>
     </row>
     <row r="17" spans="2:5" ht="9.75" customHeight="1">
       <c r="B17" s="359"/>
       <c r="C17" s="359"/>
       <c r="D17" s="360"/>
     </row>
     <row r="18" spans="2:5">
-      <c r="B18" s="483" t="s">
+      <c r="B18" s="423" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="483"/>
-[...1 lines deleted...]
-      <c r="E18" s="483"/>
+      <c r="C18" s="423"/>
+      <c r="D18" s="423"/>
+      <c r="E18" s="423"/>
     </row>
     <row r="19" spans="2:5" ht="7.5" customHeight="1">
       <c r="B19" s="270" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="240"/>
       <c r="D19" s="240"/>
       <c r="E19" s="240"/>
     </row>
     <row r="20" spans="2:5" ht="12.75" customHeight="1">
       <c r="B20" s="270"/>
       <c r="C20" s="240"/>
       <c r="D20" s="240"/>
       <c r="E20" s="240"/>
     </row>
     <row r="21" spans="2:5" ht="11.25" customHeight="1">
-      <c r="B21" s="474" t="s">
+      <c r="B21" s="475" t="s">
         <v>356</v>
       </c>
-      <c r="C21" s="475"/>
-      <c r="D21" s="475"/>
+      <c r="C21" s="476"/>
+      <c r="D21" s="476"/>
     </row>
     <row r="22" spans="2:5" ht="16" customHeight="1">
       <c r="B22" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="16" customHeight="1">
       <c r="B23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" r:id="rId1" xr:uid="{C482574C-579D-4E07-B8B9-96B56B3E9A1E}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{BAE9161A-0262-46D0-BAAD-D9F7A7D9D0FA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98E20520-F0FD-4361-B56F-F6C3D3E3594C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="63.84375" style="6" customWidth="1"/>
+    <col min="3" max="4" width="13.69140625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="6.69140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="14.23046875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="35.25" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>349</v>
       </c>
-      <c r="C1" s="425"/>
-      <c r="D1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="426"/>
-[...1 lines deleted...]
-      <c r="D2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="361" t="s">
         <v>267</v>
       </c>
       <c r="C3" s="361"/>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1">
       <c r="B4" s="15"/>
       <c r="C4" s="17">
         <v>2023</v>
       </c>
       <c r="D4" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:10">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
@@ -18875,157 +18875,157 @@
       <c r="E20" s="149"/>
       <c r="F20" s="149"/>
       <c r="G20" s="149"/>
       <c r="H20" s="149"/>
       <c r="I20" s="149"/>
       <c r="J20" s="149"/>
       <c r="K20" s="149"/>
       <c r="L20" s="149"/>
     </row>
     <row r="21" spans="2:12">
       <c r="B21" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="111"/>
       <c r="E21" s="111"/>
       <c r="F21" s="111"/>
       <c r="G21" s="111"/>
       <c r="H21" s="111"/>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="111"/>
       <c r="L21" s="111"/>
     </row>
     <row r="22" spans="2:12" s="14" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B22" s="476" t="s">
+      <c r="B22" s="477" t="s">
         <v>178</v>
       </c>
-      <c r="C22" s="476"/>
-      <c r="D22" s="476"/>
+      <c r="C22" s="477"/>
+      <c r="D22" s="477"/>
       <c r="E22" s="152"/>
       <c r="F22" s="152"/>
       <c r="G22" s="152"/>
       <c r="H22" s="152"/>
       <c r="I22" s="152"/>
       <c r="J22" s="152"/>
       <c r="K22" s="152"/>
       <c r="L22" s="152"/>
     </row>
     <row r="23" spans="2:12">
-      <c r="B23" s="476"/>
-[...1 lines deleted...]
-      <c r="D23" s="476"/>
+      <c r="B23" s="477"/>
+      <c r="C23" s="477"/>
+      <c r="D23" s="477"/>
     </row>
     <row r="24" spans="2:12">
-      <c r="B24" s="476"/>
-[...1 lines deleted...]
-      <c r="D24" s="476"/>
+      <c r="B24" s="477"/>
+      <c r="C24" s="477"/>
+      <c r="D24" s="477"/>
     </row>
     <row r="25" spans="2:12">
-      <c r="B25" s="476"/>
-[...1 lines deleted...]
-      <c r="D25" s="476"/>
+      <c r="B25" s="477"/>
+      <c r="C25" s="477"/>
+      <c r="D25" s="477"/>
     </row>
     <row r="26" spans="2:12">
-      <c r="B26" s="476"/>
-[...1 lines deleted...]
-      <c r="D26" s="476"/>
+      <c r="B26" s="477"/>
+      <c r="C26" s="477"/>
+      <c r="D26" s="477"/>
     </row>
     <row r="27" spans="2:12">
-      <c r="B27" s="476"/>
-[...1 lines deleted...]
-      <c r="D27" s="476"/>
+      <c r="B27" s="477"/>
+      <c r="C27" s="477"/>
+      <c r="D27" s="477"/>
     </row>
     <row r="28" spans="2:12">
-      <c r="B28" s="476"/>
-[...1 lines deleted...]
-      <c r="D28" s="476"/>
+      <c r="B28" s="477"/>
+      <c r="C28" s="477"/>
+      <c r="D28" s="477"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B22:D28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B18" r:id="rId1" xr:uid="{8ED2B0C8-4004-4B42-9D84-A8C294022873}"/>
     <hyperlink ref="F3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{FA3A7A27-1C13-4242-81E2-45EB08F11C64}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26F3A947-C900-4709-9052-0E5069201707}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M16"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="63.23046875" style="111" customWidth="1"/>
+    <col min="3" max="11" width="17.23046875" style="111" customWidth="1"/>
+    <col min="12" max="12" width="6.69140625" style="111" customWidth="1"/>
+    <col min="13" max="13" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>350</v>
       </c>
-      <c r="C1" s="432"/>
-[...7 lines deleted...]
-      <c r="K1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
+      <c r="G1" s="433"/>
+      <c r="H1" s="433"/>
+      <c r="I1" s="433"/>
+      <c r="J1" s="433"/>
+      <c r="K1" s="433"/>
     </row>
     <row r="2" spans="2:13" ht="13.5" customHeight="1">
-      <c r="B2" s="433"/>
-[...8 lines deleted...]
-      <c r="K2" s="433"/>
+      <c r="B2" s="434"/>
+      <c r="C2" s="434"/>
+      <c r="D2" s="434"/>
+      <c r="E2" s="434"/>
+      <c r="F2" s="434"/>
+      <c r="G2" s="434"/>
+      <c r="H2" s="434"/>
+      <c r="I2" s="434"/>
+      <c r="J2" s="434"/>
+      <c r="K2" s="434"/>
     </row>
     <row r="3" spans="2:13" ht="15" customHeight="1">
       <c r="B3" s="150" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="30" customHeight="1">
       <c r="B4" s="115"/>
       <c r="C4" s="116">
         <v>2015</v>
       </c>
       <c r="D4" s="116">
         <v>2016</v>
       </c>
       <c r="E4" s="116">
         <v>2017</v>
       </c>
       <c r="F4" s="116">
         <v>2018</v>
@@ -19078,187 +19078,187 @@
         <v>52.1</v>
       </c>
       <c r="K6" s="11">
         <v>48.6</v>
       </c>
     </row>
     <row r="7" spans="2:13">
       <c r="B7" s="117"/>
     </row>
     <row r="8" spans="2:13" ht="3.75" customHeight="1">
       <c r="B8" s="121"/>
       <c r="C8" s="121"/>
       <c r="D8" s="121"/>
       <c r="E8" s="121"/>
       <c r="F8" s="121"/>
       <c r="G8" s="121"/>
       <c r="H8" s="121"/>
       <c r="I8" s="121"/>
       <c r="J8" s="121"/>
       <c r="K8" s="121"/>
     </row>
     <row r="9" spans="2:13">
       <c r="B9" s="117"/>
     </row>
     <row r="10" spans="2:13" ht="12.75" customHeight="1">
-      <c r="B10" s="429" t="s">
+      <c r="B10" s="430" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="429"/>
-[...7 lines deleted...]
-      <c r="K10" s="429"/>
+      <c r="C10" s="430"/>
+      <c r="D10" s="430"/>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
+      <c r="K10" s="430"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="2:13" ht="12.75" customHeight="1">
       <c r="B11" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="122"/>
       <c r="D11" s="122"/>
       <c r="E11" s="122"/>
       <c r="F11" s="122"/>
       <c r="G11" s="122"/>
       <c r="H11" s="122"/>
       <c r="I11" s="122"/>
       <c r="J11" s="122"/>
       <c r="K11" s="122"/>
     </row>
     <row r="12" spans="2:13" ht="7.5" customHeight="1">
       <c r="B12" s="122"/>
       <c r="C12" s="122"/>
       <c r="D12" s="122"/>
       <c r="E12" s="122"/>
       <c r="F12" s="122"/>
       <c r="G12" s="122"/>
       <c r="H12" s="122"/>
       <c r="I12" s="122"/>
       <c r="J12" s="122"/>
       <c r="K12" s="122"/>
     </row>
     <row r="13" spans="2:13" ht="17.25" customHeight="1">
       <c r="B13" s="148" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="149"/>
       <c r="D13" s="149"/>
       <c r="E13" s="149"/>
       <c r="F13" s="149"/>
       <c r="G13" s="149"/>
       <c r="H13" s="149"/>
       <c r="I13" s="149"/>
       <c r="J13" s="149"/>
       <c r="K13" s="149"/>
     </row>
     <row r="14" spans="2:13">
       <c r="B14" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="15" spans="2:13" ht="33" customHeight="1">
-      <c r="B15" s="477" t="s">
+      <c r="B15" s="478" t="s">
         <v>178</v>
       </c>
-      <c r="C15" s="477"/>
-[...7 lines deleted...]
-      <c r="K15" s="477"/>
+      <c r="C15" s="478"/>
+      <c r="D15" s="478"/>
+      <c r="E15" s="478"/>
+      <c r="F15" s="478"/>
+      <c r="G15" s="478"/>
+      <c r="H15" s="478"/>
+      <c r="I15" s="478"/>
+      <c r="J15" s="478"/>
+      <c r="K15" s="478"/>
     </row>
     <row r="16" spans="2:13" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C16" s="124"/>
       <c r="D16" s="124"/>
       <c r="E16" s="124"/>
       <c r="F16" s="124"/>
       <c r="G16" s="124"/>
       <c r="H16" s="124"/>
       <c r="I16" s="124"/>
       <c r="J16" s="124"/>
       <c r="K16" s="124"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B10:K10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1" xr:uid="{EC476302-F085-4FE2-BABF-04206C119A55}"/>
     <hyperlink ref="M3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{93A7752B-29FB-4E29-B48E-95B4FD4E7A7B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EF1BDD0-F0E3-4A72-9D79-D1C0D1CEAF2A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="71.84375" style="111" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="17.23046875" style="111" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="14.07421875" style="111" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>333</v>
       </c>
-      <c r="C1" s="432"/>
-[...1 lines deleted...]
-      <c r="E1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
     </row>
     <row r="2" spans="2:7" ht="13.5" customHeight="1">
-      <c r="B2" s="433"/>
-[...2 lines deleted...]
-      <c r="E2" s="433"/>
+      <c r="B2" s="434"/>
+      <c r="C2" s="434"/>
+      <c r="D2" s="434"/>
+      <c r="E2" s="434"/>
     </row>
     <row r="3" spans="2:7" ht="15" customHeight="1">
       <c r="B3" s="150" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="30" customHeight="1">
       <c r="B4" s="179" t="s">
         <v>115</v>
       </c>
       <c r="C4" s="116">
         <v>2021</v>
       </c>
       <c r="D4" s="116">
         <v>2023</v>
       </c>
       <c r="E4" s="116">
         <v>2025</v>
       </c>
@@ -19445,126 +19445,126 @@
     <row r="21" spans="2:13" ht="7.5" customHeight="1">
       <c r="B21" s="122"/>
       <c r="C21" s="122"/>
       <c r="D21" s="122"/>
       <c r="E21" s="122"/>
     </row>
     <row r="22" spans="2:13" ht="17.25" customHeight="1">
       <c r="B22" s="148" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="149"/>
       <c r="D22" s="149"/>
       <c r="E22" s="149"/>
       <c r="F22" s="149"/>
       <c r="G22" s="149"/>
       <c r="H22" s="149"/>
       <c r="I22" s="149"/>
       <c r="J22" s="149"/>
     </row>
     <row r="23" spans="2:13">
       <c r="B23" s="4" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="57" customHeight="1">
-      <c r="B24" s="476" t="s">
+      <c r="B24" s="477" t="s">
         <v>178</v>
       </c>
-      <c r="C24" s="476"/>
-[...1 lines deleted...]
-      <c r="E24" s="476"/>
+      <c r="C24" s="477"/>
+      <c r="D24" s="477"/>
+      <c r="E24" s="477"/>
       <c r="F24" s="152"/>
       <c r="G24" s="152"/>
       <c r="H24" s="152"/>
       <c r="I24" s="152"/>
       <c r="J24" s="152"/>
     </row>
     <row r="25" spans="2:13" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C25" s="124"/>
       <c r="D25" s="124"/>
       <c r="E25" s="124"/>
       <c r="F25" s="124"/>
       <c r="G25" s="124"/>
       <c r="H25" s="124"/>
       <c r="I25" s="124"/>
       <c r="J25" s="124"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B24:E24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1" xr:uid="{BFF681F5-50EC-4A68-BC3C-D02F156F7D5F}"/>
     <hyperlink ref="G3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{E2DDB39E-F4AB-4751-B85A-954749E66383}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA380CA1-9412-4F92-8D84-708FDE97940C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="71.84375" style="111" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="17.23046875" style="111" customWidth="1"/>
+    <col min="8" max="8" width="6.69140625" style="111" customWidth="1"/>
+    <col min="9" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>295</v>
       </c>
-      <c r="C1" s="432"/>
-[...3 lines deleted...]
-      <c r="G1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
+      <c r="G1" s="433"/>
     </row>
     <row r="2" spans="2:12" ht="13.5" customHeight="1">
-      <c r="B2" s="433"/>
-[...4 lines deleted...]
-      <c r="G2" s="433"/>
+      <c r="B2" s="434"/>
+      <c r="C2" s="434"/>
+      <c r="D2" s="434"/>
+      <c r="E2" s="434"/>
+      <c r="F2" s="434"/>
+      <c r="G2" s="434"/>
     </row>
     <row r="3" spans="2:12" ht="15" customHeight="1">
       <c r="B3" s="150" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:12" ht="30" customHeight="1">
       <c r="B4" s="179" t="s">
         <v>131</v>
       </c>
       <c r="C4" s="116">
         <v>2015</v>
       </c>
       <c r="D4" s="116">
         <v>2016</v>
       </c>
       <c r="E4" s="116">
         <v>2017</v>
       </c>
       <c r="F4" s="116">
         <v>2018</v>
       </c>
@@ -19737,104 +19737,104 @@
     <row r="17" spans="2:7" ht="7.5" customHeight="1">
       <c r="B17" s="122"/>
       <c r="C17" s="122"/>
       <c r="D17" s="122"/>
       <c r="E17" s="122"/>
       <c r="F17" s="122"/>
       <c r="G17" s="122"/>
     </row>
     <row r="18" spans="2:7" ht="17.25" customHeight="1">
       <c r="B18" s="148" t="s">
         <v>358</v>
       </c>
       <c r="C18" s="149"/>
       <c r="D18" s="149"/>
       <c r="E18" s="149"/>
       <c r="F18" s="149"/>
       <c r="G18" s="149"/>
     </row>
     <row r="19" spans="2:7" s="123" customFormat="1" ht="12.75" customHeight="1">
       <c r="C19" s="124"/>
       <c r="D19" s="124"/>
       <c r="E19" s="124"/>
       <c r="F19" s="124"/>
       <c r="G19" s="124"/>
     </row>
-    <row r="20" spans="2:7" ht="11.5">
+    <row r="20" spans="2:7" ht="11.6">
       <c r="B20" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{69EB06D9-00AA-4DC7-9C4F-6A7EE2ED4F28}"/>
     <hyperlink ref="B20" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{93729F73-AE04-4CFD-9C0F-64ECBD6C935F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68816817-6C8D-4A98-8CD6-35CE26D5B14B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="378" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="378"/>
+    <col min="1" max="1" width="6.69140625" style="378" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="378" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="378" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="378" customWidth="1"/>
+    <col min="5" max="5" width="14.23046875" style="378" bestFit="1" customWidth="1"/>
+    <col min="6" max="244" width="9.15234375" style="378" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="378" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="378" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="378"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="37.5" customHeight="1">
-      <c r="B1" s="478" t="s">
+      <c r="B1" s="479" t="s">
         <v>351</v>
       </c>
-      <c r="C1" s="478"/>
+      <c r="C1" s="479"/>
     </row>
     <row r="2" spans="2:11" ht="13.5" customHeight="1">
-      <c r="B2" s="479"/>
-      <c r="C2" s="479"/>
+      <c r="B2" s="480"/>
+      <c r="C2" s="480"/>
     </row>
     <row r="3" spans="2:11" ht="15" customHeight="1">
       <c r="B3" s="379" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="380" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:11" ht="30" customHeight="1">
       <c r="B4" s="381" t="s">
         <v>352</v>
       </c>
       <c r="C4" s="381">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:11" ht="7.5" customHeight="1">
       <c r="B5" s="382"/>
     </row>
     <row r="6" spans="2:11" ht="24" customHeight="1">
       <c r="B6" s="403" t="s">
@@ -19870,112 +19870,112 @@
       <c r="C10" s="388"/>
     </row>
     <row r="11" spans="2:11" ht="11.25" customHeight="1">
       <c r="B11" s="20" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
     </row>
     <row r="12" spans="2:11">
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="2:11">
       <c r="B13" s="33"/>
     </row>
     <row r="14" spans="2:11" ht="15.75" customHeight="1">
-      <c r="B14" s="480" t="s">
+      <c r="B14" s="481" t="s">
         <v>356</v>
       </c>
-      <c r="C14" s="480"/>
+      <c r="C14" s="481"/>
     </row>
     <row r="15" spans="2:11" ht="16" customHeight="1">
       <c r="B15" s="410" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="16" spans="2:11" ht="16" customHeight="1">
       <c r="B16" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{A502AF2D-AFF4-47D5-8F25-8072D37FFFEA}"/>
     <hyperlink ref="E3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{2E15EB07-26D6-4025-9423-FD3D1F3DC635}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5703A3BF-0D88-413C-AD54-642587F251D1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="389" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="247" max="16384" width="8.1796875" style="389"/>
+    <col min="1" max="1" width="6.69140625" style="389" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="389" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="389" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="389" customWidth="1"/>
+    <col min="5" max="5" width="14.23046875" style="389" bestFit="1" customWidth="1"/>
+    <col min="6" max="244" width="9.15234375" style="389" customWidth="1"/>
+    <col min="245" max="245" width="6.69140625" style="389" customWidth="1"/>
+    <col min="246" max="246" width="23.15234375" style="389" customWidth="1"/>
+    <col min="247" max="16384" width="8.15234375" style="389"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="37.5" customHeight="1">
-      <c r="B1" s="481" t="s">
+      <c r="B1" s="482" t="s">
         <v>345</v>
       </c>
-      <c r="C1" s="481"/>
+      <c r="C1" s="482"/>
     </row>
     <row r="2" spans="2:11" ht="13.5" customHeight="1">
-      <c r="B2" s="482"/>
-      <c r="C2" s="482"/>
+      <c r="B2" s="483"/>
+      <c r="C2" s="483"/>
     </row>
     <row r="3" spans="2:11" ht="15" customHeight="1">
       <c r="B3" s="400" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="399" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:11" ht="30" customHeight="1">
       <c r="B4" s="398" t="s">
         <v>337</v>
       </c>
       <c r="C4" s="398">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:11" ht="7.5" customHeight="1">
       <c r="B5" s="391"/>
     </row>
     <row r="6" spans="2:11" ht="24" customHeight="1">
       <c r="B6" s="397" t="s">
@@ -20093,72 +20093,72 @@
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" xr:uid="{C7C25641-8B78-4B3B-8699-AFA8823A948D}"/>
     <hyperlink ref="E3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{D38E5FF2-E45A-4EAA-9DD5-B97C014C2B97}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4EEF324-394A-4F22-AC07-852F050E3AAE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="8.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="389" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="246" max="16384" width="8.1796875" style="389"/>
+    <col min="1" max="1" width="6.69140625" style="389" customWidth="1"/>
+    <col min="2" max="2" width="66.23046875" style="389" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.69140625" style="389" customWidth="1"/>
+    <col min="4" max="4" width="6.69140625" style="389" customWidth="1"/>
+    <col min="5" max="5" width="14.23046875" style="389" bestFit="1" customWidth="1"/>
+    <col min="6" max="243" width="9.15234375" style="389" customWidth="1"/>
+    <col min="244" max="244" width="6.69140625" style="389" customWidth="1"/>
+    <col min="245" max="245" width="23.15234375" style="389" customWidth="1"/>
+    <col min="246" max="16384" width="8.15234375" style="389"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="37.5" customHeight="1">
-      <c r="B1" s="481" t="s">
+      <c r="B1" s="482" t="s">
         <v>344</v>
       </c>
-      <c r="C1" s="481"/>
+      <c r="C1" s="482"/>
     </row>
     <row r="2" spans="2:10" ht="13.5" customHeight="1">
-      <c r="B2" s="482"/>
-      <c r="C2" s="482"/>
+      <c r="B2" s="483"/>
+      <c r="C2" s="483"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1">
       <c r="B3" s="400" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="399" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1">
       <c r="B4" s="398" t="s">
         <v>343</v>
       </c>
       <c r="C4" s="398">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:10" ht="7.5" customHeight="1">
       <c r="B5" s="391"/>
     </row>
     <row r="6" spans="2:10" ht="24" customHeight="1">
       <c r="B6" s="401" t="s">
@@ -20289,67 +20289,67 @@
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E3" location="Contents!A1" display="(back to contents)" xr:uid="{0E10B99A-2CA6-48C6-A1D1-B73A40D01D41}"/>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{0CB48FCE-3686-4C8F-98C9-0D054D43737F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10B24679-35F6-4141-B95B-C53608760182}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="111" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="111"/>
+    <col min="1" max="1" width="6.69140625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="66.53515625" style="111" bestFit="1" customWidth="1"/>
+    <col min="3" max="6" width="10.69140625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="6.69140625" style="111" customWidth="1"/>
+    <col min="8" max="16384" width="9.15234375" style="111"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="26.25" customHeight="1">
-      <c r="B1" s="432" t="s">
+      <c r="B1" s="433" t="s">
         <v>224</v>
       </c>
-      <c r="C1" s="432"/>
-[...2 lines deleted...]
-      <c r="F1" s="432"/>
+      <c r="C1" s="433"/>
+      <c r="D1" s="433"/>
+      <c r="E1" s="433"/>
+      <c r="F1" s="433"/>
       <c r="G1" s="109"/>
       <c r="H1" s="110"/>
       <c r="I1" s="110"/>
       <c r="J1" s="110"/>
       <c r="K1" s="110"/>
       <c r="L1" s="110"/>
       <c r="M1" s="110"/>
       <c r="N1" s="110"/>
     </row>
     <row r="2" spans="2:18" ht="13.5" customHeight="1">
       <c r="B2" s="112"/>
       <c r="C2" s="112"/>
       <c r="D2" s="112"/>
       <c r="E2" s="112"/>
       <c r="F2" s="112"/>
     </row>
     <row r="3" spans="2:18" ht="15" customHeight="1">
       <c r="B3" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="114"/>
       <c r="D3" s="114"/>
       <c r="E3" s="114"/>
       <c r="F3" s="3" t="s">
         <v>5</v>
@@ -20370,208 +20370,208 @@
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="2:18">
       <c r="B5" s="117"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
     </row>
     <row r="6" spans="2:18" ht="15.75" customHeight="1">
       <c r="B6" s="118" t="s">
         <v>103</v>
       </c>
       <c r="C6" s="119">
         <v>97.1</v>
       </c>
       <c r="D6" s="119">
         <v>96.3</v>
       </c>
       <c r="E6" s="62">
         <v>96.6</v>
       </c>
       <c r="F6" s="62">
         <v>97.1</v>
       </c>
     </row>
-    <row r="7" spans="2:18" ht="10.5">
+    <row r="7" spans="2:18">
       <c r="B7" s="118"/>
     </row>
     <row r="8" spans="2:18" ht="3.75" customHeight="1">
       <c r="B8" s="121"/>
       <c r="C8" s="121"/>
       <c r="D8" s="121"/>
       <c r="E8" s="121"/>
       <c r="F8" s="121"/>
     </row>
     <row r="9" spans="2:18">
       <c r="B9" s="117"/>
     </row>
     <row r="10" spans="2:18" ht="11.25" customHeight="1">
       <c r="B10" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="20"/>
       <c r="O10" s="20"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="20"/>
       <c r="R10" s="20"/>
     </row>
     <row r="11" spans="2:18">
-      <c r="B11" s="431" t="s">
+      <c r="B11" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="431"/>
-[...2 lines deleted...]
-      <c r="F11" s="431"/>
+      <c r="C11" s="432"/>
+      <c r="D11" s="432"/>
+      <c r="E11" s="432"/>
+      <c r="F11" s="432"/>
     </row>
     <row r="12" spans="2:18" ht="7.5" customHeight="1"/>
     <row r="13" spans="2:18" ht="12.75" customHeight="1">
       <c r="B13" s="5" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="15" spans="2:18" ht="11.5">
+    <row r="15" spans="2:18" ht="11.6">
       <c r="B15" s="420" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="7:11">
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
     </row>
     <row r="18" spans="7:11">
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{7F9AA28C-0922-429E-BA34-E62BB1182978}"/>
     <hyperlink ref="B11:F11" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{149E3CB9-2220-4B05-8B71-FDB47D8DB94E}"/>
     <hyperlink ref="B15" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{A3108F86-90E6-4735-909A-107E2E7F2944}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="27" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.69140625" style="6" customWidth="1"/>
+    <col min="3" max="24" width="8.69140625" style="6" customWidth="1"/>
+    <col min="25" max="25" width="6.69140625" style="6" customWidth="1"/>
+    <col min="26" max="26" width="16.4609375" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="24.75" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>297</v>
       </c>
-      <c r="C1" s="425"/>
-[...20 lines deleted...]
-      <c r="X1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
+      <c r="S1" s="426"/>
+      <c r="T1" s="426"/>
+      <c r="U1" s="426"/>
+      <c r="V1" s="426"/>
+      <c r="W1" s="426"/>
+      <c r="X1" s="426"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1">
-      <c r="B2" s="426"/>
-[...21 lines deleted...]
-      <c r="X2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
+      <c r="R2" s="427"/>
+      <c r="S2" s="427"/>
+      <c r="T2" s="427"/>
+      <c r="U2" s="427"/>
+      <c r="V2" s="427"/>
+      <c r="W2" s="427"/>
+      <c r="X2" s="427"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1">
       <c r="B3" s="108" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="7"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3" t="s">
         <v>100</v>
       </c>
@@ -20625,51 +20625,51 @@
         <v>2018</v>
       </c>
       <c r="R4" s="17">
         <v>2019</v>
       </c>
       <c r="S4" s="17">
         <v>2020</v>
       </c>
       <c r="T4" s="17">
         <v>2021</v>
       </c>
       <c r="U4" s="17">
         <v>2022</v>
       </c>
       <c r="V4" s="17">
         <v>2023</v>
       </c>
       <c r="W4" s="17">
         <v>2024</v>
       </c>
       <c r="X4" s="17">
         <v>2025</v>
       </c>
       <c r="Y4" s="101"/>
     </row>
-    <row r="5" spans="1:25" ht="10.5">
+    <row r="5" spans="1:25">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
     </row>
@@ -20795,51 +20795,51 @@
         <v>72673</v>
       </c>
       <c r="R7" s="27">
         <v>73611</v>
       </c>
       <c r="S7" s="27">
         <v>76654</v>
       </c>
       <c r="T7" s="27">
         <v>74630</v>
       </c>
       <c r="U7" s="27">
         <v>71673</v>
       </c>
       <c r="V7" s="27">
         <v>79267</v>
       </c>
       <c r="W7" s="27">
         <v>80756</v>
       </c>
       <c r="X7" s="27">
         <v>85802</v>
       </c>
       <c r="Y7" s="102"/>
     </row>
-    <row r="8" spans="1:25" ht="10.5">
+    <row r="8" spans="1:25">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="25"/>
       <c r="V8" s="25"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
     </row>
@@ -20871,84 +20871,84 @@
     </row>
     <row r="10" spans="1:25">
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
     </row>
     <row r="11" spans="1:25" ht="12.75" customHeight="1">
-      <c r="B11" s="429" t="s">
+      <c r="B11" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="429"/>
-[...13 lines deleted...]
-      <c r="Q11" s="429"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
+      <c r="K11" s="430"/>
+      <c r="L11" s="430"/>
+      <c r="M11" s="430"/>
+      <c r="N11" s="430"/>
+      <c r="O11" s="430"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="430"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
       <c r="U11" s="22"/>
       <c r="V11" s="22"/>
       <c r="W11" s="22"/>
       <c r="X11" s="22"/>
       <c r="Y11" s="22"/>
     </row>
     <row r="12" spans="1:25" ht="12.75" customHeight="1">
-      <c r="B12" s="431" t="s">
+      <c r="B12" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="431"/>
-[...1 lines deleted...]
-      <c r="E12" s="431"/>
+      <c r="C12" s="432"/>
+      <c r="D12" s="432"/>
+      <c r="E12" s="432"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="22"/>
       <c r="V12" s="22"/>
       <c r="W12" s="22"/>
       <c r="X12" s="22"/>
       <c r="Y12" s="22"/>
     </row>
     <row r="13" spans="1:25" ht="8.25" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
@@ -21016,158 +21016,159 @@
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:25" ht="12.75" customHeight="1">
       <c r="A16" s="9"/>
       <c r="B16" s="4" t="s">
         <v>208</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
     </row>
     <row r="17" spans="2:4" s="14" customFormat="1"/>
-    <row r="18" spans="2:4" ht="11.5">
+    <row r="18" spans="2:4" ht="11.6">
       <c r="B18" s="420" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="9"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="B11:Q11"/>
     <mergeCell ref="B12:E12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="B12:E12" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="B18" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{2EF47275-ECB1-4D55-BC13-5E353794623B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AB20"/>
+  <dimension ref="A1:AB19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1:Z1"/>
+      <selection activeCell="B1" sqref="B1:R1"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1:R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="29" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="24.69140625" style="6" customWidth="1"/>
+    <col min="3" max="26" width="8.69140625" style="6" customWidth="1"/>
+    <col min="27" max="27" width="6.69140625" style="6" customWidth="1"/>
+    <col min="28" max="28" width="16.4609375" style="6" bestFit="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="24.75" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>298</v>
       </c>
-      <c r="C1" s="425"/>
-[...22 lines deleted...]
-      <c r="Z1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
+      <c r="P1" s="426"/>
+      <c r="Q1" s="426"/>
+      <c r="R1" s="426"/>
+      <c r="S1" s="426"/>
+      <c r="T1" s="426"/>
+      <c r="U1" s="426"/>
+      <c r="V1" s="426"/>
+      <c r="W1" s="426"/>
+      <c r="X1" s="426"/>
+      <c r="Y1" s="426"/>
+      <c r="Z1" s="426"/>
     </row>
     <row r="2" spans="1:28" ht="12.75" customHeight="1">
-      <c r="B2" s="426"/>
-[...23 lines deleted...]
-      <c r="Z2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
+      <c r="L2" s="427"/>
+      <c r="M2" s="427"/>
+      <c r="N2" s="427"/>
+      <c r="O2" s="427"/>
+      <c r="P2" s="427"/>
+      <c r="Q2" s="427"/>
+      <c r="R2" s="427"/>
+      <c r="S2" s="427"/>
+      <c r="T2" s="427"/>
+      <c r="U2" s="427"/>
+      <c r="V2" s="427"/>
+      <c r="W2" s="427"/>
+      <c r="X2" s="427"/>
+      <c r="Y2" s="427"/>
+      <c r="Z2" s="427"/>
     </row>
     <row r="3" spans="1:28" ht="15" customHeight="1">
       <c r="B3" s="150" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3" t="s">
@@ -21228,51 +21229,51 @@
       <c r="S4" s="106">
         <v>2018</v>
       </c>
       <c r="T4" s="106">
         <v>2019</v>
       </c>
       <c r="U4" s="106">
         <v>2020</v>
       </c>
       <c r="V4" s="106">
         <v>2021</v>
       </c>
       <c r="W4" s="106">
         <v>2022</v>
       </c>
       <c r="X4" s="106">
         <v>2023</v>
       </c>
       <c r="Y4" s="106">
         <v>2024</v>
       </c>
       <c r="Z4" s="17">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:28" ht="10.5">
+    <row r="5" spans="1:28">
       <c r="B5" s="9"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -21409,51 +21410,51 @@
       <c r="S7" s="23">
         <v>81.3</v>
       </c>
       <c r="T7" s="23">
         <v>83.3</v>
       </c>
       <c r="U7" s="23">
         <v>86</v>
       </c>
       <c r="V7" s="23">
         <v>87.1</v>
       </c>
       <c r="W7" s="23">
         <v>87.2</v>
       </c>
       <c r="X7" s="23">
         <v>88.9</v>
       </c>
       <c r="Y7" s="23">
         <v>88.9</v>
       </c>
       <c r="Z7" s="23">
         <v>90.2</v>
       </c>
     </row>
-    <row r="8" spans="1:28" ht="10.5">
+    <row r="8" spans="1:28">
       <c r="B8" s="10"/>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
       <c r="T8" s="25"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
@@ -21485,79 +21486,79 @@
       <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
     </row>
     <row r="10" spans="1:28">
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
     </row>
     <row r="11" spans="1:28" ht="12.75" customHeight="1">
-      <c r="B11" s="429" t="s">
+      <c r="B11" s="430" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="429"/>
-[...13 lines deleted...]
-      <c r="Q11" s="429"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
+      <c r="K11" s="430"/>
+      <c r="L11" s="430"/>
+      <c r="M11" s="430"/>
+      <c r="N11" s="430"/>
+      <c r="O11" s="430"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="430"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
     </row>
     <row r="12" spans="1:28" ht="12.75" customHeight="1">
-      <c r="B12" s="431" t="s">
+      <c r="B12" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="431"/>
-[...1 lines deleted...]
-      <c r="E12" s="431"/>
+      <c r="C12" s="432"/>
+      <c r="D12" s="432"/>
+      <c r="E12" s="432"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
     </row>
     <row r="13" spans="1:28" ht="8.25" customHeight="1">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
@@ -21593,146 +21594,141 @@
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:28" ht="12.75" customHeight="1">
       <c r="A15" s="9"/>
       <c r="B15" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="B18" s="420" t="s">
+    <row r="16" spans="1:28" ht="14.25" customHeight="1"/>
+    <row r="17" spans="2:6" s="14" customFormat="1" ht="11.6">
+      <c r="B17" s="420" t="s">
         <v>14</v>
       </c>
     </row>
+    <row r="18" spans="2:6">
+      <c r="B18" s="429"/>
+      <c r="C18" s="429"/>
+      <c r="D18" s="429"/>
+      <c r="E18" s="429"/>
+      <c r="F18" s="9"/>
+    </row>
     <row r="19" spans="2:6">
-      <c r="B19" s="428"/>
-[...2 lines deleted...]
-      <c r="E19" s="428"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
       <c r="F19" s="9"/>
-    </row>
-[...5 lines deleted...]
-      <c r="F20" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B18:E18"/>
     <mergeCell ref="B11:Q11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B2:Z2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="http://estatistica.madeira.gov.pt" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="B12:E12" r:id="rId2" display="https://estatistica.madeira.gov.pt" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
-    <hyperlink ref="B18" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{BE062833-9A44-43BF-B5AD-2470F9C443E1}"/>
+    <hyperlink ref="B17" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{BE062833-9A44-43BF-B5AD-2470F9C443E1}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="10.3"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.69140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="51.69140625" style="6" customWidth="1"/>
+    <col min="3" max="15" width="8.69140625" style="6" customWidth="1"/>
+    <col min="16" max="16" width="6.69140625" style="6" customWidth="1"/>
+    <col min="17" max="17" width="16.4609375" style="6" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.15234375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="26.25" customHeight="1">
-      <c r="B1" s="425" t="s">
+      <c r="B1" s="426" t="s">
         <v>299</v>
       </c>
-      <c r="C1" s="425"/>
-[...11 lines deleted...]
-      <c r="O1" s="425"/>
+      <c r="C1" s="426"/>
+      <c r="D1" s="426"/>
+      <c r="E1" s="426"/>
+      <c r="F1" s="426"/>
+      <c r="G1" s="426"/>
+      <c r="H1" s="426"/>
+      <c r="I1" s="426"/>
+      <c r="J1" s="426"/>
+      <c r="K1" s="426"/>
+      <c r="L1" s="426"/>
+      <c r="M1" s="426"/>
+      <c r="N1" s="426"/>
+      <c r="O1" s="426"/>
     </row>
     <row r="2" spans="2:15" ht="13.5" customHeight="1">
-      <c r="B2" s="426"/>
-[...8 lines deleted...]
-      <c r="K2" s="426"/>
+      <c r="B2" s="427"/>
+      <c r="C2" s="427"/>
+      <c r="D2" s="427"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="427"/>
+      <c r="H2" s="427"/>
+      <c r="I2" s="427"/>
+      <c r="J2" s="427"/>
+      <c r="K2" s="427"/>
       <c r="L2" s="99"/>
       <c r="M2" s="99"/>
       <c r="N2" s="99"/>
     </row>
     <row r="3" spans="2:15" ht="15" customHeight="1">
       <c r="B3" s="60" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="2:15" ht="30" customHeight="1">
       <c r="B4" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="17">
         <v>2013</v>
       </c>
       <c r="D4" s="17">
@@ -22125,85 +22121,85 @@
       <c r="H14" s="62">
         <v>22.9</v>
       </c>
       <c r="I14" s="62">
         <v>22.6</v>
       </c>
       <c r="J14" s="62">
         <v>15.3</v>
       </c>
       <c r="K14" s="62">
         <v>13</v>
       </c>
       <c r="L14" s="62">
         <v>11.1</v>
       </c>
       <c r="M14" s="62" t="s">
         <v>0</v>
       </c>
       <c r="N14" s="62" t="s">
         <v>0</v>
       </c>
       <c r="O14" s="62" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:15" ht="10.5">
+    <row r="15" spans="2:15">
       <c r="B15" s="10"/>
     </row>
     <row r="16" spans="2:15" ht="3.75" customHeight="1">
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
     </row>
     <row r="17" spans="2:15">
       <c r="B17" s="9"/>
     </row>
     <row r="18" spans="2:15" ht="12.75" customHeight="1">
-      <c r="B18" s="429" t="s">
+      <c r="B18" s="430" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="429"/>
-[...7 lines deleted...]
-      <c r="K18" s="429"/>
+      <c r="C18" s="430"/>
+      <c r="D18" s="430"/>
+      <c r="E18" s="430"/>
+      <c r="F18" s="430"/>
+      <c r="G18" s="430"/>
+      <c r="H18" s="430"/>
+      <c r="I18" s="430"/>
+      <c r="J18" s="430"/>
+      <c r="K18" s="430"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
     </row>
     <row r="19" spans="2:15" ht="12.75" customHeight="1">
       <c r="B19" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
     </row>
     <row r="20" spans="2:15" ht="7.5" customHeight="1">
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
@@ -22234,68 +22230,68 @@
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
     </row>
     <row r="22" spans="2:15" ht="16" customHeight="1">
       <c r="B22" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="100"/>
       <c r="M22" s="100"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="2:15" s="14" customFormat="1" ht="16" customHeight="1">
-      <c r="B23" s="434" t="s">
+      <c r="B23" s="435" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="434"/>
-[...7 lines deleted...]
-      <c r="K23" s="434"/>
+      <c r="C23" s="435"/>
+      <c r="D23" s="435"/>
+      <c r="E23" s="435"/>
+      <c r="F23" s="435"/>
+      <c r="G23" s="435"/>
+      <c r="H23" s="435"/>
+      <c r="I23" s="435"/>
+      <c r="J23" s="435"/>
+      <c r="K23" s="435"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
     </row>
-    <row r="25" spans="2:15" ht="11.5">
+    <row r="25" spans="2:15" ht="11.6">
       <c r="B25" s="420" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B18:K18"/>
     <mergeCell ref="B23:K23"/>
     <mergeCell ref="B1:O1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B19" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
     <hyperlink ref="B25" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{9F55030C-0E63-4146-A039-B81DE5B9860A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>