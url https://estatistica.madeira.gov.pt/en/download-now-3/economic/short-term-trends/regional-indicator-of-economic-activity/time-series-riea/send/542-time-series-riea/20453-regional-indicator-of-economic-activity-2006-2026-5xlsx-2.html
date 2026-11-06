--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\IRAE_0626\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\IRAE_0726\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4E4C376-F7EE-467B-B3A6-0CF33C9AE57B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D421205B-F2E7-4287-BFEF-CC4BF74A1D28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IRAE ENG" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_ECO3" localSheetId="0">#REF!</definedName>
     <definedName name="_ECO3">#REF!</definedName>
     <definedName name="_Extract" localSheetId="0">#REF!</definedName>
     <definedName name="_Extract">#REF!</definedName>
     <definedName name="Ago" localSheetId="0">#REF!</definedName>
     <definedName name="Ago">#REF!</definedName>
     <definedName name="agosto" localSheetId="0">#REF!</definedName>
     <definedName name="agosto">#REF!</definedName>
     <definedName name="Agosto1" localSheetId="0">#REF!</definedName>
     <definedName name="Agosto1">#REF!</definedName>
     <definedName name="AL" localSheetId="0">#REF!</definedName>
     <definedName name="AL">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IRAE ENG'!$B$1:$N$34</definedName>
     <definedName name="ECON" localSheetId="0">#REF!</definedName>
     <definedName name="ECON">#REF!</definedName>
     <definedName name="MES" localSheetId="0">#REF!</definedName>
     <definedName name="MES">#REF!</definedName>
     <definedName name="MJ" localSheetId="0">#REF!</definedName>
@@ -182,87 +182,70 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: x - data not available</t>
     </r>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">: </t>
-[...16 lines deleted...]
-      <t xml:space="preserve"> The Regional Indicator of Economic Activity (RIEA) is revised after the annual release of the Regional Accounts, with the incorporation of final data.</t>
+      <t>: (1) The Regional Indicator of Economic Activity (RIEA) is revised after the annual release of the Regional Accounts, with the incorporation of final data.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="9">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ [$€]_-;\-* #,##0.00\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _E_s_c_._-;\-* #,##0.00\ _E_s_c_._-;_-* &quot;-&quot;??\ _E_s_c_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_€_-;\-* #,##0.00_€_-;_-* &quot;-&quot;??_€_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###"/>
     <numFmt numFmtId="171" formatCode="0.000000"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -438,56 +421,50 @@
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF012B5B"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="52">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="62"/>
       </patternFill>
@@ -1710,902 +1687,904 @@
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="12">
         <v>2006</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="23">
-        <v>0.69385909553999781</v>
+        <v>0.69454865211052375</v>
       </c>
       <c r="F7" s="23">
-        <v>0.15092414974059842</v>
+        <v>0.15162720290907236</v>
       </c>
       <c r="G7" s="23">
-        <v>-2.4573986783918422E-3</v>
+        <v>-5.8609732792591629E-4</v>
       </c>
       <c r="H7" s="23">
-        <v>-1.3798558405227166</v>
+        <v>-1.3796099604390664</v>
       </c>
       <c r="I7" s="23">
-        <v>-1.8456141533158172</v>
+        <v>-1.8455726269761843</v>
       </c>
       <c r="J7" s="23">
-        <v>-2.5082854053823214</v>
+        <v>-2.5100443563883115</v>
       </c>
       <c r="K7" s="23">
-        <v>-1.616586066314095</v>
+        <v>-1.6176928050573116</v>
       </c>
       <c r="L7" s="23">
-        <v>-0.90111596329842236</v>
+        <v>-0.90123767427881407</v>
       </c>
       <c r="M7" s="23">
-        <v>-0.36351848243501206</v>
+        <v>-0.36157148642638037</v>
       </c>
       <c r="N7" s="23">
-        <v>-0.37065935638483183</v>
+        <v>-0.36851809732440877</v>
       </c>
       <c r="O7" s="24"/>
     </row>
     <row r="8" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="12">
         <v>2007</v>
       </c>
       <c r="C8" s="23">
-        <v>0.12605612522662499</v>
+        <v>0.12891680334171357</v>
       </c>
       <c r="D8" s="23">
-        <v>0.52211132373525326</v>
+        <v>0.52452963991611101</v>
       </c>
       <c r="E8" s="23">
-        <v>0.92843936002754213</v>
+        <v>0.93098194763230824</v>
       </c>
       <c r="F8" s="23">
-        <v>0.25875365894068719</v>
+        <v>0.26031489979152533</v>
       </c>
       <c r="G8" s="23">
-        <v>0.12233583477987489</v>
+        <v>0.12294719509482102</v>
       </c>
       <c r="H8" s="23">
-        <v>-0.13008313196108107</v>
+        <v>-0.12974758052863872</v>
       </c>
       <c r="I8" s="23">
-        <v>1.0697831560567208</v>
+        <v>1.0719905773093952</v>
       </c>
       <c r="J8" s="23">
-        <v>1.5072959959437719</v>
+        <v>1.5105985425380533</v>
       </c>
       <c r="K8" s="23">
-        <v>1.4211584536935371</v>
+        <v>1.4245935125050437</v>
       </c>
       <c r="L8" s="23">
-        <v>0.76097742414998493</v>
+        <v>0.76335140442447325</v>
       </c>
       <c r="M8" s="23">
-        <v>1.1259680508882703</v>
+        <v>1.1272646154019628</v>
       </c>
       <c r="N8" s="23">
-        <v>2.4805758828564182</v>
+        <v>2.4839632898903772</v>
       </c>
       <c r="O8" s="24"/>
     </row>
     <row r="9" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="14">
         <v>2008</v>
       </c>
       <c r="C9" s="23">
-        <v>2.6568530938203034</v>
+        <v>2.6594949340459832</v>
       </c>
       <c r="D9" s="23">
-        <v>2.9893482738200796</v>
+        <v>2.9938621765607603</v>
       </c>
       <c r="E9" s="23">
-        <v>1.9704695530647649</v>
+        <v>1.9721704747971758</v>
       </c>
       <c r="F9" s="23">
-        <v>2.420126796310186</v>
+        <v>2.4227187135243247</v>
       </c>
       <c r="G9" s="23">
-        <v>1.5437835539209057</v>
+        <v>1.5441028442779474</v>
       </c>
       <c r="H9" s="23">
-        <v>2.1429377376579595</v>
+        <v>2.1450902722377263</v>
       </c>
       <c r="I9" s="23">
-        <v>1.5370513517399313</v>
+        <v>1.5379251347029044</v>
       </c>
       <c r="J9" s="23">
-        <v>1.8210755158451588</v>
+        <v>1.8221673424951186</v>
       </c>
       <c r="K9" s="23">
-        <v>1.8405069178324771</v>
+        <v>1.8410078469181772</v>
       </c>
       <c r="L9" s="23">
-        <v>1.5780301191111048</v>
+        <v>1.5784976334044705</v>
       </c>
       <c r="M9" s="23">
-        <v>0.57367382264318068</v>
+        <v>0.57359587798244638</v>
       </c>
       <c r="N9" s="23">
-        <v>0.10935559874732745</v>
+        <v>0.11008747615437101</v>
       </c>
       <c r="O9" s="24"/>
     </row>
     <row r="10" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="14">
         <v>2009</v>
       </c>
       <c r="C10" s="23">
-        <v>-0.6435273719633513</v>
+        <v>-0.64351019551168676</v>
       </c>
       <c r="D10" s="23">
-        <v>-1.4271131983197369</v>
+        <v>-1.4273992316519402</v>
       </c>
       <c r="E10" s="23">
-        <v>-2.3074402506750675</v>
+        <v>-2.3080432135648845</v>
       </c>
       <c r="F10" s="23">
-        <v>-2.5470378609758546</v>
+        <v>-2.5480876561173469</v>
       </c>
       <c r="G10" s="23">
-        <v>-1.8352862456265904</v>
+        <v>-1.8351700326632538</v>
       </c>
       <c r="H10" s="23">
-        <v>-1.5616321159480391</v>
+        <v>-1.5629031925391521</v>
       </c>
       <c r="I10" s="23">
-        <v>-1.0388066552906017</v>
+        <v>-1.0393472378460289</v>
       </c>
       <c r="J10" s="23">
-        <v>-1.0286362417864114</v>
+        <v>-1.0292498125685305</v>
       </c>
       <c r="K10" s="23">
-        <v>-1.1467394218812232</v>
+        <v>-1.1473888491417563</v>
       </c>
       <c r="L10" s="23">
-        <v>-0.47190688126371882</v>
+        <v>-0.47206268600867696</v>
       </c>
       <c r="M10" s="23">
-        <v>9.3074917832992876E-2</v>
+        <v>9.3144270355989378E-2</v>
       </c>
       <c r="N10" s="23">
-        <v>-0.17470796025519619</v>
+        <v>-0.17651782074403038</v>
       </c>
       <c r="O10" s="24"/>
     </row>
     <row r="11" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="14">
         <v>2010</v>
       </c>
       <c r="C11" s="23">
-        <v>5.0838435809482871E-2</v>
+        <v>4.9531078584150179E-2</v>
       </c>
       <c r="D11" s="23">
-        <v>-0.12808778372272872</v>
+        <v>-0.13224697030917965</v>
       </c>
       <c r="E11" s="23">
-        <v>0.93805216019472348</v>
+        <v>0.9375554625973469</v>
       </c>
       <c r="F11" s="23">
-        <v>1.3799855651132977</v>
+        <v>1.3804116198228427</v>
       </c>
       <c r="G11" s="23">
-        <v>1.8367487197052754</v>
+        <v>1.8403112204150702</v>
       </c>
       <c r="H11" s="23">
-        <v>1.5919901106508019</v>
+        <v>1.5945459330968865</v>
       </c>
       <c r="I11" s="23">
-        <v>0.39461059547191008</v>
+        <v>0.39498758661776107</v>
       </c>
       <c r="J11" s="23">
-        <v>0.63138036758442428</v>
+        <v>0.63264922279117686</v>
       </c>
       <c r="K11" s="23">
-        <v>0.87595358614984753</v>
+        <v>0.87749631933958339</v>
       </c>
       <c r="L11" s="23">
-        <v>0.65780992949924688</v>
+        <v>0.65851475962067274</v>
       </c>
       <c r="M11" s="23">
-        <v>-0.23225282948445314</v>
+        <v>-0.23348427239314062</v>
       </c>
       <c r="N11" s="23">
-        <v>0.17683998337860388</v>
+        <v>0.17709330320947234</v>
       </c>
       <c r="O11" s="24"/>
     </row>
     <row r="12" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="14">
         <v>2011</v>
       </c>
       <c r="C12" s="23">
-        <v>1.2507068010805984E-2</v>
+        <v>1.2869127994979447E-2</v>
       </c>
       <c r="D12" s="23">
-        <v>0.86542817090592039</v>
+        <v>0.8698093066137631</v>
       </c>
       <c r="E12" s="23">
-        <v>-0.53715967483626859</v>
+        <v>-0.53742284743491986</v>
       </c>
       <c r="F12" s="23">
-        <v>-0.51798427290059723</v>
+        <v>-0.51825312135634505</v>
       </c>
       <c r="G12" s="23">
-        <v>-1.5216070564459421</v>
+        <v>-1.5267788913045346</v>
       </c>
       <c r="H12" s="23">
-        <v>-1.6072430623962477</v>
+        <v>-1.6113413978905096</v>
       </c>
       <c r="I12" s="23">
-        <v>-1.3327466772918408</v>
+        <v>-1.335616057201912</v>
       </c>
       <c r="J12" s="23">
-        <v>-1.8784191384325828</v>
+        <v>-1.8820323000055137</v>
       </c>
       <c r="K12" s="23">
-        <v>-1.8126666610051738</v>
+        <v>-1.8156216595892913</v>
       </c>
       <c r="L12" s="23">
-        <v>-2.6803148406390669</v>
+        <v>-2.6837427439450812</v>
       </c>
       <c r="M12" s="23">
-        <v>-2.842194296351328</v>
+        <v>-2.8449772335642951</v>
       </c>
       <c r="N12" s="23">
-        <v>-3.3587255861360688</v>
+        <v>-3.3606402651664489</v>
       </c>
       <c r="O12" s="24"/>
     </row>
     <row r="13" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="14">
         <v>2012</v>
       </c>
       <c r="C13" s="23">
-        <v>-3.5863871820342266</v>
+        <v>-3.5893086578482336</v>
       </c>
       <c r="D13" s="23">
-        <v>-3.7074602140160349</v>
+        <v>-3.7113056225280596</v>
       </c>
       <c r="E13" s="23">
-        <v>-3.8369323679666008</v>
+        <v>-3.8407640560323406</v>
       </c>
       <c r="F13" s="23">
-        <v>-4.9165271117626173</v>
+        <v>-4.9229653571870955</v>
       </c>
       <c r="G13" s="23">
-        <v>-5.5462006909478641</v>
+        <v>-5.5531808201392838</v>
       </c>
       <c r="H13" s="23">
-        <v>-6.1199345793566655</v>
+        <v>-6.1300255649966164</v>
       </c>
       <c r="I13" s="23">
-        <v>-5.7845155523174094</v>
+        <v>-5.7937455019652333</v>
       </c>
       <c r="J13" s="23">
-        <v>-5.8392599155228666</v>
+        <v>-5.8487825796726023</v>
       </c>
       <c r="K13" s="23">
-        <v>-6.3714896172383462</v>
+        <v>-6.3825934609859747</v>
       </c>
       <c r="L13" s="23">
-        <v>-5.982159995666068</v>
+        <v>-5.9933385491320514</v>
       </c>
       <c r="M13" s="23">
-        <v>-5.737596909666598</v>
+        <v>-5.74876293112718</v>
       </c>
       <c r="N13" s="23">
-        <v>-5.2278821764236119</v>
+        <v>-5.238207733874245</v>
       </c>
       <c r="O13" s="24"/>
     </row>
     <row r="14" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="14">
         <v>2013</v>
       </c>
       <c r="C14" s="23">
-        <v>-4.2040654106790303</v>
+        <v>-4.2116290635511131</v>
       </c>
       <c r="D14" s="23">
-        <v>-3.4763943574973526</v>
+        <v>-3.4811982562477173</v>
       </c>
       <c r="E14" s="23">
-        <v>-2.7631502045532295</v>
+        <v>-2.7673249771726161</v>
       </c>
       <c r="F14" s="23">
-        <v>-1.5033919607768242</v>
+        <v>-1.504698970504593</v>
       </c>
       <c r="G14" s="23">
-        <v>4.0910485131566421E-2</v>
+        <v>4.1610194211088788E-2</v>
       </c>
       <c r="H14" s="23">
-        <v>1.3109648699268761</v>
+        <v>1.3156709833467415</v>
       </c>
       <c r="I14" s="23">
-        <v>1.3074065193016082</v>
+        <v>1.3110888061314909</v>
       </c>
       <c r="J14" s="23">
-        <v>1.0852729800433736</v>
+        <v>1.0879973787687161</v>
       </c>
       <c r="K14" s="23">
-        <v>2.0518199504762795</v>
+        <v>2.0571987853289646</v>
       </c>
       <c r="L14" s="23">
-        <v>2.2758586711718292</v>
+        <v>2.2818309772353862</v>
       </c>
       <c r="M14" s="23">
-        <v>3.2226390573887023</v>
+        <v>3.2307266200559694</v>
       </c>
       <c r="N14" s="23">
-        <v>3.2723029719822945</v>
+        <v>3.2791927976283839</v>
       </c>
       <c r="O14" s="24"/>
     </row>
     <row r="15" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="14">
         <v>2014</v>
       </c>
       <c r="C15" s="23">
-        <v>2.2238046535389708</v>
+        <v>2.227462152072579</v>
       </c>
       <c r="D15" s="23">
-        <v>2.2402721898477198</v>
+        <v>2.243013605421297</v>
       </c>
       <c r="E15" s="23">
-        <v>1.962749656090482</v>
+        <v>1.9647079514198869</v>
       </c>
       <c r="F15" s="23">
-        <v>2.9199734529184838</v>
+        <v>2.9237997422176418</v>
       </c>
       <c r="G15" s="23">
-        <v>2.3163365146377894</v>
+        <v>2.3186409611121852</v>
       </c>
       <c r="H15" s="23">
-        <v>2.9737025355543913</v>
+        <v>2.9774087305131958</v>
       </c>
       <c r="I15" s="23">
-        <v>3.1593683569081974</v>
+        <v>3.1644202268493196</v>
       </c>
       <c r="J15" s="23">
-        <v>3.7027481084174285</v>
+        <v>3.7104687614222462</v>
       </c>
       <c r="K15" s="23">
-        <v>2.9167312774495935</v>
+        <v>2.9232774897836009</v>
       </c>
       <c r="L15" s="23">
-        <v>2.9298322416721514</v>
+        <v>2.936629234354557</v>
       </c>
       <c r="M15" s="23">
-        <v>1.8097797556174209</v>
+        <v>1.8138779103787874</v>
       </c>
       <c r="N15" s="23">
-        <v>1.6466437423312603</v>
+        <v>1.6503660615991997</v>
       </c>
       <c r="O15" s="24"/>
     </row>
     <row r="16" spans="2:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="14">
         <v>2015</v>
       </c>
       <c r="C16" s="23">
-        <v>2.3202694369740628</v>
+        <v>2.3259871432902215</v>
       </c>
       <c r="D16" s="23">
-        <v>1.9741710053273112</v>
+        <v>1.9791711148601194</v>
       </c>
       <c r="E16" s="23">
-        <v>3.385613601298207</v>
+        <v>3.3933626288064915</v>
       </c>
       <c r="F16" s="23">
-        <v>2.7140336197826249</v>
+        <v>2.7195755752357926</v>
       </c>
       <c r="G16" s="23">
-        <v>2.8372542208733664</v>
+        <v>2.8432353253374223</v>
       </c>
       <c r="H16" s="23">
-        <v>1.1773312656733412</v>
+        <v>1.1800778896716977</v>
       </c>
       <c r="I16" s="23">
-        <v>0.66230159282266454</v>
+        <v>0.66312565256933675</v>
       </c>
       <c r="J16" s="23">
-        <v>1.4914322192294678</v>
+        <v>1.4934471678865877</v>
       </c>
       <c r="K16" s="23">
-        <v>1.1903709288170725</v>
+        <v>1.1907781545165135</v>
       </c>
       <c r="L16" s="23">
-        <v>1.1048647968167935</v>
+        <v>1.106287348091044</v>
       </c>
       <c r="M16" s="23">
-        <v>0.55074526437392157</v>
+        <v>0.55182596399958928</v>
       </c>
       <c r="N16" s="23">
-        <v>0.97211887647761874</v>
+        <v>0.97455261118034664</v>
       </c>
       <c r="O16" s="24"/>
     </row>
     <row r="17" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="15">
         <v>2016</v>
       </c>
       <c r="C17" s="23">
-        <v>1.1066542358290909</v>
+        <v>1.1083923905660087</v>
       </c>
       <c r="D17" s="23">
-        <v>2.4817106526990802</v>
+        <v>2.4852768723256005</v>
       </c>
       <c r="E17" s="23">
-        <v>2.4119811232236636</v>
+        <v>2.4152184108202359</v>
       </c>
       <c r="F17" s="23">
-        <v>2.2149350999544932</v>
+        <v>2.218174791027625</v>
       </c>
       <c r="G17" s="23">
-        <v>2.0620183419563611</v>
+        <v>2.0663315663542279</v>
       </c>
       <c r="H17" s="23">
-        <v>2.7783121482865982</v>
+        <v>2.7844219158084833</v>
       </c>
       <c r="I17" s="23">
-        <v>4.0042969271144173</v>
+        <v>4.0135508998622988</v>
       </c>
       <c r="J17" s="23">
-        <v>3.8013449334232154</v>
+        <v>3.8097233686130547</v>
       </c>
       <c r="K17" s="23">
-        <v>4.3487924991117923</v>
+        <v>4.3587766613364547</v>
       </c>
       <c r="L17" s="23">
-        <v>4.1699464536347142</v>
+        <v>4.1789741955767736</v>
       </c>
       <c r="M17" s="23">
-        <v>4.3587803977981654</v>
+        <v>4.3672051599928592</v>
       </c>
       <c r="N17" s="23">
-        <v>3.0665738035881565</v>
+        <v>3.0719678272899156</v>
       </c>
       <c r="O17" s="24"/>
     </row>
     <row r="18" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="15">
         <v>2017</v>
       </c>
       <c r="C18" s="23">
-        <v>2.712874506548097</v>
+        <v>2.7181397770129885</v>
       </c>
       <c r="D18" s="23">
-        <v>2.1624559455980337</v>
+        <v>2.1677057483591589</v>
       </c>
       <c r="E18" s="23">
-        <v>2.7558605504421805</v>
+        <v>2.7627764996992097</v>
       </c>
       <c r="F18" s="23">
-        <v>2.7666501232189291</v>
+        <v>2.7727761659889043</v>
       </c>
       <c r="G18" s="23">
-        <v>2.7907184751671461</v>
+        <v>2.7963441603461434</v>
       </c>
       <c r="H18" s="23">
-        <v>3.0955771151297848</v>
+        <v>3.1013388826557664</v>
       </c>
       <c r="I18" s="23">
-        <v>2.8716801650174379</v>
+        <v>2.8776369682574585</v>
       </c>
       <c r="J18" s="23">
-        <v>2.4242950826044054</v>
+        <v>2.4291129813790828</v>
       </c>
       <c r="K18" s="23">
-        <v>1.3950148556115705</v>
+        <v>1.39758909423584</v>
       </c>
       <c r="L18" s="23">
-        <v>1.7585761402018385</v>
+        <v>1.7612128465815564</v>
       </c>
       <c r="M18" s="23">
-        <v>2.4338667339976796</v>
+        <v>2.4380214232777351</v>
       </c>
       <c r="N18" s="23">
-        <v>3.0597312619924337</v>
+        <v>3.0649211003698058</v>
       </c>
       <c r="O18" s="24"/>
     </row>
     <row r="19" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="14">
         <v>2018</v>
       </c>
       <c r="C19" s="23">
-        <v>2.9965964631301278</v>
+        <v>3.0022383621872621</v>
       </c>
       <c r="D19" s="23">
-        <v>2.0597950577936492</v>
+        <v>2.0632183045754497</v>
       </c>
       <c r="E19" s="23">
-        <v>1.4027648918793374</v>
+        <v>1.4057072972055962</v>
       </c>
       <c r="F19" s="23">
-        <v>1.4316342603852474</v>
+        <v>1.4362024353506075</v>
       </c>
       <c r="G19" s="23">
-        <v>1.6147968869343505</v>
+        <v>1.6203994321974897</v>
       </c>
       <c r="H19" s="23">
-        <v>1.2936778752050686</v>
+        <v>1.2989230798368261</v>
       </c>
       <c r="I19" s="23">
-        <v>0.65016330611091422</v>
+        <v>0.65276670424845684</v>
       </c>
       <c r="J19" s="23">
-        <v>0.75212780515143551</v>
+        <v>0.75497250072246791</v>
       </c>
       <c r="K19" s="23">
-        <v>0.83412315296176009</v>
+        <v>0.83674516445091873</v>
       </c>
       <c r="L19" s="23">
-        <v>0.73238501374907494</v>
+        <v>0.73536856203764112</v>
       </c>
       <c r="M19" s="23">
-        <v>0.50689050102739552</v>
+        <v>0.50980671495468288</v>
       </c>
       <c r="N19" s="23">
-        <v>1.2200155031000695</v>
+        <v>1.2244594973172624</v>
       </c>
       <c r="O19" s="24"/>
     </row>
     <row r="20" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="15">
         <v>2019</v>
       </c>
       <c r="C20" s="23">
-        <v>1.4353318630223839</v>
+        <v>1.4394514114194061</v>
       </c>
       <c r="D20" s="23">
-        <v>2.5625278815736658</v>
+        <v>2.5687657925145908</v>
       </c>
       <c r="E20" s="23">
-        <v>2.4160976540266836</v>
+        <v>2.4211961738691161</v>
       </c>
       <c r="F20" s="23">
-        <v>2.3221583302289792</v>
+        <v>2.3263168779933951</v>
       </c>
       <c r="G20" s="23">
-        <v>2.1262470908821656</v>
+        <v>2.1294340687082549</v>
       </c>
       <c r="H20" s="23">
-        <v>1.8253388329546432</v>
+        <v>1.8273255997691917</v>
       </c>
       <c r="I20" s="23">
-        <v>2.0221233935974845</v>
+        <v>2.0245701384243597</v>
       </c>
       <c r="J20" s="23">
-        <v>1.8044434240765799</v>
+        <v>1.8061284056906817</v>
       </c>
       <c r="K20" s="23">
-        <v>2.6219526262040342</v>
+        <v>2.6257395755449449</v>
       </c>
       <c r="L20" s="23">
-        <v>3.1320722697524408</v>
+        <v>3.136960783321431</v>
       </c>
       <c r="M20" s="23">
-        <v>2.9546041160046803</v>
+        <v>2.9587492805922198</v>
       </c>
       <c r="N20" s="23">
-        <v>2.7553979429868454</v>
+        <v>2.7593794039968227</v>
       </c>
       <c r="O20" s="24"/>
     </row>
     <row r="21" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="15">
         <v>2020</v>
       </c>
       <c r="C21" s="23">
-        <v>2.1770274043411897</v>
+        <v>2.1801312961995558</v>
       </c>
       <c r="D21" s="23">
-        <v>2.1700442040480432</v>
+        <v>2.1730238310703038</v>
       </c>
       <c r="E21" s="23">
-        <v>0.71228276407154689</v>
+        <v>0.71214543835957556</v>
       </c>
       <c r="F21" s="23">
-        <v>-3.9258049548262437</v>
+        <v>-3.9339354305563754</v>
       </c>
       <c r="G21" s="23">
-        <v>-7.495112232209916</v>
+        <v>-7.50619333599525</v>
       </c>
       <c r="H21" s="23">
-        <v>-8.4431004196456243</v>
+        <v>-8.4514444182216497</v>
       </c>
       <c r="I21" s="23">
-        <v>-5.0609259728129201</v>
+        <v>-5.0610654551339884</v>
       </c>
       <c r="J21" s="23">
-        <v>-3.0951594604204122</v>
+        <v>-3.0922218590760386</v>
       </c>
       <c r="K21" s="23">
-        <v>-1.8752906462772687</v>
+        <v>-1.8726220148463444</v>
       </c>
       <c r="L21" s="23">
-        <v>-1.9808708858608637</v>
+        <v>-1.9800956674694752</v>
       </c>
       <c r="M21" s="23">
-        <v>-1.8094264980803381</v>
+        <v>-1.8097609288607472</v>
       </c>
       <c r="N21" s="23">
-        <v>-1.9348648563413138</v>
+        <v>-1.9352972583504324</v>
       </c>
       <c r="O21" s="24"/>
     </row>
     <row r="22" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="15">
         <v>2021</v>
       </c>
       <c r="C22" s="23">
-        <v>-2.0459109694451696</v>
+        <v>-2.0482783496820001</v>
       </c>
       <c r="D22" s="23">
-        <v>-2.7257084018044635</v>
+        <v>-2.7292046184114653</v>
       </c>
       <c r="E22" s="23">
-        <v>-1.3951131360399582</v>
+        <v>-1.3947986448845833</v>
       </c>
       <c r="F22" s="23">
-        <v>10.101776967815335</v>
+        <v>10.125870934204391</v>
       </c>
       <c r="G22" s="23">
-        <v>19.390021901082445</v>
+        <v>19.42945126812511</v>
       </c>
       <c r="H22" s="23">
-        <v>23.718666678413282</v>
+        <v>23.761589160633314</v>
       </c>
       <c r="I22" s="23">
-        <v>15.538192291838785</v>
+        <v>15.562347940029431</v>
       </c>
       <c r="J22" s="23">
-        <v>9.9553028647242705</v>
+        <v>9.9680956270028496</v>
       </c>
       <c r="K22" s="23">
-        <v>7.5941158781088438</v>
+        <v>7.6027197890925144</v>
       </c>
       <c r="L22" s="23">
-        <v>6.9854858909496702</v>
+        <v>6.9931249360311938</v>
       </c>
       <c r="M22" s="23">
-        <v>6.9612644130101513</v>
+        <v>6.969074490153246</v>
       </c>
       <c r="N22" s="23">
-        <v>6.6713323620461118</v>
+        <v>6.6786901257660114</v>
       </c>
       <c r="O22" s="24"/>
     </row>
     <row r="23" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="15">
         <v>2022</v>
       </c>
       <c r="C23" s="23">
-        <v>7.0944929290533256</v>
+        <v>7.104722373069718</v>
       </c>
       <c r="D23" s="23">
-        <v>8.585710762417138</v>
+        <v>8.5995960475380819</v>
       </c>
       <c r="E23" s="23">
-        <v>9.369507824269844</v>
+        <v>9.3840114169718678</v>
       </c>
       <c r="F23" s="23">
-        <v>10.715206705561203</v>
+        <v>10.730099210854899</v>
       </c>
       <c r="G23" s="23">
-        <v>8.7320052015231635</v>
+        <v>8.742531732800547</v>
       </c>
       <c r="H23" s="23">
-        <v>6.4617925915238681</v>
+        <v>6.4691172020879426</v>
       </c>
       <c r="I23" s="23">
-        <v>3.4966635834488438</v>
+        <v>3.49982964251023</v>
       </c>
       <c r="J23" s="23">
-        <v>2.5955669368666294</v>
+        <v>2.5986659751753995</v>
       </c>
       <c r="K23" s="23">
-        <v>1.6037051002381868</v>
+        <v>1.6070797482065204</v>
       </c>
       <c r="L23" s="23">
-        <v>1.438466687186398</v>
+        <v>1.4428405756926697</v>
       </c>
       <c r="M23" s="23">
-        <v>0.89912854172421242</v>
+        <v>0.90279707984611024</v>
       </c>
       <c r="N23" s="23">
-        <v>0.80270000480612058</v>
+        <v>0.80535605824966494</v>
       </c>
       <c r="O23" s="24"/>
     </row>
     <row r="24" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="15">
         <v>2023</v>
       </c>
       <c r="C24" s="23">
-        <v>2.2021603614183078</v>
+        <v>2.2069814554531741</v>
       </c>
       <c r="D24" s="23">
-        <v>2.6374147777751529</v>
+        <v>2.6415144493976759</v>
       </c>
       <c r="E24" s="23">
-        <v>3.3321154723266417</v>
+        <v>3.3381491420143425</v>
       </c>
       <c r="F24" s="23">
-        <v>1.6691941384264946</v>
+        <v>1.6725073585634336</v>
       </c>
       <c r="G24" s="23">
-        <v>1.4133366459655068</v>
+        <v>1.4174229262954028</v>
       </c>
       <c r="H24" s="23">
-        <v>1.1997117337505112</v>
+        <v>1.2023704170443461</v>
       </c>
       <c r="I24" s="23">
-        <v>1.7096485889711701</v>
+        <v>1.7124041145183635</v>
       </c>
       <c r="J24" s="23">
-        <v>2.3081976569412883</v>
+        <v>2.3107663374378138</v>
       </c>
       <c r="K24" s="23">
-        <v>2.6918203888459153</v>
+        <v>2.694402495501615</v>
       </c>
       <c r="L24" s="23">
-        <v>3.3199616423298743</v>
+        <v>3.3226311258907395</v>
       </c>
       <c r="M24" s="23">
-        <v>3.1294774750364343</v>
+        <v>3.1324250953808335</v>
       </c>
       <c r="N24" s="23">
-        <v>2.9464616458674882</v>
+        <v>2.9495472033682537</v>
       </c>
       <c r="O24" s="24"/>
     </row>
     <row r="25" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="15">
         <v>2024</v>
       </c>
       <c r="C25" s="23">
-        <v>1.5395856446027956</v>
+        <v>1.5410509041100544</v>
       </c>
       <c r="D25" s="23">
-        <v>1.0384060654050089</v>
+        <v>1.0402060777140176</v>
       </c>
       <c r="E25" s="23">
-        <v>0.63153479312726379</v>
+        <v>0.63195646043679377</v>
       </c>
       <c r="F25" s="23">
-        <v>1.8214674227078165</v>
+        <v>1.8252975739719375</v>
       </c>
       <c r="G25" s="23">
-        <v>1.4273274943375098</v>
+        <v>1.4301978349721582</v>
       </c>
       <c r="H25" s="23">
-        <v>1.1899122327283569</v>
+        <v>1.1939691961677519</v>
       </c>
       <c r="I25" s="23">
-        <v>0.78657487948846205</v>
+        <v>0.78935324302750964</v>
       </c>
       <c r="J25" s="23">
-        <v>0.84545543499637343</v>
+        <v>0.84798010349028463</v>
       </c>
       <c r="K25" s="23">
-        <v>1.0281862060769245</v>
+        <v>1.0313316869439777</v>
       </c>
       <c r="L25" s="23">
-        <v>1.5110286043591523</v>
+        <v>1.5154380578899307</v>
       </c>
       <c r="M25" s="23">
-        <v>2.3094454529480783</v>
+        <v>2.3151254562838615</v>
       </c>
       <c r="N25" s="23">
-        <v>3.1125867014661681</v>
+        <v>3.1184247518170971</v>
       </c>
       <c r="O25" s="24"/>
     </row>
     <row r="26" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="15">
         <v>2025</v>
       </c>
       <c r="C26" s="23">
-        <v>2.6960844498257308</v>
+        <v>2.6998910514796859</v>
       </c>
       <c r="D26" s="23">
-        <v>1.9846308870022276</v>
+        <v>1.9870459321529124</v>
       </c>
       <c r="E26" s="23">
-        <v>1.8143295249990747</v>
+        <v>1.8167594381485581</v>
       </c>
       <c r="F26" s="23">
-        <v>1.2580276325767585</v>
+        <v>1.2589636904943686</v>
       </c>
       <c r="G26" s="23">
-        <v>1.6554584654367599</v>
+        <v>1.6560352565591085</v>
       </c>
       <c r="H26" s="23">
-        <v>1.6517577492335314</v>
+        <v>1.6525553949542793</v>
       </c>
       <c r="I26" s="23">
-        <v>2.1795449484923726</v>
+        <v>2.1819846248073498</v>
       </c>
       <c r="J26" s="23">
-        <v>1.9863120145685464</v>
+        <v>1.9891717917125837</v>
       </c>
       <c r="K26" s="23">
-        <v>2.0885274683533317</v>
+        <v>2.0910477350502124</v>
       </c>
       <c r="L26" s="23">
-        <v>1.8346482974947138</v>
+        <v>1.8361505789109909</v>
       </c>
       <c r="M26" s="23">
-        <v>1.7402415575784238</v>
+        <v>1.7413892567157876</v>
       </c>
       <c r="N26" s="23">
-        <v>0.58492094722907917</v>
+        <v>0.58406425537280604</v>
       </c>
       <c r="O26" s="24"/>
     </row>
     <row r="27" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="15">
         <v>2026</v>
       </c>
       <c r="C27" s="23">
-        <v>0.37398245935309959</v>
+        <v>0.37220916909842439</v>
       </c>
       <c r="D27" s="23">
-        <v>1.1192098174147855</v>
+        <v>1.1190674897942658</v>
       </c>
       <c r="E27" s="23">
-        <v>2.0745409150651843</v>
+        <v>2.0764662954440425</v>
       </c>
       <c r="F27" s="23">
-        <v>2.4793874474096338</v>
+        <v>2.5067267204977122</v>
       </c>
       <c r="G27" s="23">
-        <v>1.6557803061334295</v>
+        <v>1.6814746209389577</v>
       </c>
       <c r="H27" s="23">
-        <v>1.3619222203656924</v>
-[...1 lines deleted...]
-      <c r="I27" s="23"/>
+        <v>1.386306574690839</v>
+      </c>
+      <c r="I27" s="23">
+        <v>0.91255234215567116</v>
+      </c>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="23"/>
       <c r="O27" s="13"/>
     </row>
     <row r="28" spans="1:15" s="7" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="6"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="K28" s="9"/>
       <c r="L28" s="9"/>
       <c r="M28" s="9"/>
       <c r="N28" s="9"/>
     </row>
     <row r="29" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="8"/>