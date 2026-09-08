--- v0 (2026-05-08)
+++ v1 (2026-09-08)
@@ -17,102 +17,102 @@
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RENT-A-CAR\4t2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jesus.costa\Documents\jesus_costa\Pagina\RENT-A-CAR\4t2025\retificacao_14-08-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA3F3E28-E04D-4D6D-B919-51A0ABB84F2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C0C1F6E-4C11-421B-8359-76B12C1527C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{C0E4BBFD-6FF4-43E7-8AED-139983A52997}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="5" r:id="rId1"/>
     <sheet name="Concepts" sheetId="4" r:id="rId2"/>
     <sheet name="I.1" sheetId="3" r:id="rId3"/>
     <sheet name="I.2" sheetId="6" r:id="rId4"/>
     <sheet name="I.3" sheetId="7" r:id="rId5"/>
     <sheet name="I.4" sheetId="8" r:id="rId6"/>
     <sheet name="I.5" sheetId="9" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Ano2">'[1]2.2_apuramento'!$A$87:$A$100</definedName>
     <definedName name="a" localSheetId="0">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="a" localSheetId="3">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="a" localSheetId="4">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="a" localSheetId="5">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="a" localSheetId="6">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="a">desloc([2]Ano!$A$1,0,0,Cont.valores([2]Ano!$A:$A),1)</definedName>
     <definedName name="An">[2]Ano!$A$1:$A$13</definedName>
     <definedName name="année">[3]Dialog!$H$20</definedName>
     <definedName name="Annex_III_TableIIIB_GNFR_Codes">#REF!</definedName>
     <definedName name="Ano">#REF!</definedName>
     <definedName name="ano_apur">[4]Ano!$A:$A</definedName>
     <definedName name="ano_novos">[4]Ano!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Concepts!$B$2:$K$71</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Contents!$B$1:$B$8</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">I.1!$B$1:$I$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">I.1!$B$1:$H$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">I.2!$B$1:$I$32</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">I.3!$B$1:$I$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">I.3!$B$1:$I$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">I.4!$B$1:$I$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">I.5!$B$1:$I$13</definedName>
     <definedName name="bnm">#REF!</definedName>
     <definedName name="by">#REF!</definedName>
     <definedName name="cet">#REF!</definedName>
     <definedName name="çl">#REF!</definedName>
     <definedName name="çlk">#REF!</definedName>
     <definedName name="çlz">#REF!</definedName>
     <definedName name="CRF_InventoryYear">[5]Sheet1!$C$6</definedName>
     <definedName name="CRF_Submission">[5]Sheet1!$C$30</definedName>
     <definedName name="d">#REF!</definedName>
     <definedName name="dsa">#REF!</definedName>
     <definedName name="e">#REF!</definedName>
     <definedName name="er">#REF!</definedName>
     <definedName name="ert">#REF!</definedName>
     <definedName name="euro">#REF!</definedName>
     <definedName name="ew">#REF!</definedName>
     <definedName name="f">#REF!</definedName>
     <definedName name="fds">#REF!</definedName>
     <definedName name="fg">#REF!</definedName>
     <definedName name="FID_1">[6]AGR_Fuels!$A$2</definedName>
     <definedName name="fny">#REF!</definedName>
     <definedName name="gg">#REF!</definedName>
     <definedName name="gh">#REF!</definedName>
     <definedName name="gj">#REF!</definedName>
@@ -203,85 +203,85 @@
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B8" i="7" l="1"/>
   <c r="B7" i="7"/>
   <c r="B6" i="7"/>
   <c r="B26" i="6" a="1"/>
-  <c r="B26" i="6" s="1"/>
   <c r="B20" i="6" a="1"/>
-  <c r="B20" i="6" s="1"/>
   <c r="B14" i="6" a="1"/>
-  <c r="B14" i="6" s="1"/>
   <c r="B24" i="6"/>
   <c r="B18" i="6"/>
   <c r="B12" i="6"/>
+  <c r="B26" i="6"/>
+  <c r="B20" i="6"/>
+  <c r="B14" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="96">
   <si>
     <t>Diesel</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>//</t>
   </si>
   <si>
     <t>ә</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>┴</t>
   </si>
   <si>
@@ -377,53 +377,50 @@
   <si>
     <t>Rectified value</t>
   </si>
   <si>
     <t>Revised value</t>
   </si>
   <si>
     <t>Concepts</t>
   </si>
   <si>
     <t>Light vehicle</t>
   </si>
   <si>
     <t>Rental contract</t>
   </si>
   <si>
     <t>Establishment</t>
   </si>
   <si>
     <t>Pick-up location for the rental car</t>
   </si>
   <si>
     <t>Motorcycle</t>
   </si>
   <si>
-    <t>CAR RENTAL STATISTICS - 2025 Po</t>
-[...1 lines deleted...]
-  <si>
     <t>Motor caravans</t>
   </si>
   <si>
     <t>Clients (No.)</t>
   </si>
   <si>
     <t xml:space="preserve">I.3 - Average rental duration in the Autonomous Region of Madeira, by type of vehicle </t>
   </si>
   <si>
     <t>I.1 - Fleet of self-drive rental vehicles in the Autonomous Region of Madeira, by type of vehicle and fuel type</t>
   </si>
   <si>
     <t>I.2 - Contracts concluded for self-drive vehicle rental services in the Autonomous Region of Madeira, by type of vehicle and pick-up location</t>
   </si>
   <si>
     <t>I.4 - Clients of self-drive vehicle rental services in the Autonomous Region of Madeira, by country of residence</t>
   </si>
   <si>
     <t>I.5 - Revenue from vehicle rental in the Autonomous Region of Madeira</t>
   </si>
   <si>
     <t>Motor caravan</t>
   </si>
   <si>
     <t>Other Revenue (excluding VAT)</t>
@@ -512,217 +509,321 @@
   </si>
   <si>
     <t>Amounts (excluding VAT) charged under vehicle rental contracts corresponding to the base rental value, including standard insurance coverage.</t>
   </si>
   <si>
     <t>Location specified in the rental contract for vehicle handover to the client, which may be an airport, hotel, or company service desk in any publicly accessible area.</t>
   </si>
   <si>
     <t>Establishment serving individuals seeking or booking rental services, particularly for vehicle collection or return. These may be located at airports, railway stations, or other publicly accessible areas.</t>
   </si>
   <si>
     <t>Activity involving the provision of vehicle rental services to third parties for a specified period, ranging from one day to several weeks.</t>
   </si>
   <si>
     <t>Self-drive rental vehicles</t>
   </si>
   <si>
     <t>Motorised road vehicle intended for the transport of passengers, with a seating capacity not exceeding nine seats (including the driver) and not classified as a motorcycle.
 Notes: This class includes microcars (which may be driven without a driving licence), taxis and rental passenger cars with fewer than ten seats. It may also include pick-up type vehicles.</t>
   </si>
   <si>
     <t>Revenue (Euros)</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> The average rental duration is calculated as a weighted average based on the number of contracts, with the total referring to the cumulative period.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>th</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Quarter Change</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Quarter-on-quarter  (%)   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Year-on-year  (%)   </t>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>st</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Quarter </t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nd</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Quarter Po </t>
-[...10 lines deleted...]
-      <t>RV</t>
+      <t xml:space="preserve"> Quarter </t>
     </r>
   </si>
   <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>rd</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Quarter Po </t>
-[...10 lines deleted...]
-      <t>RV</t>
+      <t xml:space="preserve"> Quarter </t>
     </r>
   </si>
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>th</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Quarter Po</t>
+      <t xml:space="preserve"> Quarter </t>
     </r>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>st</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Quarter Po </t>
+      <t xml:space="preserve">  Quarter</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>RV</t>
+      <t>rd</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Quarter</t>
     </r>
   </si>
   <si>
     <r>
+      <t>4</t>
+    </r>
+    <r>
       <rPr>
         <b/>
-        <sz val="7"/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Note:</t>
+      <t>th</t>
     </r>
     <r>
       <rPr>
-        <sz val="7"/>
+        <b/>
+        <sz val="8"/>
+        <color indexed="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> The average rental duration is calculated as a weighted average based on the number of contracts, with the total referring to the cumulative period.</t>
+      <t xml:space="preserve"> Quarter</t>
     </r>
+  </si>
+  <si>
+    <t>Year: 2025</t>
+  </si>
+  <si>
+    <t>CAR RENTAL STATISTICS - 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###"/>
     <numFmt numFmtId="165" formatCode="###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="###.#"/>
     <numFmt numFmtId="168" formatCode="###.0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -873,97 +974,157 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1038,147 +1199,173 @@
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hiperligação" xfId="1" builtinId="8"/>
     <cellStyle name="Hiperligação 2" xfId="3" xr:uid="{997C0A67-9213-4E0C-AD32-0ECD943C8763}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="2" xr:uid="{2B6F2C09-83B0-40DC-B326-4D2805C1D351}"/>
     <cellStyle name="Normal 4 2" xfId="4" xr:uid="{B3C950B7-9E7B-4C59-81BC-21E713E52192}"/>
     <cellStyle name="Normal_PRINCIP" xfId="5" xr:uid="{F129DF90-9281-4A11-9992-76A29B0C0EF9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../fnc/P_Transportes/TRANSPORTES_2019/PUBLICA&#199;&#195;O%20ANUAL%202018/Passageiros%20desembarcados%20com%20dados%20desatualizados.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/fnc/P_Transportes/TRANSPORTES_2019/PUBLICA&#199;&#195;O%20ANUAL%202018/Passageiros%20desembarcados%20com%20dados%20desatualizados.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../fnc/P_Transportes/TRANSPORTES_2019/PUBLICA&#199;&#195;O%20ANUAL%202018/Passageiros%20desembarcados%20com%20dados%20desatualizados.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/fnc/P_Transportes/TRANSPORTES_2019/PUBLICA&#199;&#195;O%20ANUAL%202018/Passageiros%20desembarcados%20com%20dados%20desatualizados.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///R:\fnc\P_Transportes\TRANSPORTES_2019\PUBLICA&#199;&#195;O%20ANUAL%202018\Passageiros%20desembarcados%20com%20dados%20desatualizados.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../joana.cardoso/Documents/Joana%20Cardoso/APURAMENTOS/AEREOS_Apuramento_diario.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/joana.cardoso/Documents/Joana%20Cardoso/APURAMENTOS/AEREOS_Apuramento_diario.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../joana.cardoso/Documents/Joana%20Cardoso/APURAMENTOS/AEREOS_Apuramento_diario.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/joana.cardoso/Documents/Joana%20Cardoso/APURAMENTOS/AEREOS_Apuramento_diario.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../ultima%20vers&#227;o%20trabalho/Transportes%20Maritimos/Publica&#231;&#227;o%20Anual/Transportes%20mar&#237;timos%20-%20publica&#231;&#227;o%20anual.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ultima%20vers&#227;o%20trabalho/Transportes%20Maritimos/Publica&#231;&#227;o%20Anual/Transportes%20mar&#237;timos%20-%20publica&#231;&#227;o%20anual.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../ultima%20vers&#227;o%20trabalho/Transportes%20Maritimos/Publica&#231;&#227;o%20Anual/Transportes%20mar&#237;timos%20-%20publica&#231;&#227;o%20anual.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ultima%20vers&#227;o%20trabalho/Transportes%20Maritimos/Publica&#231;&#227;o%20Anual/Transportes%20mar&#237;timos%20-%20publica&#231;&#227;o%20anual.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../Documents%20and%20Settings/EAEMG/Local%20Settings/Temporary%20Internet%20Files/OLK8/SDTT-Indices-Q-20061.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/EAEMG/Local%20Settings/Temporary%20Internet%20Files/OLK8/SDTT-Indices-Q-20061.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../Documents%20and%20Settings/EAEMG/Local%20Settings/Temporary%20Internet%20Files/OLK8/SDTT-Indices-Q-20061.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/EAEMG/Local%20Settings/Temporary%20Internet%20Files/OLK8/SDTT-Indices-Q-20061.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../fnc/P_Transportes/TRANSPORTES_MARLENE_FREITAS/Transportes%20Terrestres/Registo%20de%20ve&#237;culos%20novos/Registos%20de%20Ve&#237;culos%20NOVOS.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/fnc/P_Transportes/TRANSPORTES_MARLENE_FREITAS/Transportes%20Terrestres/Registo%20de%20ve&#237;culos%20novos/Registos%20de%20Ve&#237;culos%20NOVOS.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../fnc/P_Transportes/TRANSPORTES_MARLENE_FREITAS/Transportes%20Terrestres/Registo%20de%20ve&#237;culos%20novos/Registos%20de%20Ve&#237;culos%20NOVOS.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/fnc/P_Transportes/TRANSPORTES_MARLENE_FREITAS/Transportes%20Terrestres/Registo%20de%20ve&#237;culos%20novos/Registos%20de%20Ve&#237;culos%20NOVOS.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Phobos\SEPA\windows\TEMP\Common%20Reporting%20Format%20V1.01.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Wolfgang\c\temphold\TMPL_RES.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../Documents%20and%20Settings/EAEMG/My%20Documents/NPA/A_Npa/Divulga&#231;&#227;o/Eurostat/2006/4&#186;%20envio-1&#186;%20trim%20pond%20valores/SDTT-Indices-Q-2006-1&#186;T-PTc_eur.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/EAEMG/My%20Documents/NPA/A_Npa/Divulga&#231;&#227;o/Eurostat/2006/4&#186;%20envio-1&#186;%20trim%20pond%20valores/SDTT-Indices-Q-2006-1&#186;T-PTc_eur.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../Documents%20and%20Settings/EAEMG/My%20Documents/NPA/A_Npa/Divulga&#231;&#227;o/Eurostat/2006/4&#186;%20envio-1&#186;%20trim%20pond%20valores/SDTT-Indices-Q-2006-1&#186;T-PTc_eur.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/EAEMG/My%20Documents/NPA/A_Npa/Divulga&#231;&#227;o/Eurostat/2006/4&#186;%20envio-1&#186;%20trim%20pond%20valores/SDTT-Indices-Q-2006-1&#186;T-PTc_eur.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Phobos\sepa\Documents%20and%20Settings\ricardo.CLASUS\Defini&#231;&#245;es%20locais\Temporary%20Internet%20Files\OLK73\An&#225;liseAlex.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../jpalm/OneDrive/Ambiente%20de%20Trabalho/DREM/Disco/DREM/Transportes/01_TRANSPORTES_2019/MARITIMOS/Passageiros%20em%20tr&#226;nsito%20nos%20navios%20de%20cruzeiro-%20nacionalidade-porto%20do%20funchal.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/jpalm/OneDrive/Ambiente%20de%20Trabalho/DREM/Disco/DREM/Transportes/01_TRANSPORTES_2019/MARITIMOS/Passageiros%20em%20tr&#226;nsito%20nos%20navios%20de%20cruzeiro-%20nacionalidade-porto%20do%20funchal.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../jpalm/OneDrive/Ambiente%20de%20Trabalho/DREM/Disco/DREM/Transportes/01_TRANSPORTES_2019/MARITIMOS/Passageiros%20em%20tr&#226;nsito%20nos%20navios%20de%20cruzeiro-%20nacionalidade-porto%20do%20funchal.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/jpalm/OneDrive/Ambiente%20de%20Trabalho/DREM/Disco/DREM/Transportes/01_TRANSPORTES_2019/MARITIMOS/Passageiros%20em%20tr&#226;nsito%20nos%20navios%20de%20cruzeiro-%20nacionalidade-porto%20do%20funchal.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:relativeUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Instruções"/>
       <sheetName val="Avioes-Mercado"/>
       <sheetName val="Avioes-Operador"/>
       <sheetName val="Folha3"/>
       <sheetName val="Folha3 (2)"/>
       <sheetName val="Passageiros-Mercado"/>
       <sheetName val="Passageiros-Operador"/>
       <sheetName val="mercado_validação_mensal"/>
       <sheetName val="Mercadorias"/>
       <sheetName val="Correio"/>
       <sheetName val="Avioes"/>
       <sheetName val="Passageiros"/>
       <sheetName val="operador_validação_mes"/>
       <sheetName val="movimento_validação_anual"/>
       <sheetName val="mercadoria_validação_mensal"/>
       <sheetName val="mercadoria_validação_anual"/>
@@ -31113,133 +31300,133 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E09EA080-B300-470E-9313-EFB0FD5CF2DC}">
   <dimension ref="B1:B9"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.69140625" customWidth="1"/>
     <col min="2" max="2" width="116.84375" customWidth="1"/>
     <col min="3" max="3" width="6.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="26" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B3" s="41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B4" s="27" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B5" s="27" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B6" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B7" s="27" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B8" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B9" s="27"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" location="I.2!A1" display="I.2 - Movimento de aviões e passageiros, por tipo de tráfego" xr:uid="{11296613-3CB9-4929-B75E-837E9043A8A7}"/>
     <hyperlink ref="B4" location="I.1!A1" display="I.1 - Movimento de aviões e passageiros nos aeroportos regionais" xr:uid="{9B47D68A-C55F-4788-BE37-0D9EAB43D976}"/>
     <hyperlink ref="B3" location="Concepts!A1" display="Conventional signs" xr:uid="{C9FD2736-D272-4039-A467-E854CBA491FF}"/>
     <hyperlink ref="B6" location="I.3!A1" display="I.3 - Movimento de aviões e passageiros, por voos regulares e não regulares" xr:uid="{842258B1-6285-4107-B1D1-95D104B37739}"/>
     <hyperlink ref="B7" location="I.4!A1" display="I.4 - Movimento de passageiros desembarcados e ocupação das aeronaves" xr:uid="{806B1B75-FDF2-4AE2-AD23-77800B555C80}"/>
     <hyperlink ref="B8" location="I.5!A1" display="I.5 - Ranking do movimento de passageiros, por país, de janeiro a outubro de 2022" xr:uid="{A413398A-641E-4035-8460-6F6B4905929A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500E513A-424C-4636-9EE8-3109BE826E5C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:M77"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="10" max="10" width="9.15234375" customWidth="1"/>
     <col min="12" max="12" width="6.69140625" customWidth="1"/>
     <col min="13" max="13" width="14.53515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="65" t="s">
+      <c r="B2" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="65"/>
-[...7 lines deleted...]
-      <c r="K2" s="65"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
       <c r="L2" s="38"/>
       <c r="M2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B4" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20"/>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="17" t="s">
@@ -31318,1712 +31505,1656 @@
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B12" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.4">
       <c r="B13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="2:13" x14ac:dyDescent="0.4">
-      <c r="B15" s="66" t="s">
+      <c r="B15" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="66"/>
-[...7 lines deleted...]
-      <c r="K15" s="66"/>
+      <c r="C15" s="67"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="67"/>
       <c r="L15" s="39"/>
     </row>
     <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="34" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K18" s="63"/>
+      <c r="B18" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+      <c r="J18" s="64"/>
+      <c r="K18" s="64"/>
     </row>
     <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="63"/>
-[...8 lines deleted...]
-      <c r="K19" s="63"/>
+      <c r="B19" s="64"/>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
     </row>
     <row r="20" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B20" s="34"/>
     </row>
     <row r="21" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="34" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K22" s="63"/>
+      <c r="B22" s="64" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="64"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
     </row>
     <row r="23" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="63"/>
-[...8 lines deleted...]
-      <c r="K23" s="63"/>
+      <c r="B23" s="64"/>
+      <c r="C23" s="64"/>
+      <c r="D23" s="64"/>
+      <c r="E23" s="64"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="64"/>
     </row>
     <row r="24" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
     </row>
     <row r="25" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="35"/>
     </row>
     <row r="26" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B26" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K26" s="63"/>
+      <c r="B26" s="64" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="64"/>
+      <c r="D26" s="64"/>
+      <c r="E26" s="64"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="64"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="64"/>
     </row>
     <row r="27" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="63"/>
-[...8 lines deleted...]
-      <c r="K27" s="63"/>
+      <c r="B27" s="64"/>
+      <c r="C27" s="64"/>
+      <c r="D27" s="64"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="64"/>
+      <c r="H27" s="64"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="64"/>
+      <c r="K27" s="64"/>
     </row>
     <row r="28" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="63"/>
-[...8 lines deleted...]
-      <c r="K28" s="63"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
     </row>
     <row r="29" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="63"/>
-[...8 lines deleted...]
-      <c r="K29" s="63"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
     </row>
     <row r="30" spans="2:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="63"/>
-[...8 lines deleted...]
-      <c r="K30" s="63"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="64"/>
     </row>
     <row r="32" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="34" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B33" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K33" s="63"/>
+      <c r="B33" s="64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="64"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="64"/>
+      <c r="K33" s="64"/>
     </row>
     <row r="34" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B34" s="63"/>
-[...8 lines deleted...]
-      <c r="K34" s="63"/>
+      <c r="B34" s="64"/>
+      <c r="C34" s="64"/>
+      <c r="D34" s="64"/>
+      <c r="E34" s="64"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="64"/>
+      <c r="I34" s="64"/>
+      <c r="J34" s="64"/>
+      <c r="K34" s="64"/>
     </row>
     <row r="35" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B35" s="63"/>
-[...8 lines deleted...]
-      <c r="K35" s="63"/>
+      <c r="B35" s="64"/>
+      <c r="C35" s="64"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="64"/>
+      <c r="H35" s="64"/>
+      <c r="I35" s="64"/>
+      <c r="J35" s="64"/>
+      <c r="K35" s="64"/>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B37" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B38" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K38" s="63"/>
+      <c r="B38" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="64"/>
+      <c r="D38" s="64"/>
+      <c r="E38" s="64"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="64"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="64"/>
+      <c r="K38" s="64"/>
     </row>
     <row r="39" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="63"/>
-[...8 lines deleted...]
-      <c r="K39" s="63"/>
+      <c r="B39" s="64"/>
+      <c r="C39" s="64"/>
+      <c r="D39" s="64"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="64"/>
+      <c r="I39" s="64"/>
+      <c r="J39" s="64"/>
+      <c r="K39" s="64"/>
     </row>
     <row r="41" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="34" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B42" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K42" s="63"/>
+      <c r="B42" s="64" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="64"/>
+      <c r="D42" s="64"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+      <c r="J42" s="64"/>
+      <c r="K42" s="64"/>
     </row>
     <row r="43" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B43" s="63"/>
-[...8 lines deleted...]
-      <c r="K43" s="63"/>
+      <c r="B43" s="64"/>
+      <c r="C43" s="64"/>
+      <c r="D43" s="64"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="64"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="64"/>
+      <c r="J43" s="64"/>
+      <c r="K43" s="64"/>
     </row>
     <row r="45" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="46" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B46" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K46" s="63"/>
+      <c r="B46" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="64"/>
+      <c r="K46" s="64"/>
     </row>
     <row r="47" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B47" s="63"/>
-[...8 lines deleted...]
-      <c r="K47" s="63"/>
+      <c r="B47" s="64"/>
+      <c r="C47" s="64"/>
+      <c r="D47" s="64"/>
+      <c r="E47" s="64"/>
+      <c r="F47" s="64"/>
+      <c r="G47" s="64"/>
+      <c r="H47" s="64"/>
+      <c r="I47" s="64"/>
+      <c r="J47" s="64"/>
+      <c r="K47" s="64"/>
     </row>
     <row r="48" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B48" s="63"/>
-[...8 lines deleted...]
-      <c r="K48" s="63"/>
+      <c r="B48" s="64"/>
+      <c r="C48" s="64"/>
+      <c r="D48" s="64"/>
+      <c r="E48" s="64"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="64"/>
+      <c r="H48" s="64"/>
+      <c r="I48" s="64"/>
+      <c r="J48" s="64"/>
+      <c r="K48" s="64"/>
     </row>
     <row r="49" spans="2:11" ht="3" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B49" s="63"/>
-[...8 lines deleted...]
-      <c r="K49" s="63"/>
+      <c r="B49" s="64"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
     </row>
     <row r="51" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B52" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K52" s="63"/>
+      <c r="B52" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="64"/>
+      <c r="J52" s="64"/>
+      <c r="K52" s="64"/>
     </row>
     <row r="53" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B53" s="63"/>
-[...8 lines deleted...]
-      <c r="K53" s="63"/>
+      <c r="B53" s="64"/>
+      <c r="C53" s="64"/>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="64"/>
+      <c r="J53" s="64"/>
+      <c r="K53" s="64"/>
     </row>
     <row r="55" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B55" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B56" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K56" s="63"/>
+      <c r="B56" s="64" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="64"/>
+      <c r="D56" s="64"/>
+      <c r="E56" s="64"/>
+      <c r="F56" s="64"/>
+      <c r="G56" s="64"/>
+      <c r="H56" s="64"/>
+      <c r="I56" s="64"/>
+      <c r="J56" s="64"/>
+      <c r="K56" s="64"/>
     </row>
     <row r="57" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B57" s="63"/>
-[...8 lines deleted...]
-      <c r="K57" s="63"/>
+      <c r="B57" s="64"/>
+      <c r="C57" s="64"/>
+      <c r="D57" s="64"/>
+      <c r="E57" s="64"/>
+      <c r="F57" s="64"/>
+      <c r="G57" s="64"/>
+      <c r="H57" s="64"/>
+      <c r="I57" s="64"/>
+      <c r="J57" s="64"/>
+      <c r="K57" s="64"/>
     </row>
     <row r="59" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B59" s="36" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="60" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B60" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K60" s="63"/>
+      <c r="B60" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="64"/>
+      <c r="D60" s="64"/>
+      <c r="E60" s="64"/>
+      <c r="F60" s="64"/>
+      <c r="G60" s="64"/>
+      <c r="H60" s="64"/>
+      <c r="I60" s="64"/>
+      <c r="J60" s="64"/>
+      <c r="K60" s="64"/>
     </row>
     <row r="61" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B61" s="63"/>
-[...8 lines deleted...]
-      <c r="K61" s="63"/>
+      <c r="B61" s="64"/>
+      <c r="C61" s="64"/>
+      <c r="D61" s="64"/>
+      <c r="E61" s="64"/>
+      <c r="F61" s="64"/>
+      <c r="G61" s="64"/>
+      <c r="H61" s="64"/>
+      <c r="I61" s="64"/>
+      <c r="J61" s="64"/>
+      <c r="K61" s="64"/>
     </row>
     <row r="63" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B63" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="64" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B64" s="67" t="s">
-[...10 lines deleted...]
-      <c r="K64" s="67"/>
+      <c r="B64" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="68"/>
+      <c r="D64" s="68"/>
+      <c r="E64" s="68"/>
+      <c r="F64" s="68"/>
+      <c r="G64" s="68"/>
+      <c r="H64" s="68"/>
+      <c r="I64" s="68"/>
+      <c r="J64" s="68"/>
+      <c r="K64" s="68"/>
     </row>
     <row r="65" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B65" s="67"/>
-[...8 lines deleted...]
-      <c r="K65" s="67"/>
+      <c r="B65" s="68"/>
+      <c r="C65" s="68"/>
+      <c r="D65" s="68"/>
+      <c r="E65" s="68"/>
+      <c r="F65" s="68"/>
+      <c r="G65" s="68"/>
+      <c r="H65" s="68"/>
+      <c r="I65" s="68"/>
+      <c r="J65" s="68"/>
+      <c r="K65" s="68"/>
     </row>
     <row r="66" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B66" s="67"/>
-[...8 lines deleted...]
-      <c r="K66" s="67"/>
+      <c r="B66" s="68"/>
+      <c r="C66" s="68"/>
+      <c r="D66" s="68"/>
+      <c r="E66" s="68"/>
+      <c r="F66" s="68"/>
+      <c r="G66" s="68"/>
+      <c r="H66" s="68"/>
+      <c r="I66" s="68"/>
+      <c r="J66" s="68"/>
+      <c r="K66" s="68"/>
     </row>
     <row r="67" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B67" s="67"/>
-[...8 lines deleted...]
-      <c r="K67" s="67"/>
+      <c r="B67" s="68"/>
+      <c r="C67" s="68"/>
+      <c r="D67" s="68"/>
+      <c r="E67" s="68"/>
+      <c r="F67" s="68"/>
+      <c r="G67" s="68"/>
+      <c r="H67" s="68"/>
+      <c r="I67" s="68"/>
+      <c r="J67" s="68"/>
+      <c r="K67" s="68"/>
     </row>
     <row r="69" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B69" s="36" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="70" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B70" s="64" t="s">
-[...10 lines deleted...]
-      <c r="K70" s="64"/>
+      <c r="B70" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="C70" s="65"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="65"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="65"/>
+      <c r="I70" s="65"/>
+      <c r="J70" s="65"/>
+      <c r="K70" s="65"/>
     </row>
     <row r="71" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B71" s="64"/>
-[...8 lines deleted...]
-      <c r="K71" s="64"/>
+      <c r="B71" s="65"/>
+      <c r="C71" s="65"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+      <c r="F71" s="65"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="65"/>
+      <c r="I71" s="65"/>
+      <c r="J71" s="65"/>
+      <c r="K71" s="65"/>
     </row>
     <row r="72" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B72" s="37"/>
       <c r="C72" s="37"/>
       <c r="D72" s="37"/>
       <c r="E72" s="37"/>
       <c r="F72" s="37"/>
       <c r="G72" s="37"/>
       <c r="H72" s="37"/>
       <c r="I72" s="37"/>
       <c r="J72" s="37"/>
       <c r="K72" s="37"/>
     </row>
     <row r="73" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B73" s="36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="74" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B74" s="63" t="s">
-[...10 lines deleted...]
-      <c r="K74" s="63"/>
+      <c r="B74" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" s="64"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="64"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="64"/>
+      <c r="H74" s="64"/>
+      <c r="I74" s="64"/>
+      <c r="J74" s="64"/>
+      <c r="K74" s="64"/>
     </row>
     <row r="75" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B75" s="63"/>
-[...8 lines deleted...]
-      <c r="K75" s="63"/>
+      <c r="B75" s="64"/>
+      <c r="C75" s="64"/>
+      <c r="D75" s="64"/>
+      <c r="E75" s="64"/>
+      <c r="F75" s="64"/>
+      <c r="G75" s="64"/>
+      <c r="H75" s="64"/>
+      <c r="I75" s="64"/>
+      <c r="J75" s="64"/>
+      <c r="K75" s="64"/>
     </row>
     <row r="76" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B76" s="63"/>
-[...8 lines deleted...]
-      <c r="K76" s="63"/>
+      <c r="B76" s="64"/>
+      <c r="C76" s="64"/>
+      <c r="D76" s="64"/>
+      <c r="E76" s="64"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="64"/>
+      <c r="H76" s="64"/>
+      <c r="I76" s="64"/>
+      <c r="J76" s="64"/>
+      <c r="K76" s="64"/>
     </row>
     <row r="77" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B77" s="63"/>
-[...8 lines deleted...]
-      <c r="K77" s="63"/>
+      <c r="B77" s="64"/>
+      <c r="C77" s="64"/>
+      <c r="D77" s="64"/>
+      <c r="E77" s="64"/>
+      <c r="F77" s="64"/>
+      <c r="G77" s="64"/>
+      <c r="H77" s="64"/>
+      <c r="I77" s="64"/>
+      <c r="J77" s="64"/>
+      <c r="K77" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B74:K77"/>
     <mergeCell ref="B70:K71"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B56:K57"/>
     <mergeCell ref="B60:K61"/>
     <mergeCell ref="B64:K67"/>
     <mergeCell ref="B33:K35"/>
     <mergeCell ref="B52:K53"/>
     <mergeCell ref="B38:K39"/>
     <mergeCell ref="B42:K43"/>
     <mergeCell ref="B46:K49"/>
     <mergeCell ref="B18:K19"/>
     <mergeCell ref="B22:K23"/>
     <mergeCell ref="B26:K30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M2" location="Contents!A1" display="(Back to Contents)" xr:uid="{8F8AA57A-3AB2-4308-B89E-36703F928545}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="72" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47F10CED-8626-4FE2-8A73-EBCEAA4BB96F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P37"/>
+  <dimension ref="B1:O38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="K2" sqref="K2"/>
+      <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="27.15234375" customWidth="1"/>
-    <col min="3" max="9" width="18.69140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="18" width="12.69140625" customWidth="1"/>
+    <col min="3" max="8" width="18.69140625" customWidth="1"/>
+    <col min="9" max="9" width="6.69140625" customWidth="1"/>
+    <col min="10" max="10" width="15.53515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="17" width="12.69140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...10 lines deleted...]
-      <c r="J1" s="7"/>
+    <row r="1" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="61"/>
     </row>
-    <row r="2" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="K2" s="42" t="s">
+    <row r="2" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B4" s="8" t="s">
+    <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="63" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="D4" s="8" t="s">
+      <c r="D4" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="69" t="s">
+        <v>89</v>
+      </c>
+      <c r="F4" s="69" t="s">
+        <v>90</v>
+      </c>
+      <c r="G4" s="71" t="s">
         <v>84</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="H4" s="72"/>
+    </row>
+    <row r="5" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="H5" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="G4" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I5" s="5"/>
     </row>
-    <row r="5" spans="2:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="J5" s="5"/>
+    <row r="6" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="5"/>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B6" s="2" t="s">
+    <row r="7" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B7" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C7" s="43">
         <v>10789</v>
       </c>
-      <c r="D6" s="43">
-[...11 lines deleted...]
-      <c r="H6" s="33" t="s">
+      <c r="D7" s="43">
+        <v>13261</v>
+      </c>
+      <c r="E7" s="43">
+        <v>13520</v>
+      </c>
+      <c r="F7" s="43">
+        <v>12298</v>
+      </c>
+      <c r="G7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I6" s="33" t="s">
+      <c r="H7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="3"/>
     </row>
-    <row r="7" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="J7" s="6"/>
+    <row r="8" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
     </row>
-    <row r="8" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B8" s="4" t="s">
+    <row r="9" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B9" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C9" s="44">
         <v>9200</v>
       </c>
-      <c r="D8" s="44">
-[...11 lines deleted...]
-      <c r="H8" s="33" t="s">
+      <c r="D9" s="44">
+        <v>10546</v>
+      </c>
+      <c r="E9" s="44">
+        <v>10709</v>
+      </c>
+      <c r="F9" s="44">
+        <v>9518</v>
+      </c>
+      <c r="G9" s="33" t="s">
         <v>4</v>
-      </c>
-[...22 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I9" s="33" t="s">
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B10" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="44">
+        <v>767</v>
+      </c>
+      <c r="D10" s="44">
+        <v>1788</v>
+      </c>
+      <c r="E10" s="44">
+        <v>1737</v>
+      </c>
+      <c r="F10" s="44">
+        <v>1696</v>
+      </c>
+      <c r="G10" s="33" t="s">
         <v>4</v>
-      </c>
-[...19 lines deleted...]
-        <v>168</v>
       </c>
       <c r="H10" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I10" s="33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="44">
-        <v>715</v>
+        <v>107</v>
       </c>
       <c r="D11" s="44">
-        <v>734</v>
+        <v>187</v>
       </c>
       <c r="E11" s="44">
-        <v>826</v>
+        <v>242</v>
       </c>
       <c r="F11" s="44">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>172</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I11" s="33" t="s">
+    </row>
+    <row r="12" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="44">
+        <v>715</v>
+      </c>
+      <c r="D12" s="44">
+        <v>740</v>
+      </c>
+      <c r="E12" s="44">
+        <v>832</v>
+      </c>
+      <c r="F12" s="44">
+        <v>912</v>
+      </c>
+      <c r="G12" s="33" t="s">
         <v>4</v>
       </c>
+      <c r="H12" s="33" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="K12" s="40"/>
+    <row r="13" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B13" s="1"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46"/>
+      <c r="J13" s="40"/>
     </row>
-    <row r="13" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B13" s="2" t="s">
+    <row r="14" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C14" s="43">
         <v>10302</v>
       </c>
-      <c r="D13" s="43">
-[...11 lines deleted...]
-      <c r="H13" s="33" t="s">
+      <c r="D14" s="43">
+        <v>12782</v>
+      </c>
+      <c r="E14" s="43">
+        <v>13033</v>
+      </c>
+      <c r="F14" s="43">
+        <v>11847</v>
+      </c>
+      <c r="G14" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I13" s="33" t="s">
+      <c r="H14" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="J13" s="3"/>
-      <c r="K13" s="30"/>
+      <c r="J14" s="30"/>
     </row>
-    <row r="14" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="K14" s="40"/>
+    <row r="15" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="J15" s="40"/>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B15" s="4" t="s">
+    <row r="16" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B16" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C16" s="44">
         <v>8730</v>
       </c>
-      <c r="D15" s="44">
-[...11 lines deleted...]
-      <c r="H15" s="33" t="s">
+      <c r="D16" s="44">
+        <v>10089</v>
+      </c>
+      <c r="E16" s="44">
+        <v>10244</v>
+      </c>
+      <c r="F16" s="44">
+        <v>9079</v>
+      </c>
+      <c r="G16" s="33" t="s">
         <v>4</v>
-      </c>
-[...23 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I16" s="33" t="s">
+      <c r="J16" s="40"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B17" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="44">
+        <v>759</v>
+      </c>
+      <c r="D17" s="44">
+        <v>1773</v>
+      </c>
+      <c r="E17" s="44">
+        <v>1722</v>
+      </c>
+      <c r="F17" s="44">
+        <v>1687</v>
+      </c>
+      <c r="G17" s="33" t="s">
         <v>4</v>
-      </c>
-[...20 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H17" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I17" s="33" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="40"/>
+      <c r="J17" s="40"/>
     </row>
-    <row r="18" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="44">
-        <v>715</v>
+        <v>98</v>
       </c>
       <c r="D18" s="44">
-        <v>734</v>
+        <v>180</v>
       </c>
       <c r="E18" s="44">
-        <v>826</v>
+        <v>235</v>
       </c>
       <c r="F18" s="44">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>169</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="H18" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I18" s="33" t="s">
+      <c r="J18" s="40"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B19" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="44">
+        <v>715</v>
+      </c>
+      <c r="D19" s="44">
+        <v>740</v>
+      </c>
+      <c r="E19" s="44">
+        <v>832</v>
+      </c>
+      <c r="F19" s="44">
+        <v>912</v>
+      </c>
+      <c r="G19" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="K18" s="40"/>
+      <c r="H19" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="J19" s="40"/>
     </row>
-    <row r="19" spans="2:11" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="K19" s="40"/>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B20" s="1"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="J20" s="40"/>
     </row>
-    <row r="20" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B20" s="2" t="s">
+    <row r="21" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B21" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C21" s="43">
         <v>478</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D21" s="43">
+        <v>469</v>
+      </c>
+      <c r="E21" s="43">
+        <v>477</v>
+      </c>
+      <c r="F21" s="43">
+        <v>442</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="J21" s="30"/>
+    </row>
+    <row r="22" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+    </row>
+    <row r="23" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="44">
+        <v>461</v>
+      </c>
+      <c r="D23" s="44">
+        <v>457</v>
+      </c>
+      <c r="E23" s="44">
         <v>465</v>
       </c>
-      <c r="E20" s="43">
-[...8 lines deleted...]
-      <c r="H20" s="33" t="s">
+      <c r="F23" s="44">
+        <v>439</v>
+      </c>
+      <c r="G23" s="33" t="s">
         <v>4</v>
-      </c>
-[...57 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H23" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I23" s="33" t="s">
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B24" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="44">
+        <v>8</v>
+      </c>
+      <c r="D24" s="44">
+        <v>5</v>
+      </c>
+      <c r="E24" s="44">
+        <v>5</v>
+      </c>
+      <c r="F24" s="44">
+        <v>0</v>
+      </c>
+      <c r="G24" s="33" t="s">
         <v>4</v>
-      </c>
-[...18 lines deleted...]
-        <v>3</v>
       </c>
       <c r="H24" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I24" s="33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B25" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="44">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="D25" s="44">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E25" s="44">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F25" s="44">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I25" s="33" t="s">
+    </row>
+    <row r="26" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B26" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="44">
+        <v>0</v>
+      </c>
+      <c r="D26" s="44">
+        <v>0</v>
+      </c>
+      <c r="E26" s="44">
+        <v>0</v>
+      </c>
+      <c r="F26" s="44">
+        <v>0</v>
+      </c>
+      <c r="G26" s="33" t="s">
         <v>4</v>
       </c>
+      <c r="H26" s="33" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="2:11" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="G26" s="47"/>
+    <row r="27" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
     </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C27" s="47">
+    <row r="28" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B28" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="47">
         <v>9</v>
       </c>
-      <c r="D27" s="47">
+      <c r="D28" s="47">
         <v>10</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E28" s="47">
         <v>10</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F28" s="47">
         <v>9</v>
       </c>
-      <c r="G27" s="43">
-[...2 lines deleted...]
-      <c r="H27" s="33" t="s">
+      <c r="G28" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I27" s="33" t="s">
+      <c r="H28" s="33" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="I28" s="6"/>
+    <row r="29" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
     </row>
-    <row r="29" spans="2:11" x14ac:dyDescent="0.4">
-      <c r="B29" s="4" t="s">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B30" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C30" s="48">
         <v>0</v>
       </c>
-      <c r="D29" s="48">
+      <c r="D30" s="48">
         <v>0</v>
       </c>
-      <c r="E29" s="48">
+      <c r="E30" s="48">
         <v>0</v>
       </c>
-      <c r="F29" s="48">
+      <c r="F30" s="48">
         <v>0</v>
       </c>
-      <c r="G29" s="44">
-[...2 lines deleted...]
-      <c r="H29" s="33" t="s">
+      <c r="G30" s="33" t="s">
         <v>4</v>
-      </c>
-[...21 lines deleted...]
-        <v>9</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I30" s="33" t="s">
+    </row>
+    <row r="31" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B31" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="48">
+        <v>9</v>
+      </c>
+      <c r="D31" s="48">
+        <v>10</v>
+      </c>
+      <c r="E31" s="48">
+        <v>10</v>
+      </c>
+      <c r="F31" s="48">
+        <v>9</v>
+      </c>
+      <c r="G31" s="33" t="s">
         <v>4</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I31" s="33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="32" spans="2:11" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B32" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="48">
         <v>0</v>
       </c>
       <c r="D32" s="48">
         <v>0</v>
       </c>
       <c r="E32" s="48">
         <v>0</v>
       </c>
       <c r="F32" s="48">
         <v>0</v>
       </c>
-      <c r="G32" s="44">
-        <v>0</v>
+      <c r="G32" s="33" t="s">
+        <v>4</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I32" s="33" t="s">
+    </row>
+    <row r="33" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B33" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="48">
+        <v>0</v>
+      </c>
+      <c r="D33" s="48">
+        <v>0</v>
+      </c>
+      <c r="E33" s="48">
+        <v>0</v>
+      </c>
+      <c r="F33" s="48">
+        <v>0</v>
+      </c>
+      <c r="G33" s="33" t="s">
         <v>4</v>
       </c>
+      <c r="H33" s="33" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="34" spans="2:16" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="P34" s="11"/>
+    <row r="35" spans="2:15" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="11"/>
     </row>
-    <row r="35" spans="2:16" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...16 lines deleted...]
-      <c r="O36" s="32"/>
+    <row r="36" spans="2:15" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="2:15" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
+      <c r="F37" s="74"/>
+      <c r="G37" s="74"/>
+      <c r="H37" s="74"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="32"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="32"/>
+      <c r="N37" s="32"/>
     </row>
-    <row r="37" spans="2:16" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="N37" s="14"/>
+    <row r="38" spans="2:15" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="M38" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B36:I36"/>
+  <mergeCells count="9">
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="K2" location="Contents!A1" display="(Back to Contents)" xr:uid="{08B2A04F-78EC-4900-95A0-1FF8FDD6CEA5}"/>
+    <hyperlink ref="J2" location="Contents!A1" display="(Back to Contents)" xr:uid="{08B2A04F-78EC-4900-95A0-1FF8FDD6CEA5}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="89" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="96" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA14F7C3-FA31-421D-869A-A078A2B8B6EB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="30.4609375" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="18.69140625" customWidth="1"/>
     <col min="10" max="10" width="6.69140625" customWidth="1"/>
     <col min="11" max="11" width="15.53515625" bestFit="1" customWidth="1"/>
     <col min="12" max="18" width="12.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="60" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="K2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="63" t="s">
+        <v>94</v>
+      </c>
+    </row>
     <row r="4" spans="2:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="2:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="43">
-        <v>102876</v>
+        <v>93746</v>
       </c>
       <c r="D6" s="43">
-        <v>117723</v>
+        <v>121578</v>
       </c>
       <c r="E6" s="43">
-        <v>122568</v>
+        <v>127711</v>
       </c>
       <c r="F6" s="43">
-        <v>88325</v>
+        <v>90884</v>
       </c>
       <c r="G6" s="43">
-        <v>431492</v>
+        <v>433919</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B8" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="44">
-        <v>59760</v>
+        <v>54773</v>
       </c>
       <c r="D8" s="44">
-        <v>68676</v>
+        <v>69935</v>
       </c>
       <c r="E8" s="44">
-        <v>71918</v>
+        <v>73531</v>
       </c>
       <c r="F8" s="44">
-        <v>53749</v>
+        <v>54533</v>
       </c>
       <c r="G8" s="44">
-        <v>254103</v>
+        <v>252772</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J8" s="6"/>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B9" s="28" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="44">
-        <v>9038</v>
+        <v>6408</v>
       </c>
       <c r="D9" s="44">
-        <v>10303</v>
+        <v>11068</v>
       </c>
       <c r="E9" s="44">
-        <v>10480</v>
+        <v>11479</v>
       </c>
       <c r="F9" s="44">
-        <v>8154</v>
+        <v>8578</v>
       </c>
       <c r="G9" s="44">
-        <v>37975</v>
+        <v>37533</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B10" s="28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="44">
-        <v>34078</v>
+        <v>32565</v>
       </c>
       <c r="D10" s="44">
-        <v>38744</v>
+        <v>40575</v>
       </c>
       <c r="E10" s="44">
-        <v>40170</v>
+        <v>42701</v>
       </c>
       <c r="F10" s="44">
-        <v>26422</v>
+        <v>27773</v>
       </c>
       <c r="G10" s="44">
-        <v>139414</v>
+        <v>143614</v>
       </c>
       <c r="H10" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B11" s="1"/>
       <c r="C11" s="44"/>
       <c r="D11" s="49"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="str">
-        <f>I.1!B13</f>
+        <f>I.1!B14</f>
         <v>Light vehicles</v>
       </c>
       <c r="C12" s="43">
-        <v>100420</v>
+        <v>91790</v>
       </c>
       <c r="D12" s="43">
-        <v>114830</v>
+        <v>118685</v>
       </c>
       <c r="E12" s="43">
-        <v>118188</v>
+        <v>123331</v>
       </c>
       <c r="F12" s="43">
-        <v>86269</v>
+        <v>88828</v>
       </c>
       <c r="G12" s="43">
-        <v>419707</v>
+        <v>422634</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C13" s="44"/>
       <c r="D13" s="56"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B14" s="28" t="str" cm="1">
         <f t="array" ref="B14:B16">B8:B10</f>
         <v>at the airport</v>
       </c>
       <c r="C14" s="44">
-        <v>59606</v>
+        <v>54619</v>
       </c>
       <c r="D14" s="44">
-        <v>68490</v>
+        <v>69749</v>
       </c>
       <c r="E14" s="44">
-        <v>71551</v>
+        <v>73164</v>
       </c>
       <c r="F14" s="44">
-        <v>53627</v>
+        <v>54411</v>
       </c>
       <c r="G14" s="44">
-        <v>253274</v>
+        <v>251943</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B15" s="28" t="str">
         <v>at hotels</v>
       </c>
       <c r="C15" s="44">
-        <v>8858</v>
+        <v>6228</v>
       </c>
       <c r="D15" s="44">
-        <v>10182</v>
+        <v>10947</v>
       </c>
       <c r="E15" s="44">
-        <v>9877</v>
+        <v>10876</v>
       </c>
       <c r="F15" s="44">
-        <v>7914</v>
+        <v>8338</v>
       </c>
       <c r="G15" s="44">
-        <v>36831</v>
+        <v>36389</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B16" s="28" t="str">
         <v>at offices</v>
       </c>
       <c r="C16" s="44">
-        <v>31956</v>
+        <v>30943</v>
       </c>
       <c r="D16" s="44">
-        <v>36158</v>
+        <v>37989</v>
       </c>
       <c r="E16" s="44">
-        <v>36760</v>
+        <v>39291</v>
       </c>
       <c r="F16" s="44">
-        <v>24728</v>
+        <v>26079</v>
       </c>
       <c r="G16" s="44">
-        <v>129602</v>
+        <v>134302</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.4">
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="56"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B18" s="2" t="str">
-        <f>I.1!B20</f>
+        <f>I.1!B21</f>
         <v>Motorcycles</v>
       </c>
       <c r="C18" s="47" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="47" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F18" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G18" s="47" t="s">
         <v>6</v>
       </c>
       <c r="H18" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -33102,51 +33233,51 @@
         <v>6</v>
       </c>
       <c r="F22" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G22" s="48" t="s">
         <v>6</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I22" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B23" s="2"/>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="47"/>
       <c r="G23" s="47"/>
     </row>
     <row r="24" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B24" s="2" t="str">
-        <f>I.1!B27</f>
+        <f>I.1!B28</f>
         <v>Motor caravans</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="47" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="47" t="s">
         <v>6</v>
       </c>
       <c r="G24" s="47" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I24" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -33234,907 +33365,919 @@
         <v>4</v>
       </c>
       <c r="I28" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="2:16" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="11"/>
     </row>
     <row r="31" spans="2:16" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="32" spans="2:16" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="62" t="s">
-[...8 lines deleted...]
-      <c r="I32" s="62"/>
+      <c r="B32" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
     </row>
     <row r="33" spans="2:14" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="61"/>
-      <c r="C33" s="61"/>
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
       <c r="N33" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B32:I32"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K2" location="Contents!A1" display="(Back to Contents)" xr:uid="{24F2F594-27C0-4DAC-AF5E-90B482F5149E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF192C8F-37F4-4BC2-A907-0B23D6BAA366}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P13"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="30.4609375" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="18.69140625" customWidth="1"/>
     <col min="10" max="10" width="6.69140625" customWidth="1"/>
     <col min="11" max="11" width="15.53515625" bestFit="1" customWidth="1"/>
     <col min="12" max="18" width="12.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="60" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="73" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="K2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="63" t="s">
+        <v>94</v>
+      </c>
+    </row>
     <row r="4" spans="2:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
     </row>
     <row r="6" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B6" s="2" t="str">
-        <f>I.1!B13</f>
+        <f>I.1!B14</f>
         <v>Light vehicles</v>
       </c>
       <c r="C6" s="51">
-        <v>5.7853921962774226</v>
+        <v>5.8052669830276606</v>
       </c>
       <c r="D6" s="58">
         <v>6.1425961072524631</v>
       </c>
       <c r="E6" s="58">
-        <v>6.526374611324429</v>
+        <v>6.5443635440037253</v>
       </c>
       <c r="F6" s="58">
-        <v>5.9047803367524674</v>
-[...2 lines deleted...]
-        <v>6.0990819620235275</v>
+        <v>5.9293984597985894</v>
+      </c>
+      <c r="G6" s="62">
+        <v>6.1164925232713871</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B7" s="2" t="str">
-        <f>I.1!B20</f>
+        <f>I.1!B21</f>
         <v>Motorcycles</v>
       </c>
       <c r="C7" s="51">
         <v>3.1012762453684646</v>
       </c>
       <c r="D7" s="58">
         <v>3.4377847879425167</v>
       </c>
       <c r="E7" s="58">
         <v>3.7766485464429214</v>
       </c>
       <c r="F7" s="58">
         <v>2.7858536585365852</v>
       </c>
-      <c r="G7" s="58">
+      <c r="G7" s="62">
         <v>3.3755080861368159</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B8" s="2" t="str">
-        <f>I.1!B27</f>
+        <f>I.1!B28</f>
         <v>Motor caravans</v>
       </c>
       <c r="C8" s="52">
         <v>7</v>
       </c>
       <c r="D8" s="58">
         <v>6.7714285714285714</v>
       </c>
       <c r="E8" s="58">
         <v>6.8461538461538458</v>
       </c>
       <c r="F8" s="58">
         <v>5</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="62">
         <v>6.7523809523809524</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:16" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="11"/>
     </row>
     <row r="11" spans="2:16" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="12" spans="2:16" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="62" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="62"/>
+      <c r="B12" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="N12" s="32"/>
       <c r="O12" s="32"/>
     </row>
     <row r="13" spans="2:16" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="62" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="62"/>
+      <c r="B13" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="N13" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:I13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K2" location="Contents!A1" display="(Back to Contents)" xr:uid="{813DAA34-059B-4FAB-8428-35B39ED37327}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73F6C4DE-93E6-407C-A9F5-02F1F4406EFA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="30.4609375" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="18.69140625" customWidth="1"/>
     <col min="10" max="10" width="6.69140625" customWidth="1"/>
     <col min="11" max="11" width="15.53515625" bestFit="1" customWidth="1"/>
     <col min="12" max="18" width="12.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="60" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="73" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="K2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="63" t="s">
+        <v>94</v>
+      </c>
+    </row>
     <row r="4" spans="2:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="2:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53">
-        <v>97440</v>
+        <v>91940</v>
       </c>
       <c r="D6" s="53">
-        <v>118018</v>
+        <v>122324</v>
       </c>
       <c r="E6" s="53">
-        <v>124249</v>
+        <v>129887</v>
       </c>
       <c r="F6" s="53">
-        <v>84720</v>
+        <v>87328</v>
       </c>
       <c r="G6" s="53">
-        <v>424427</v>
+        <v>431479</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="2:11" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C7" s="53"/>
       <c r="D7" s="53"/>
       <c r="E7" s="53"/>
       <c r="F7" s="53"/>
       <c r="G7" s="53"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B8" s="29" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="54"/>
       <c r="D8" s="59"/>
       <c r="E8" s="59"/>
       <c r="F8" s="59"/>
       <c r="G8" s="53">
         <v>0</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="55">
-        <v>20734</v>
+        <v>19584</v>
       </c>
       <c r="D9" s="55">
-        <v>22627</v>
+        <v>23255</v>
       </c>
       <c r="E9" s="55">
-        <v>21649</v>
+        <v>22473</v>
       </c>
       <c r="F9" s="55">
-        <v>17882</v>
+        <v>18257</v>
       </c>
       <c r="G9" s="55">
-        <v>82892</v>
+        <v>83569</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="55">
-        <v>3938</v>
+        <v>3488</v>
       </c>
       <c r="D10" s="55">
-        <v>6309</v>
+        <v>6507</v>
       </c>
       <c r="E10" s="55">
-        <v>7941</v>
+        <v>8192</v>
       </c>
       <c r="F10" s="55">
-        <v>5033</v>
+        <v>5155</v>
       </c>
       <c r="G10" s="55">
-        <v>23221</v>
+        <v>23342</v>
       </c>
       <c r="H10" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="55">
-        <v>8998</v>
+        <v>8073</v>
       </c>
       <c r="D11" s="55">
-        <v>13438</v>
+        <v>13687</v>
       </c>
       <c r="E11" s="55">
-        <v>13048</v>
+        <v>14276</v>
       </c>
       <c r="F11" s="55">
-        <v>6595</v>
+        <v>6626</v>
       </c>
       <c r="G11" s="55">
-        <v>42079</v>
+        <v>42662</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I11" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="55">
-        <v>4870</v>
+        <v>4470</v>
       </c>
       <c r="D12" s="55">
-        <v>6749</v>
+        <v>6771</v>
       </c>
       <c r="E12" s="55">
-        <v>6979</v>
+        <v>7139</v>
       </c>
       <c r="F12" s="55">
-        <v>5277</v>
+        <v>5345</v>
       </c>
       <c r="G12" s="55">
-        <v>23875</v>
+        <v>23725</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="55">
-        <v>12207</v>
+        <v>10907</v>
       </c>
       <c r="D13" s="55">
-        <v>10076</v>
+        <v>10078</v>
       </c>
       <c r="E13" s="55">
-        <v>10426</v>
+        <v>10561</v>
       </c>
       <c r="F13" s="55">
-        <v>7325</v>
+        <v>7546</v>
       </c>
       <c r="G13" s="55">
-        <v>40034</v>
+        <v>39092</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="55">
-        <v>19631</v>
+        <v>19231</v>
       </c>
       <c r="D14" s="55">
-        <v>23844</v>
+        <v>24324</v>
       </c>
       <c r="E14" s="55">
-        <v>23593</v>
+        <v>24198</v>
       </c>
       <c r="F14" s="55">
-        <v>18168</v>
+        <v>18573</v>
       </c>
       <c r="G14" s="55">
-        <v>85236</v>
+        <v>86326</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="55">
-        <v>7748</v>
+        <v>6873</v>
       </c>
       <c r="D15" s="55">
-        <v>8253</v>
+        <v>8281</v>
       </c>
       <c r="E15" s="55">
-        <v>8282</v>
+        <v>8297</v>
       </c>
       <c r="F15" s="55">
-        <v>6468</v>
+        <v>6516</v>
       </c>
       <c r="G15" s="55">
-        <v>30751</v>
+        <v>29967</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="2:16" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="11"/>
     </row>
     <row r="18" spans="2:16" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="19" spans="2:16" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="62" t="s">
-[...8 lines deleted...]
-      <c r="I19" s="62"/>
+      <c r="B19" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="74"/>
+      <c r="H19" s="74"/>
+      <c r="I19" s="74"/>
       <c r="J19" s="32"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="32"/>
       <c r="N19" s="32"/>
       <c r="O19" s="32"/>
     </row>
     <row r="20" spans="2:16" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B20" s="61"/>
-      <c r="C20" s="61"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="N20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:I19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K2" location="Contents!A1" display="(Back to Contents)" xr:uid="{97CDCA9E-121A-414D-95F5-243FAC400453}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E8DA14-B1C5-474E-B12E-9A3E44F4CA48}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P14"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="40.4609375" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="18.69140625" customWidth="1"/>
     <col min="10" max="10" width="6.69140625" customWidth="1"/>
     <col min="11" max="11" width="15.53515625" bestFit="1" customWidth="1"/>
     <col min="12" max="18" width="12.69140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="60" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
       <c r="J1" s="7"/>
     </row>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="K2" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="63" t="s">
+        <v>94</v>
+      </c>
+    </row>
     <row r="4" spans="2:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="53">
         <v>17003821</v>
       </c>
       <c r="D6" s="53">
-        <v>30541913</v>
+        <v>31003086</v>
       </c>
       <c r="E6" s="53">
-        <v>39659686</v>
+        <v>40300107</v>
       </c>
       <c r="F6" s="53">
-        <v>21677496</v>
+        <v>22030282</v>
       </c>
       <c r="G6" s="53">
-        <v>108882916</v>
+        <v>110337296</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="2:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C7" s="55"/>
       <c r="D7" s="55"/>
       <c r="E7" s="55"/>
       <c r="F7" s="55"/>
       <c r="G7" s="53">
         <v>0</v>
       </c>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B8" s="2" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C8" s="55">
         <v>12601985</v>
       </c>
       <c r="D8" s="55">
-        <v>24398944</v>
+        <v>24848165</v>
       </c>
       <c r="E8" s="55">
-        <v>32894729</v>
+        <v>33520645</v>
       </c>
       <c r="F8" s="55">
-        <v>16136554</v>
+        <v>16482406</v>
       </c>
       <c r="G8" s="55">
-        <v>86032212</v>
+        <v>87453201</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.4">
       <c r="B9" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C9" s="55">
         <v>4401836</v>
       </c>
       <c r="D9" s="55">
-        <v>6142969</v>
+        <v>6154921</v>
       </c>
       <c r="E9" s="55">
-        <v>6764957</v>
+        <v>6779462</v>
       </c>
       <c r="F9" s="55">
-        <v>5540942</v>
+        <v>5547876</v>
       </c>
       <c r="G9" s="55">
-        <v>22850704</v>
+        <v>22884095</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I9" s="33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.4">
       <c r="C10" s="49"/>
       <c r="D10" s="49"/>
       <c r="E10" s="49"/>
     </row>
     <row r="11" spans="2:16" s="12" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="11"/>
     </row>
     <row r="12" spans="2:16" s="11" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="13" spans="2:16" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="62" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="62"/>
+      <c r="B13" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="32"/>
       <c r="N13" s="32"/>
       <c r="O13" s="32"/>
     </row>
     <row r="14" spans="2:16" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="61"/>
-      <c r="C14" s="61"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="N14" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B13:I13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K2" location="Contents!A1" display="(Back to Contents)" xr:uid="{EC80EC95-A8DC-4225-AE74-0719150F4B02}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.6692913385826772" bottom="0.47244094488188981" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>