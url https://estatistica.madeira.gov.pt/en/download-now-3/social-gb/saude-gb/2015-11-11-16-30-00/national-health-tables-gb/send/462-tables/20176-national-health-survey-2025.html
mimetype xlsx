--- v0 (2026-07-12)
+++ v1 (2026-08-07)
@@ -1,420 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\celina.nunes\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCE67F85-21F9-4122-B7EC-7DD061B0547D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{995B2A3B-FAB2-4581-9BA5-21F039D17D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" tabRatio="946" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Nota Metodológica" sheetId="63" r:id="rId9"/>
+    <sheet name="Contents" sheetId="3" r:id="rId1"/>
+    <sheet name="T1" sheetId="83" r:id="rId2"/>
+    <sheet name="T2" sheetId="4" r:id="rId3"/>
+    <sheet name="T3" sheetId="77" r:id="rId4"/>
+    <sheet name="T4" sheetId="91" r:id="rId5"/>
+    <sheet name="T5" sheetId="92" r:id="rId6"/>
+    <sheet name="T6" sheetId="93" r:id="rId7"/>
+    <sheet name="T7" sheetId="94" r:id="rId8"/>
+    <sheet name="T8" sheetId="95" r:id="rId9"/>
+    <sheet name="T9" sheetId="96" r:id="rId10"/>
+    <sheet name="T10" sheetId="97" r:id="rId11"/>
+    <sheet name="T11" sheetId="98" r:id="rId12"/>
+    <sheet name="Methodological note" sheetId="63" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'Nota Metodológica'!$A$1:$N$100</definedName>
-[...6 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'Q7'!$B$1:$J$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'Methodological note'!$B$1:$M$129</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'T1'!$B$1:$G$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'T10'!$B$1:$E$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'T11'!$B$1:$H$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'T2'!$B$1:$U$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'T3'!$B$1:$H$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'T4'!$B$1:$H$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'T5'!$B$1:$I$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'T6'!$B$1:$K$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'T7'!$B$1:$J$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'T8'!$B$1:$F$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'T9'!$B$1:$F$15</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="1">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="2">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="3">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="4">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="5">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="6">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="7">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="1">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="2">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="3">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="4">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="5">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="6">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="7">#REF!</definedName>
     <definedName name="QUADRO21_PT">#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Q2'!$A:$B,'Q2'!$1:$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'T2'!$A:$B,'T2'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="89">
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>N.º</t>
-[...66 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>4 a 6 vezes por semana</t>
-[...35 lines deleted...]
-    <t>x  - Valor não disponível</t>
+    <t>Diabetes</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>NATIONAL HEALTH SURVEY, A. R. MADEIRA, 2025</t>
+  </si>
+  <si>
+    <t>Bad or very bad</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Very good or good</t>
+  </si>
+  <si>
+    <t>Self perceived oral health</t>
+  </si>
+  <si>
+    <t>Resident population</t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>A. R. Madeira</t>
+  </si>
+  <si>
+    <t>Proportion (%)</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Methodological note</t>
+  </si>
+  <si>
+    <t>Asthma</t>
+  </si>
+  <si>
+    <t>Chronic bronchitis, chronic obstructive pulmonary disease or emphysema</t>
+  </si>
+  <si>
+    <t>Myocardial infarction and associated Chronic consequences</t>
+  </si>
+  <si>
+    <t>Coronary heart disease and angina pectoris</t>
+  </si>
+  <si>
+    <t>Arterial hypertension</t>
+  </si>
+  <si>
+    <t>Stroke and its chronic consequences</t>
+  </si>
+  <si>
+    <t>Arthrosis</t>
+  </si>
+  <si>
+    <t>Back pain and other chronic back problems</t>
+  </si>
+  <si>
+    <t>Neck pain or other chronic neck problems</t>
+  </si>
+  <si>
+    <t>Allergies</t>
+  </si>
+  <si>
+    <t>Liver cirrhosis</t>
+  </si>
+  <si>
+    <t>Urinary incontinence</t>
+  </si>
+  <si>
+    <t>Kidney problems</t>
+  </si>
+  <si>
+    <t>Depression</t>
+  </si>
+  <si>
+    <t>High blood fat levels</t>
+  </si>
+  <si>
+    <t>Cancer, or in cancer treatment</t>
+  </si>
+  <si>
+    <t>x  - Value not available</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Notas:</t>
+      <t>Note:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Asma</t>
-[...96 lines deleted...]
-    <t>Os resultados do Inquérito Nacional de Saúde (INS) 2025 integram as novas Estimativas da População Residente (de base administrativa) no modelo de calibração. Considerando as diferenças metodológicas introduzidas nestas estimativas em 2021, bem como a influência da demografia nas estatísticas da saúde, a leitura comparada dos resultados do INS 2025 com os das edições anteriores (2014 e 2019) deve ter presente este contexto. Assim, as comparações com 2019 deverão ser feitas com cuidado, implicando uma análise prévia da influência das novas Estimativas da População Residente nas variações observadas.</t>
+    <t>Notes:</t>
+  </si>
+  <si>
+    <t>Type of chronic condition</t>
+  </si>
+  <si>
+    <t>(Back to contents)</t>
+  </si>
+  <si>
+    <t>Less than 6 months</t>
+  </si>
+  <si>
+    <t>6 to less than 12 months</t>
+  </si>
+  <si>
+    <t>12 months or more</t>
+  </si>
+  <si>
+    <t>Never</t>
+  </si>
+  <si>
+    <t>Time interval since the last dentist consultation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  x  - Value not available</t>
+  </si>
+  <si>
+    <t>1 - Resident population aged 15 and over by self perceived oral health, 2025</t>
+  </si>
+  <si>
+    <t>3 - Resident population aged 15 and over by time interval since the last dentist consultation, 2025</t>
+  </si>
+  <si>
+    <t>Underweight
+(BMI &lt; 18,5 kg/m²)</t>
+  </si>
+  <si>
+    <t>Normal weight
+(18,5 kg/m² ≤ BMI &lt; 25,0 kg/m²)</t>
+  </si>
+  <si>
+    <t>4 - Resident population aged 18 and over by body mass index classes, 2025</t>
+  </si>
+  <si>
+    <t>Body mass index classes</t>
+  </si>
+  <si>
+    <t> Pre-obesity 
+(25,0 Kg/m² ≤ BMI &lt; 30,0 kg/m²)</t>
+  </si>
+  <si>
+    <t>Obesity
+(BMI ≥ 30,0 kg/m²)</t>
+  </si>
+  <si>
+    <t>Frequency of vegetables or salads consumption (excluding soup, potatoes and juice)</t>
+  </si>
+  <si>
+    <t>Once or more a day</t>
+  </si>
+  <si>
+    <t>4 to 6 times a week</t>
+  </si>
+  <si>
+    <t>1 to 3 times a week</t>
+  </si>
+  <si>
+    <t>Less than once a week</t>
+  </si>
+  <si>
+    <t>5 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025</t>
+  </si>
+  <si>
+    <t> Consumption in the 12 months preceding the interview</t>
+  </si>
+  <si>
+    <t>6 - Resident population aged 15 and over by pattern of alcohol consumption in the 12 months preceding the interview, 2025</t>
+  </si>
+  <si>
+    <t> Daily</t>
+  </si>
+  <si>
+    <t> Weekly</t>
+  </si>
+  <si>
+    <t> Monthly</t>
+  </si>
+  <si>
+    <t> Occasionally</t>
+  </si>
+  <si>
+    <t> Did not consumed in the 12 months preceding the interview</t>
+  </si>
+  <si>
+    <t> Never consumed</t>
+  </si>
+  <si>
+    <t>Note:</t>
+  </si>
+  <si>
+    <t>Non-smoker</t>
+  </si>
+  <si>
+    <t>Smoker</t>
+  </si>
+  <si>
+    <t>Never smoked</t>
+  </si>
+  <si>
+    <t>Former smoker</t>
+  </si>
+  <si>
+    <t>Occasional smoker</t>
+  </si>
+  <si>
+    <t>Daily smoker</t>
+  </si>
+  <si>
+    <t>7 - Resident population aged 15 and over according to smoking status, 2025</t>
+  </si>
+  <si>
+    <t>2 - Resident population aged 15 and over by type of chronic diseases in the 12 months prior to the interview, 2025</t>
+  </si>
+  <si>
+    <t>8 -  Resident population aged less than 15 years old by evaluation of the state of health, 2025</t>
+  </si>
+  <si>
+    <t>9 - Resident population aged less than 15 years old by evaluation of the condition of teeth and gums, 2025</t>
+  </si>
+  <si>
+    <t>10 - Resident population aged less than 15 years old with illnesses or health problems that affected their ability to perform activities considered usual for the age, 2025</t>
+  </si>
+  <si>
+    <t>11 - Resident population aged between 5 and 14 years old by classes of children body mass index, 2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Nota:</t>
+      <t>Source:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> Statistics Portugal (INE), National Health Survey 2025.</t>
     </r>
   </si>
   <si>
-    <t>Nota:</t>
-[...30 lines deleted...]
-    </r>
+    <t xml:space="preserve">Fair, bad or very bad </t>
+  </si>
+  <si>
+    <t>with illnesses or health problems that affected their ability to perform activities considered usual for the age</t>
+  </si>
+  <si>
+    <t>Classes of children body mass index</t>
+  </si>
+  <si>
+    <t>Thinness</t>
+  </si>
+  <si>
+    <t>Normal weight</t>
+  </si>
+  <si>
+    <t>Overweight</t>
+  </si>
+  <si>
+    <t>Obesity</t>
+  </si>
+  <si>
+    <t>The results of the National Health Survey (NHS) 2025 incorporate the new Resident Population Estimates (administrative-based) into the calibration model. Given the methodological differences introduced in these estimates in 2021, as well as the influence of demography on health statistics, the comparative reading of the NHS 2025 results with those of previous editions (2014 and 2019) should take this context into account. Accordingly, comparisons with 2019 should be made with caution, requiring prior analysis of the influence of the new Resident Population Estimates on the changes observed.</t>
+  </si>
+  <si>
+    <t>The results of the National Health Survey 2025 (NHS 2025) integrate the new Estimates of Resident Population (based on administrative data) into the calibration model.</t>
+  </si>
+  <si>
+    <t>Share (%)</t>
+  </si>
+  <si>
+    <t>The results of the National Health Survey 2025 (NHS 2025) integrate the new Estimates of Resident Population (based on administrative data) into the calibration model. Given the methodological changes introduced in these estimates in 2021, as well as the influence of demographics on health statistics, a comparative analysis of the NHS 2025 results with those of previous editions (2014 and 2019) should take this context into account. Accordingly, comparisons with 2019 should be made with caution, requiring prior analysis of the influence of the new Resident Population Estimates on the changes observed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="###0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
+    <numFmt numFmtId="167" formatCode="0_ ;\-0\ "/>
+    <numFmt numFmtId="168" formatCode="0.0%"/>
+    <numFmt numFmtId="169" formatCode="###0"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.0\ [$€]_-;\-* #,##0.0\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="#.##"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -424,87 +459,67 @@
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -512,66 +527,119 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF012B5B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -660,52 +728,76 @@
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="125">
+  <cellStyleXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -784,277 +876,379 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="117" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="117" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="117" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="117" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="117" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="125" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="2" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="120" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="23" fillId="4" borderId="0" xfId="127" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="117" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="125">
+  <cellStyles count="128">
     <cellStyle name="Hiperligação" xfId="117" builtinId="8"/>
     <cellStyle name="Hiperligação 2" xfId="124" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hiperligação 3" xfId="119" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4 2" xfId="122" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 5 2" xfId="123" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 6" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 7" xfId="118" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal_Indic_2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal_Indic_39" xfId="1" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Normal_Sheet1" xfId="127" xr:uid="{A3684D82-0BB9-4C62-9359-7124FD9AFA54}"/>
     <cellStyle name="Percent 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Percentagem" xfId="125" builtinId="5"/>
+    <cellStyle name="style1372241130406_xls_-_cap_2_-_pessoal_de_saude" xfId="126" xr:uid="{7294D5A9-73EF-4D28-979A-76DDC2E89DC2}"/>
     <cellStyle name="style1438701779105" xfId="9" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="style1438701779151" xfId="10" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="style1438701779198" xfId="11" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="style1438701779229" xfId="12" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="style1438701779261" xfId="13" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="style1438701779307" xfId="14" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="style1438701779339" xfId="15" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="style1438701779370" xfId="16" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="style1438701779401" xfId="17" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="style1438701779432" xfId="18" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="style1438701779463" xfId="19" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="style1438701779541" xfId="20" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="style1438701779573" xfId="21" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="style1438701779604" xfId="22" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="style1438701779651" xfId="23" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="style1438701779822" xfId="24" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="style1438701779854" xfId="25" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="style1438701779916" xfId="26" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="style1438701779947" xfId="27" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="style1438701779963" xfId="28" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="style1438701779994" xfId="29" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="style1438701780010" xfId="30" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="style1438701780041" xfId="31" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="style1438701780056" xfId="32" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="style1438701780088" xfId="33" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
@@ -1139,1104 +1333,731 @@
     <cellStyle name="style1444070327386" xfId="112" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
     <cellStyle name="style1444070327417" xfId="113" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
     <cellStyle name="style1444070327761" xfId="114" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
     <cellStyle name="style1444070327855" xfId="115" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
     <cellStyle name="style1444070327886" xfId="116" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF012B5B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>131605</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>28576</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>184146</xdr:rowOff>
+      <xdr:rowOff>57148</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>385920</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>120650</xdr:rowOff>
+      <xdr:colOff>19049</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="CaixaDeTexto 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2500-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="131605" y="184146"/>
-          <a:ext cx="8071165" cy="18878554"/>
+          <a:off x="476251" y="57148"/>
+          <a:ext cx="7305673" cy="21135977"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="pt-PT" sz="1200" b="1" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Nota metodológica</a:t>
-[...8 lines deleted...]
-          </a:endParaRPr>
+            <a:t>Methodological note</a:t>
+          </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="pt-PT" sz="1000" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="pt-PT" sz="1000">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>O Inquérito Nacional de Saúde 2025 (INS 2025) foi realizado pelo Instituto Nacional de Estatística, com base numa amostra representativa de 22 000 alojamentos de todo o território </a:t>
+            <a:t>The 2025 National Health Survey (</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>nacional. </a:t>
-[...2 lines deleted...]
-            <a:rPr lang="pt-PT" sz="1100">
+            <a:t>NHS 2025) was carried out by Statistical Portugal, based on a representative sample of 22</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...7 lines deleted...]
-            <a:rPr lang="pt-PT" sz="1100" baseline="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>000 dwellings across the whole of the country. The representative sample of the Autonomous Region of Madeira included 2</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>520 accommodation units</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Este inquérito enquadra-se no projeto EHIS (European Health Interview Survey), cuja recolha regular foi integrada no Regulamento 2019/1700 do Parlamento Europeu e do Conselho, de 10 de outubro, também designado por Regulamento IESS a partir de 2025. O Regulamento de execução (UE) 2023/2529, de 17 de novembro de 2023, estabelece as variáveis e critérios aplicáveis na recolha do INS 2025.  </a:t>
-[...506 lines deleted...]
-          </a:endParaRPr>
+            <a:t>This survey forms part of the EHIS (European Health Interview Survey) project, the regular data collection for which was incorporated into Regulation (EU) 2019/1700 of the European Parliament and of the Council of 10 October, also known as the IESS Regulation from 2025 onwards. Implementing Regulation (EU) 2023/2529 of 17 November 2023 sets out the variables and criteria applicable to the INS 2025 data collection. </a:t>
+          </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:r>
-            <a:rPr lang="pt-PT" sz="1100" b="1">
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...7 lines deleted...]
-            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The main objective of this survey is to characterise the resident population aged 15 and over in three broad areas: health status, healthcare and lifestyle-related health determinants. As with the surveys carried out in 2014 and 2019, the NHS 2025 has been harmonised and regulated at European level (in accordance with the regulations referred to in the previous paragraph), enabling international comparison of the results. This overview does not present international comparisons as they are not yet available for most European Union countries. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...6 lines deleted...]
-          <a:endParaRPr lang="pt-PT">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> 	</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Questions of a national nature were also included, prepared in technical collaboration with the National Institute of Health Doutor Ricardo Jorge (INSA), which aim to ensure the collection of data on topics relevant to characterising the health status of the Portuguese population (namely oral health, reproductive health, food consumption, medication use, life satisfaction, long-term disability and health literacy) and comparability with data collected in previous NHS surveys. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The target population for the survey was all individuals aged 15 or over who, during the reference period, were resident in Portugal. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The sample selection, based on a sample size that meets the accuracy criteria set out in the IESS Regulation, followed a stratified, multi-stage sampling scheme by NUTS 2 regions (2024), in which the primary sampling units (PSUs), consisting of one or more contiguous 1 km² cells of the INSPIRE Grid, were selected systematically with a probability proportional to the number of households with their main residence in the area. Secondary units (dwellings) were selected at random and systematically within the first-stage units, and in each dwelling (22,000 in total) a single individual was selected using the ‘last birthday’ method, i.e. the person whose birthday was closest to the date of the interview. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Responses to NHS 2025 were collected between September and December 2025 through face-to-face interviews, telephone interviews and web surveys. A total of 15,092 valid responses were obtained, corresponding to an overall response rate for the country of 68.6%.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The estimated results were derived from the individual weights, adjusted according to the distribution of these units by NUTS II region (2024), five-year age group, sex, and educational attainment levels according to the ISCED 2011 classification (0–2; 3–4; 5–8) and household size (1, 2, 3, 4 or more individuals); taking into account information from the Estimates of Resident Population at 31 December 2024 (updated on 22 June 2026), in which the breakdown by educational attainment and household size was derived from the structure of the results of the Labour Force Survey for the fourth quarter of 2025. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>In order to improve the robustness of the weights, several winsorising studies were also carried out (a technique that allows extreme values to be limited), and it was decided to limit the values of the weights below the 1st percentile and above the 99th percentile. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>The main indicators from the 2025 National Health Survey (NHS 2025) are available on Statistics Portugal website, comprising estimates of the total relevant population broken down by sex, age group and region of residence. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:endParaRPr lang="pt-PT" sz="1000">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>For each estimate, margins of error were also calculated in relation to the values that would be obtained from a survey of the entire population, in the form of coefficients of variation. Estimates are not published where the corresponding coefficient of variation exceeds 20%. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>This edition also included a separate module aimed at children up to and including the age of 14 who are resident in Portugal. The collection of this data is in line with the objective arising from the amendment to Regulation No 1338/2008, introduced by Regulation ( U) 2019/1700, and with the need to deepen our understanding of children’s health, contributing to a more comprehensive and up-to-date profile of this population. Information was collected from the person with parental responsibility regarding general aspects of health status and dietary habits. Information was collected from the person with parental responsibility regarding general aspects of health status and dietary habits. For the children’s module, all individuals under the age of 15 who were living in the sample households and for whom an interview had been completed in the main questionnaire were selected. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>As with the main IN 2025 questionnaire, responses to the 2025 Children’s Module were collected between September and December 2025 through face-to-face interviews, telephone interviews and online interviews. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>The estimated results were derived from individual weights specific to children under 15, adjusted in accordance with the distribution of these units by NUTS 2 region (2024), three age groups (0–5 years, 6–9 years and 10–14 years) and sex, taking into account information from the Resident Population Estimates as at 31 December 2024 (published on 22 June 2026). As with the INS, the winsorising technique was also used, limiting the values of the weights below the 1st percentile and above the 99th percentile. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>For each estimate, margins of error were also calculated in relation to the figures that would be obtained from a survey of the entire population, expressed as coefficients of variation. The estimates are provided with a note indicating low reliability when the respective coefficients of variation are greater than 20% and less than or equal to 25%; they are not provided when the respective coefficients of variation are greater than 25%. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1200">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Concepts </a:t>
+          </a:r>
           <a:endParaRPr lang="pt-PT" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" indent="0" algn="just"/>
-          <a:r>
-[...111 lines deleted...]
-          <a:endParaRPr lang="pt-PT" sz="1000" b="1">
+          <a:endParaRPr lang="pt-PT" sz="1000">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Dor: </a:t>
+            <a:t>Acute myocardial infarction: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Experiência sensorial e emocional desagradável associada a uma lesão real ou potencial dos tecidos, ou descrita em termos dessa lesão. </a:t>
-[...20 lines deleted...]
-          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:t>An interruption in the blood supply to part of the heart muscle (myocardium), usually caused by a blockage in a coronary artery, resulting in damage to the heart muscle. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT">
             <a:effectLst/>
           </a:endParaRPr>
-        </a:p>
-[...118 lines deleted...]
-          </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="pt-PT" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
@@ -2250,135 +2071,892 @@
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Enfarte agudo do miocárdio: </a:t>
+            <a:t>Alcoholic drink: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Interrupção do fluxo de sangue em parte do músculo cardíaco (miocárdio), normalmente por obstrução de uma artéria coronária, e que resulta na lesão do mesmo. </a:t>
-          </a:r>
+            <a:t>Drink for human consumption that contains ethanol. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Allergy: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>A</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>group of conditions in which the immune system’s response to environmental antigens (allergens) causes inflammation and damage to the body itself. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Arthrosis: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>chronic degenerative condition that affects the joints of the hands, knees, hips, spine and feet. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Body mass index: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>International index adopted by the World Health Organization (WHO) to determine if a person is underweight, normal weight, overweight or obese. The body mass index corresponds to the quotient between a person's weight in kilograms and the square of their height in meters. Body mass index classification: low weight (BMI &lt;18.5 kg/m²); normal weight (BMI ≥18.5 kg/m² and &lt;25 kg/m²); overweight degree (BMI ≥25 kg/m² and &lt;27 kg/m²); overweight degree (BMI ≥27 kg/m² and &lt;30 kg/m²); and obesity (BMI ≥30 kg/m²). </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>For children, an algorithm defined by the World Health Organisation (WHO) is used, which allows the sex- and age-adjusted BMI (kg/m²) to be calculated using the WHO growth charts (z-scores). </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Cervical pain: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Pain located in the cervical segment of the spine. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Cholesterol: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>A chemical substance synthesised in the body or obtained from the diet, consisting of a steroid core and acting as a precursor for the synthesis of all the body’s steroid hormones; it plays an essential role in fat metabolism. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Chronic disease: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1000">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Disease that is predictably permanent and needs medical intervention to follow and control it. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Coronary heart disease: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>A condition characterised by the progressive narrowing of the coronary arteries due to the build-up of atherosclerotic plaques on their walls, which impedes the flow of blood to the myocardium. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="just"/>
           <a:endParaRPr lang="pt-PT" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Hipertensão arterial: </a:t>
+            <a:t>Depression: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Doença crónica que se manifesta em valores de tensão arterial elevados, nomeadamente valores de tensão arterial sistólica superiores ou iguais a 140 mm Hg (milímetros de mercúrio) e/ou valores de tensão arterial diastólica superiores a 90 mm Hg. </a:t>
-          </a:r>
+            <a:t>Common mental disorder that presents with depressed mood, loss of interest or pleasure, decreased energy, feelings of guilt or low self-esteem, sleep or appetite disturbances and lack of concentration. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>A state of complete physical, mental and social well-being, and not merely the absence of disease. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health care: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health goods and services provided for direct use by individuals in different settings: inpatient, outpatient or home. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health problem: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health-related problem leading to the need for healthcare. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Health status: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>The health profile of an individual or population that can be objectively assessed using an organised set of indicators. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>High blood pressure (hypertension): </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Chronic disease that manifests itself in high blood pressure values, namely systolic blood pressure values greater than or equal to 140 mm Hg (millimeters of mercury) and / or diastolic blood pressure values greater than 90 mm Hg. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="pt-PT" sz="1000">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -2386,64 +2964,67 @@
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Índice de massa corporal: </a:t>
+            <a:t>Low back pain: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Índice internacional adotado pela Organização Mundial de Saúde (OMS) que permite determinar se um indivíduo tem baixo peso, peso normal, excesso de peso ou obesidade. O índice de massa corporal corresponde ao quociente entre o peso de uma pessoa em quilogramas e o quadrado da sua altura em metros. Classificação do índice de massa corporal: baixo peso (IMC &lt;18,5 kg/m²); peso normal (IMC ≥ 18,5 Kg/m² e &lt; 25 kg/m²); excesso peso grau (IMC ≥ 25 Kg/m² e &lt; 27 kg/m²); Excesso peso grau (IMC ≥ 27 Kg/m² e &lt; 30 kg/m²); e obesidade (IMC ≥ 30 kg/m²). </a:t>
-          </a:r>
+            <a:t>Pain located in the lumbar segment of the spine. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="pt-PT" sz="1000">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -2451,196 +3032,236 @@
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Saúde: </a:t>
+            <a:t>Oral health: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="pt-PT" sz="1100" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Estado de completo bem-estar físico, mental e social, e não apenas a ausência de doença. </a:t>
+            <a:t>A state of health characterised by the absence of diseases, disorders or malformations affecting any of the structures of the oral cavity. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr lang="pt-PT" sz="1000">
-[...45 lines deleted...]
-          <a:endParaRPr lang="pt-PT" sz="1000" b="0">
+          <a:endParaRPr lang="pt-PT" sz="1100" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Pain: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Unpleasant sensory and emotional experience associated with a real or potential tissue injury, or described in terms of that injury. </a:t>
+          </a:r>
           <a:endParaRPr lang="pt-PT" sz="1000" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="pt-PT" sz="1000" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" indent="0" algn="just"/>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Stroke: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-PT" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>An interruption of blood flow to any part of the brain caused by a blockage (thrombosis or embolism) or rupture (haemorrhage) of a blood vessel, resulting in damage to the area of the brain supplied by that vessel. </a:t>
+          </a:r>
+          <a:endParaRPr lang="pt-PT" sz="1000">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
           <a:endParaRPr lang="pt-PT" sz="1000" b="1">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" indent="0" algn="just"/>
           <a:endParaRPr lang="pt-PT" sz="1000" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2913,2212 +3534,3500 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:B13"/>
+  <dimension ref="B1:B17"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.1796875" style="16"/>
+    <col min="1" max="1" width="1.7265625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="184.54296875" style="36" customWidth="1"/>
+    <col min="3" max="18" width="15.7265625" style="15" customWidth="1"/>
+    <col min="19" max="16384" width="9.1796875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="42" t="s">
-        <v>66</v>
+      <c r="B1" s="38" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="38"/>
+      <c r="B2" s="34"/>
     </row>
     <row r="3" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="38" t="s">
-        <v>61</v>
+      <c r="B3" s="34" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="38" t="s">
-        <v>62</v>
+      <c r="B4" s="34" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="38" t="s">
-        <v>63</v>
+      <c r="B5" s="34" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="38" t="s">
-        <v>64</v>
+      <c r="B6" s="34" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="38" t="s">
-        <v>65</v>
+      <c r="B7" s="34" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="38" t="s">
-        <v>67</v>
+      <c r="B8" s="34" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="38" t="s">
-[...15 lines deleted...]
-      <c r="B13" s="16"/>
+      <c r="B9" s="34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="34" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="34" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="34" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="34" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="32"/>
+    </row>
+    <row r="15" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="35"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" location="'Nota Metodológica'!A1" display="Nota metodológica" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
-[...6 lines deleted...]
-    <hyperlink ref="B9" location="'Q7'!A1" display="7 - População residente com 15 ou mais anos por padrão de consumo de bebidas alcoólicas nos 12 meses anteriores à entrevista, 2025" xr:uid="{33E33692-080A-4649-B233-E12F5E29D700}"/>
+    <hyperlink ref="B15" location="'Methodological note'!A1" display="Methodological note" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B3" location="'T1'!A1" display="1 - Resident population aged 15 and over by self perceived oral health, 2025" xr:uid="{89A0B244-066E-4F0A-8F2D-4C1155E82061}"/>
+    <hyperlink ref="B4" location="'T2'!A1" display="2 - Resident population aged 15 and over by type of chronic diseases in the 12 months prior to the interview, 2025" xr:uid="{683DE488-DB40-4D12-8B29-37B00AB33695}"/>
+    <hyperlink ref="B5" location="'T3'!A1" display="3 - Resident population aged 15 and over by time interval since the last dentist consultation, 2025" xr:uid="{D1D8117C-933B-418A-88AC-9B175BAEE452}"/>
+    <hyperlink ref="B6" location="'T4'!A1" display="4 - Resident population aged 18 and over by body mass index classes, 2025" xr:uid="{ED436A9E-39E9-43D8-91D9-436E2BD51E35}"/>
+    <hyperlink ref="B7" location="'T5'!A1" display="5 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025" xr:uid="{8539321A-D2FD-47EB-96A9-0DF49AF47155}"/>
+    <hyperlink ref="B8" location="'T6'!A1" display="6 - Resident population aged 15 and over by pattern of alcohol consumption in the 12 months preceding the interview, 2025" xr:uid="{F2DA3800-F507-4A4A-9B65-147BD3F4BF4A}"/>
+    <hyperlink ref="B9" location="'T7'!A1" display="7 - Resident population aged 15 and over according to smoking status, 2025" xr:uid="{33E33692-080A-4649-B233-E12F5E29D700}"/>
+    <hyperlink ref="B10" location="'T8'!A1" display="8 - População residente com menos de 15 anos por apreciação sobre o estado de saúde, 2025" xr:uid="{8CE26E6F-1AC8-4379-B4E2-6F7E5C761960}"/>
+    <hyperlink ref="B11" location="'T9'!A1" display="9 - População residente com menos de 15 anos por apreciação sobre o estado dos dentes e gengivas, 2025" xr:uid="{EC1A38BC-18FF-4119-AE7C-43CD48A7273F}"/>
+    <hyperlink ref="B13" location="'T11'!A1" display="11 - População residente com idade entre 5 e 14 anos por classes de índice de massa corporal infantil, 2025" xr:uid="{F483C40F-740A-438B-87DD-D0FCE0BDCDAD}"/>
+    <hyperlink ref="B12" location="'T10'!A1" display="10 - População residente com menos de 15 anos com problemas de saúde que afetaram a capacidade de realizar atividades consideradas habituais para a idade, 2025" xr:uid="{FB1477B5-83FC-4E05-BC27-D4658381CFA8}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="80" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1100FDB-E293-4CDE-9E3F-F8F817DFD88E}">
+  <dimension ref="A1:P29"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" customWidth="1"/>
+    <col min="2" max="2" width="33.453125" customWidth="1"/>
+    <col min="3" max="4" width="19.26953125" customWidth="1"/>
+    <col min="5" max="6" width="23.453125" customWidth="1"/>
+    <col min="7" max="7" width="6.7265625" customWidth="1"/>
+    <col min="8" max="8" width="14.26953125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="H1" s="8"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="H2" s="8"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="H3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="24.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="91"/>
+      <c r="C4" s="91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" s="8"/>
+    </row>
+    <row r="5" spans="1:16" ht="24.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="H5" s="8"/>
+    </row>
+    <row r="6" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+    </row>
+    <row r="7" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="54">
+        <v>31987</v>
+      </c>
+      <c r="E7" s="54">
+        <v>26894</v>
+      </c>
+      <c r="F7" s="54">
+        <v>4308</v>
+      </c>
+      <c r="H7" s="47"/>
+    </row>
+    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="55"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56">
+        <v>84.1</v>
+      </c>
+      <c r="F8" s="56">
+        <v>13.5</v>
+      </c>
+      <c r="G8" s="48"/>
+      <c r="H8" s="47"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="47"/>
+    </row>
+    <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="50"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="53"/>
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="53"/>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="53"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="53"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="53"/>
+      <c r="B18" s="87"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E19" s="48"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E20" s="48"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E21" s="48"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E22" s="48"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E23" s="48"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E24" s="48"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="53"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E25" s="48"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E26" s="48"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E27" s="48"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E28" s="48"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E29" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="H3" location="Contents!A1" display="(Back to contents)" xr:uid="{39C8EE89-F8C0-4D00-8B89-AE2A8C1B6925}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78ADF38-6382-40CA-A850-C1897C320929}">
+  <dimension ref="A1:P29"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" customWidth="1"/>
+    <col min="2" max="2" width="19.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.453125" customWidth="1"/>
+    <col min="4" max="5" width="30.1796875" customWidth="1"/>
+    <col min="6" max="6" width="6.7265625" customWidth="1"/>
+    <col min="7" max="7" width="14.26953125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="43" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="G1" s="8"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="G2" s="8"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="G3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="89"/>
+      <c r="C4" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="E4" s="94"/>
+      <c r="G4" s="8"/>
+    </row>
+    <row r="5" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="94"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="58"/>
+    </row>
+    <row r="7" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="30">
+        <v>31987</v>
+      </c>
+      <c r="D8" s="30">
+        <v>6625</v>
+      </c>
+      <c r="E8" s="59">
+        <v>20.7</v>
+      </c>
+      <c r="G8" s="47"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="47"/>
+    </row>
+    <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="50"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="53"/>
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="53"/>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="103" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="103"/>
+      <c r="D15" s="103"/>
+      <c r="E15" s="103"/>
+      <c r="F15" s="42"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="53"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="53"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="53"/>
+      <c r="B18" s="87"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D19" s="48"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D20" s="48"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D21" s="48"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D22" s="48"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D23" s="48"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D24" s="48"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="53"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D25" s="48"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D26" s="48"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D27" s="48"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D28" s="48"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D29" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:E5"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B15:E15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G3" location="Contents!A1" display="(Back to contents)" xr:uid="{D3B8A890-09AA-455D-8FF7-AB3B591E0928}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3242B243-CACA-4B9A-B609-30691DDE1377}">
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" customWidth="1"/>
+    <col min="2" max="2" width="33.453125" customWidth="1"/>
+    <col min="3" max="3" width="16.7265625" customWidth="1"/>
+    <col min="4" max="4" width="19.453125" customWidth="1"/>
+    <col min="5" max="7" width="15.1796875" customWidth="1"/>
+    <col min="8" max="8" width="17.54296875" customWidth="1"/>
+    <col min="9" max="9" width="6.7265625" customWidth="1"/>
+    <col min="10" max="10" width="14.26953125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="88" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="J1" s="8"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="J2" s="8"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="J3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="89"/>
+      <c r="C4" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="95" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="97" t="s">
+        <v>80</v>
+      </c>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="J4" s="8"/>
+    </row>
+    <row r="5" spans="1:16" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="J5" s="8"/>
+    </row>
+    <row r="6" spans="1:16" ht="38.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="90"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="96"/>
+      <c r="E6" s="60" t="s">
+        <v>81</v>
+      </c>
+      <c r="F6" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="H6" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="J6" s="58"/>
+    </row>
+    <row r="7" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B8" s="101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="30">
+        <v>22978</v>
+      </c>
+      <c r="E8" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="30">
+        <v>12469</v>
+      </c>
+      <c r="G8" s="30">
+        <v>4771</v>
+      </c>
+      <c r="H8" s="30">
+        <v>4487</v>
+      </c>
+      <c r="I8" s="30"/>
+      <c r="J8" s="47"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="101"/>
+      <c r="C9" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="39">
+        <v>54.3</v>
+      </c>
+      <c r="G9" s="39">
+        <v>20.8</v>
+      </c>
+      <c r="H9" s="39">
+        <v>19.5</v>
+      </c>
+      <c r="I9" s="48"/>
+      <c r="J9" s="47"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="47"/>
+    </row>
+    <row r="11" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="50"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="53"/>
+      <c r="B12" s="87"/>
+      <c r="C12" s="87"/>
+      <c r="D12" s="87"/>
+      <c r="E12" s="87"/>
+      <c r="F12" s="87"/>
+      <c r="G12" s="87"/>
+      <c r="H12" s="87"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="53"/>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+    </row>
+    <row r="14" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="31"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+    </row>
+    <row r="16" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="53"/>
+      <c r="B17" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="87"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="53"/>
+      <c r="B18" s="87"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="87"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="53"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
+      <c r="E19" s="87"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="87"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="53"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E25" s="48"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="48"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D6"/>
+    <mergeCell ref="E4:H5"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B18:H18"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{439929B2-4B37-4B28-9654-669D3B1142D9}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2500-000000000000}">
+  <dimension ref="O1:O3"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:M129"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7265625" customWidth="1"/>
+    <col min="2" max="2" width="9.1796875" customWidth="1"/>
+    <col min="13" max="13" width="10.90625" customWidth="1"/>
+    <col min="14" max="14" width="6.7265625" customWidth="1"/>
+    <col min="15" max="15" width="14.26953125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="15:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="15:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O2" s="17"/>
+    </row>
+    <row r="3" spans="15:15" x14ac:dyDescent="0.25">
+      <c r="O3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="O3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-2500-000000000000}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:I29"/>
+  <dimension ref="B1:P29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="15.7265625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="13.7265625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="20" style="8" customWidth="1"/>
+    <col min="8" max="8" width="6.7265625" style="8" customWidth="1"/>
+    <col min="9" max="9" width="14.08984375" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="E4" s="56" t="s">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="I3" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="F4" s="57"/>
-[...12 lines deleted...]
-      <c r="G5" s="44" t="s">
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+    </row>
+    <row r="5" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="63" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
+        <v>232713</v>
+      </c>
+      <c r="E7" s="30">
+        <v>125291</v>
+      </c>
+      <c r="F7" s="30">
+        <v>77014</v>
+      </c>
+      <c r="G7" s="30">
+        <v>28239</v>
+      </c>
+      <c r="I7" s="29"/>
+    </row>
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
+        <v>53.8</v>
+      </c>
+      <c r="F8" s="39">
+        <v>33.1</v>
+      </c>
+      <c r="G8" s="39">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="16" t="s">
         <v>32</v>
       </c>
-    </row>
-[...94 lines deleted...]
-      <c r="G15" s="50"/>
+      <c r="C14" s="16"/>
+    </row>
+    <row r="15" spans="2:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
     </row>
     <row r="18" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="F18" s="48"/>
+      <c r="F18" s="41"/>
     </row>
     <row r="28" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="D28" s="33"/>
-[...2 lines deleted...]
-      <c r="G28" s="33"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
     </row>
     <row r="29" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="E29" s="48"/>
-[...1 lines deleted...]
-      <c r="G29" s="48"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="6">
     <mergeCell ref="B15:G15"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="I3" location="Contents!A1" display="(Back to contents)" xr:uid="{2B976150-B5DF-4BA5-B077-5D1729C8D866}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Y27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="B50" sqref="B50"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="B1" sqref="B1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="24" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="6.7265625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="15.7265625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="21" width="11.81640625" style="5" customWidth="1"/>
+    <col min="22" max="22" width="6.7265625" style="5" customWidth="1"/>
+    <col min="23" max="23" width="14.26953125" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="60" t="s">
-[...23 lines deleted...]
-      <c r="X1" s="14"/>
+      <c r="B1" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="13"/>
+      <c r="W1" s="13"/>
+      <c r="X1" s="13"/>
     </row>
     <row r="2" spans="1:25" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="11"/>
-[...21 lines deleted...]
-      <c r="X2" s="14"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="13"/>
+      <c r="X2" s="13"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
-      <c r="W3" s="20" t="s">
+      <c r="W3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="79"/>
+    </row>
+    <row r="5" spans="1:25" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="68"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="65" t="s">
         <v>21</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D4" s="64" t="s">
+      <c r="L5" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="N5" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="61" t="s">
-[...26 lines deleted...]
-      <c r="F5" s="22" t="s">
+      <c r="O5" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="P5" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q5" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="R5" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="S5" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="T5" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="U5" s="65" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+    </row>
+    <row r="7" spans="1:25" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="14">
+        <v>232713</v>
+      </c>
+      <c r="E7" s="14">
+        <v>16549</v>
+      </c>
+      <c r="F7" s="14">
+        <v>9799</v>
+      </c>
+      <c r="G7" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="22" t="s">
-[...71 lines deleted...]
-      <c r="C7" s="37" t="s">
+      <c r="H7" s="14">
+        <v>8574</v>
+      </c>
+      <c r="I7" s="14">
+        <v>60401</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="30">
+        <v>39121</v>
+      </c>
+      <c r="L7" s="30">
+        <v>70523</v>
+      </c>
+      <c r="M7" s="30">
+        <v>42422</v>
+      </c>
+      <c r="N7" s="30">
+        <v>25070</v>
+      </c>
+      <c r="O7" s="30">
+        <v>51011</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>16484</v>
+      </c>
+      <c r="R7" s="30">
+        <v>9148</v>
+      </c>
+      <c r="S7" s="30">
+        <v>23653</v>
+      </c>
+      <c r="T7" s="30">
+        <v>53245</v>
+      </c>
+      <c r="U7" s="30">
+        <v>8503</v>
+      </c>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+    </row>
+    <row r="8" spans="1:25" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
+        <v>7.1</v>
+      </c>
+      <c r="F8" s="39">
+        <v>4.2</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="39">
+        <v>3.7</v>
+      </c>
+      <c r="I8" s="39">
+        <v>26</v>
+      </c>
+      <c r="J8" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="40">
+        <v>16.8</v>
+      </c>
+      <c r="L8" s="40">
+        <v>30.3</v>
+      </c>
+      <c r="M8" s="40">
+        <v>18.2</v>
+      </c>
+      <c r="N8" s="40">
+        <v>10.8</v>
+      </c>
+      <c r="O8" s="40">
+        <v>21.9</v>
+      </c>
+      <c r="P8" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>7.1</v>
+      </c>
+      <c r="R8" s="40">
+        <v>3.9</v>
+      </c>
+      <c r="S8" s="40">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T8" s="40">
+        <v>22.9</v>
+      </c>
+      <c r="U8" s="40">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="Y9" s="28"/>
+    </row>
+    <row r="10" spans="1:25" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="15">
-[...163 lines deleted...]
-      <c r="Y10" s="32"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="22"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+      <c r="S10" s="20"/>
+      <c r="T10" s="20"/>
+      <c r="U10" s="20"/>
+      <c r="Y10" s="28"/>
     </row>
     <row r="11" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="5"/>
-[...23 lines deleted...]
-      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="14"/>
+      <c r="R11" s="14"/>
+      <c r="S11" s="14"/>
+      <c r="T11" s="14"/>
+      <c r="U11" s="14"/>
+    </row>
+    <row r="12" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
       <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="27"/>
-[...45 lines deleted...]
-      <c r="U15" s="50"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="9"/>
+    </row>
+    <row r="14" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="16"/>
+    </row>
+    <row r="15" spans="1:25" s="8" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="66"/>
+      <c r="N15" s="66"/>
+      <c r="O15" s="66"/>
+      <c r="P15" s="66"/>
+      <c r="Q15" s="66"/>
+      <c r="R15" s="66"/>
+      <c r="S15" s="66"/>
+      <c r="T15" s="66"/>
+      <c r="U15" s="66"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="B16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="17"/>
+      <c r="B16" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="16"/>
     </row>
     <row r="17" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D17" s="8"/>
-      <c r="E17" s="8"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
     </row>
     <row r="18" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D18" s="8"/>
-      <c r="E18" s="8"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
     </row>
     <row r="19" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D19" s="8"/>
-      <c r="E19" s="8"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
     </row>
     <row r="20" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D20" s="8"/>
-      <c r="E20" s="8"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
     </row>
     <row r="21" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D21" s="8"/>
-      <c r="E21" s="8"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
     </row>
     <row r="22" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D22" s="8"/>
-      <c r="E22" s="8"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
     </row>
     <row r="23" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D23" s="8"/>
-      <c r="E23" s="8"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
     </row>
     <row r="24" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D24" s="8"/>
-      <c r="E24" s="8"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
     </row>
     <row r="25" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D25" s="8"/>
-      <c r="E25" s="8"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
     </row>
     <row r="26" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D26" s="8"/>
-      <c r="E26" s="8"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
     </row>
     <row r="27" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D27" s="8"/>
-      <c r="E27" s="8"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:U15"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:U4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="W3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="W3" location="Contents!A1" display="(Back to contents)" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
-  <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:J24"/>
+  <dimension ref="B1:P24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.7265625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="20.453125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="6.7265625" style="8" customWidth="1"/>
+    <col min="10" max="10" width="14.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...74 lines deleted...]
-      <c r="D7" s="34">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="J3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+    </row>
+    <row r="5" spans="2:16" ht="32.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" s="63" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
         <v>232713</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="30">
         <v>89794</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="30">
         <v>51860</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="30">
         <v>86876</v>
       </c>
-      <c r="H7" s="34" t="s">
-[...9 lines deleted...]
-      <c r="E8" s="46">
+      <c r="H7" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
         <v>38.6</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="39">
         <v>22.3</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="39">
         <v>37.299999999999997</v>
       </c>
-      <c r="H8" s="46" t="s">
-[...35 lines deleted...]
-      <c r="D12" s="51"/>
+      <c r="H8" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-    </row>
-[...30 lines deleted...]
-      <c r="F16" s="16"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+    </row>
+    <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
     </row>
     <row r="23" spans="4:8" x14ac:dyDescent="0.25">
-      <c r="D23" s="33"/>
-[...3 lines deleted...]
-      <c r="H23" s="33"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
     </row>
     <row r="24" spans="4:8" x14ac:dyDescent="0.25">
-      <c r="E24" s="48"/>
-[...2 lines deleted...]
-      <c r="H24" s="48"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="6">
     <mergeCell ref="B15:H15"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
+    <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{F91D6541-E826-4780-BB03-E5F0CF7C8949}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="97" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E532FEF-EC65-42D3-9B3A-E1A4A5F2BF1E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:J24"/>
+  <dimension ref="B1:P24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.7265625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="26.1796875" style="8" customWidth="1"/>
+    <col min="9" max="9" width="6.7265625" style="8" customWidth="1"/>
+    <col min="10" max="10" width="14.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="C4" s="58" t="s">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="J3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+    </row>
+    <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="D4" s="55" t="s">
-[...42 lines deleted...]
-      <c r="D7" s="34">
+      <c r="G5" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="63" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
         <v>224120</v>
       </c>
-      <c r="E7" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="34">
+      <c r="E7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="30">
         <v>85445</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="30">
         <v>88941</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="30">
         <v>46756</v>
       </c>
     </row>
-    <row r="8" spans="2:10" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="F8" s="46">
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="39">
         <v>38.1</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="39">
         <v>39.700000000000003</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="39">
         <v>20.9</v>
       </c>
     </row>
-    <row r="9" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="D12" s="51"/>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
       <c r="J12" s="9"/>
-    </row>
-[...30 lines deleted...]
-      <c r="F16" s="16"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+    </row>
+    <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
     </row>
     <row r="23" spans="4:8" x14ac:dyDescent="0.25">
-      <c r="D23" s="33"/>
-[...3 lines deleted...]
-      <c r="H23" s="33"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
     </row>
     <row r="24" spans="4:8" x14ac:dyDescent="0.25">
-      <c r="E24" s="48"/>
-[...2 lines deleted...]
-      <c r="H24" s="48"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="B12:D12"/>
+  <mergeCells count="6">
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:H4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{086854BB-502A-434F-AE71-23F65DCF6BB6}"/>
+    <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{43E64A9F-ACA6-4763-89E4-C566518C5789}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72C458E-82EA-4C3D-ADD6-3CA118B824A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:K27"/>
+  <dimension ref="B1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.7265625" style="8" customWidth="1"/>
+    <col min="4" max="9" width="19.453125" style="8" customWidth="1"/>
+    <col min="10" max="10" width="6.7265625" style="8" customWidth="1"/>
+    <col min="11" max="11" width="14.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...48 lines deleted...]
-      <c r="E5" s="43" t="s">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="K3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+    </row>
+    <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="62" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="43" t="s">
-[...29 lines deleted...]
-      <c r="D7" s="34">
+      <c r="G5" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="63" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
         <v>232713</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="30">
         <v>98370</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="30">
         <v>61082</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="30">
         <v>53973</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="30">
         <v>7950</v>
       </c>
-      <c r="I7" s="34" t="s">
-[...9 lines deleted...]
-      <c r="E8" s="46">
+      <c r="I7" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
         <v>42.3</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="39">
         <v>26.2</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="39">
         <v>23.2</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="39">
         <v>3.4</v>
       </c>
-      <c r="I8" s="46" t="s">
-[...38 lines deleted...]
-      <c r="D12" s="51"/>
+      <c r="I8" s="39" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
       <c r="K12" s="9"/>
-    </row>
-[...33 lines deleted...]
-      <c r="G16" s="16"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+    </row>
+    <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="16" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="26" spans="4:9" x14ac:dyDescent="0.25">
-      <c r="D26" s="33"/>
-[...4 lines deleted...]
-      <c r="I26" s="33"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
     </row>
     <row r="27" spans="4:9" x14ac:dyDescent="0.25">
-      <c r="E27" s="48"/>
-[...3 lines deleted...]
-      <c r="I27" s="48"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="B12:D12"/>
+  <mergeCells count="6">
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:I4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="K3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{9EF69155-B5CA-451C-9C6A-CCD2354F533F}"/>
+    <hyperlink ref="K3" location="Contents!A1" display="(Back to contents)" xr:uid="{58DA3E27-8175-455C-8780-F315CB00AFDA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="88" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE35E366-C181-47A0-A6CE-2788C93352C4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M24"/>
+  <dimension ref="B1:P24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.7265625" style="8" customWidth="1"/>
+    <col min="4" max="11" width="19.453125" style="8" customWidth="1"/>
+    <col min="12" max="12" width="6.7265625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="14.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-      <c r="E5" s="43" t="s">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="M3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="80" t="s">
+        <v>62</v>
+      </c>
+      <c r="K4" s="80" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="43" t="s">
-[...33 lines deleted...]
-      <c r="D7" s="34">
+      <c r="F5" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="G5" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="H5" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="I5" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="J5" s="81"/>
+      <c r="K5" s="81"/>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
         <v>232713</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="30">
         <v>151780</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="30">
         <v>16875</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="30">
         <v>59401</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="30">
         <v>38647</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="30">
         <v>36857</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="30">
         <v>18093</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="30">
         <v>55087</v>
       </c>
     </row>
-    <row r="8" spans="2:13" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E8" s="46">
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="30">
         <v>65.2</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="39">
         <v>7.3</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="39">
         <v>25.5</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="39">
         <v>16.600000000000001</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="39">
         <v>15.8</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="39">
         <v>7.8</v>
       </c>
-      <c r="K8" s="46">
+      <c r="K8" s="39">
         <v>23.7</v>
       </c>
     </row>
-    <row r="9" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="D12" s="51"/>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
       <c r="M12" s="9"/>
-    </row>
-[...27 lines deleted...]
-      <c r="K15" s="50"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
     </row>
     <row r="23" spans="4:11" x14ac:dyDescent="0.25">
-      <c r="D23" s="33"/>
-[...6 lines deleted...]
-      <c r="K23" s="33"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
     </row>
     <row r="24" spans="4:11" x14ac:dyDescent="0.25">
-      <c r="E24" s="48"/>
-[...5 lines deleted...]
-      <c r="K24" s="48"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="8">
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="M3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{912091EC-7D4F-4865-B90D-6EF479E38030}"/>
+    <hyperlink ref="M3" location="Contents!A1" display="(Back to contents)" xr:uid="{C9D72EFD-BAFB-4FBD-BD7F-6FF9C8C3C5F2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="69" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC9E9607-9729-40BF-95D7-C5543600D5DB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L27"/>
+  <dimension ref="B1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7265625" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6.7265625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.7265625" style="8" customWidth="1"/>
+    <col min="4" max="10" width="19.453125" style="8" customWidth="1"/>
+    <col min="11" max="11" width="6.7265625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="14.26953125" style="8" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="52" t="s">
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="L3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68"/>
+      <c r="C4" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="F4" s="73"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="81" t="s">
+        <v>66</v>
+      </c>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+    </row>
+    <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="69"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="G5" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C1" s="52"/>
-[...49 lines deleted...]
-      <c r="E5" s="43" t="s">
+      <c r="H5" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="43" t="s">
-[...33 lines deleted...]
-      <c r="D7" s="34">
+      <c r="I5" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="J5" s="64" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
         <v>232713</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="30">
         <v>190899</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="30">
         <v>146774</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="30">
         <v>44124</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="30">
         <v>37189</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="30">
         <v>5411</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="30">
         <v>31778</v>
       </c>
     </row>
-    <row r="8" spans="2:12" ht="25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E8" s="46">
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
         <v>82</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="39">
         <v>63.1</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="39">
         <v>19</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="39">
         <v>16</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="39">
         <v>2.2999999999999998</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="39">
         <v>13.7</v>
       </c>
     </row>
-    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="D12" s="51"/>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
       <c r="L12" s="9"/>
-    </row>
-[...25 lines deleted...]
-      <c r="K15" s="49"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="42"/>
     </row>
     <row r="26" spans="4:10" x14ac:dyDescent="0.25">
-      <c r="D26" s="33"/>
-[...5 lines deleted...]
-      <c r="J26" s="33"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
     </row>
     <row r="27" spans="4:10" x14ac:dyDescent="0.25">
-      <c r="E27" s="48"/>
-[...4 lines deleted...]
-      <c r="J27" s="48"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="7">
     <mergeCell ref="B15:J15"/>
-    <mergeCell ref="B12:D12"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{D0E2E17A-12CD-4C19-BC93-6D1191999881}"/>
+    <hyperlink ref="L3" location="Contents!A1" display="(Back to contents)" xr:uid="{9E3BEB43-0DD7-46FB-B074-6CB78E01DA86}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="78" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2500-000000000000}">
-  <dimension ref="P1:P3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{592B95FD-EC0B-4B7A-8E7E-D998650E696F}">
+  <dimension ref="A1:P29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B1" sqref="B1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7265625" customWidth="1"/>
-    <col min="2" max="2" width="9.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33.453125" customWidth="1"/>
+    <col min="3" max="4" width="19.26953125" customWidth="1"/>
+    <col min="5" max="6" width="23.453125" customWidth="1"/>
+    <col min="7" max="7" width="6.7265625" customWidth="1"/>
+    <col min="8" max="8" width="14.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="16:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-      </c>
+    <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="88" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="H1" s="8"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="H2" s="8"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="H3" s="102" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="89"/>
+      <c r="C4" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" s="8"/>
+    </row>
+    <row r="5" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="90"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="H5" s="8"/>
+    </row>
+    <row r="6" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
+        <v>31987</v>
+      </c>
+      <c r="E7" s="30">
+        <v>27955</v>
+      </c>
+      <c r="F7" s="30">
+        <v>3820</v>
+      </c>
+      <c r="H7" s="47"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39">
+        <v>87.4</v>
+      </c>
+      <c r="F8" s="39">
+        <v>11.9</v>
+      </c>
+      <c r="G8" s="48"/>
+      <c r="H8" s="47"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="47"/>
+    </row>
+    <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="50"/>
+    </row>
+    <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="53"/>
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="53"/>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+    </row>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+    </row>
+    <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="53"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="53"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="53"/>
+      <c r="B18" s="87"/>
+      <c r="C18" s="87"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="87"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E19" s="48"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E20" s="48"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E21" s="48"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E22" s="48"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E23" s="48"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E24" s="48"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="53"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E25" s="48"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E26" s="48"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E27" s="48"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E28" s="48"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E29" s="48"/>
     </row>
   </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
+  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="P3" location="Índice!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-2500-000000000000}"/>
+    <hyperlink ref="H3" location="Contents!A1" display="(Back to contents)" xr:uid="{58DE9E05-B1AB-4638-B3EF-BF7B90E6C3FC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
-[...17 lines deleted...]
-      <vt:lpstr>'Q2'!Títulos_de_Impressão</vt:lpstr>
+    <vt:vector size="26" baseType="lpstr">
+      <vt:lpstr>Contents</vt:lpstr>
+      <vt:lpstr>T1</vt:lpstr>
+      <vt:lpstr>T2</vt:lpstr>
+      <vt:lpstr>T3</vt:lpstr>
+      <vt:lpstr>T4</vt:lpstr>
+      <vt:lpstr>T5</vt:lpstr>
+      <vt:lpstr>T6</vt:lpstr>
+      <vt:lpstr>T7</vt:lpstr>
+      <vt:lpstr>T8</vt:lpstr>
+      <vt:lpstr>T9</vt:lpstr>
+      <vt:lpstr>T10</vt:lpstr>
+      <vt:lpstr>T11</vt:lpstr>
+      <vt:lpstr>Methodological note</vt:lpstr>
+      <vt:lpstr>'Methodological note'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T1'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T10'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T11'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T2'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T3'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T4'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T5'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T6'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T7'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T8'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T9'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T2'!Títulos_de_Impressão</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cristina.goncalves</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>