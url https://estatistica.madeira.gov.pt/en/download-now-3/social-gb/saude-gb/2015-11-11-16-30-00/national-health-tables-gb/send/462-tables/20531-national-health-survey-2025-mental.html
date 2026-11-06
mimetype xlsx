--- v0 (2026-10-14)
+++ v1 (2026-11-06)
@@ -1,140 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="EsteLivro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\INS_1025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elsa.janes\Desktop\INS_1025\16-10-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF85AEFB-B103-4909-8040-34185A4181E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DF52B1F-AD47-4267-A60E-2261CFA2B204}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="3" r:id="rId1"/>
     <sheet name="T1" sheetId="83" r:id="rId2"/>
     <sheet name="T2" sheetId="4" r:id="rId3"/>
     <sheet name="T3" sheetId="77" r:id="rId4"/>
     <sheet name="T4" sheetId="99" r:id="rId5"/>
     <sheet name="T5" sheetId="100" r:id="rId6"/>
     <sheet name="T6" sheetId="91" r:id="rId7"/>
-    <sheet name="T7" sheetId="92" r:id="rId8"/>
-[...6 lines deleted...]
-    <sheet name="Methodological note" sheetId="63" r:id="rId15"/>
+    <sheet name="T7" sheetId="101" r:id="rId8"/>
+    <sheet name="T8" sheetId="92" r:id="rId9"/>
+    <sheet name="T9" sheetId="102" r:id="rId10"/>
+    <sheet name="T10" sheetId="103" r:id="rId11"/>
+    <sheet name="T11" sheetId="93" r:id="rId12"/>
+    <sheet name="T12" sheetId="94" r:id="rId13"/>
+    <sheet name="T13" sheetId="104" r:id="rId14"/>
+    <sheet name="T14" sheetId="95" r:id="rId15"/>
+    <sheet name="T15" sheetId="96" r:id="rId16"/>
+    <sheet name="T16" sheetId="97" r:id="rId17"/>
+    <sheet name="T17" sheetId="98" r:id="rId18"/>
+    <sheet name="Methodological note" sheetId="63" r:id="rId19"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'Methodological note'!$B$1:$M$129</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'Methodological note'!$B$1:$M$129</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'T1'!$B$1:$G$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'T10'!$B$1:$F$15</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="13">'T13'!$B$1:$H$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'T11'!$B$1:$K$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'T12'!$B$1:$J$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'T14'!$B$1:$F$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'T15'!$B$1:$F$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'T16'!$B$1:$E$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'T17'!$B$1:$H$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'T2'!$B$1:$U$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'T3'!$B$1:$H$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'T6'!$B$1:$H$16</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'T7'!$B$1:$I$16</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="9">'T9'!$B$1:$J$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'T8'!$B$1:$I$16</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="1">#REF!</definedName>
+    <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="11">#REF!</definedName>
+    <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="12">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="2">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="3">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="6">#REF!</definedName>
-    <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="7">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="8">#REF!</definedName>
-    <definedName name="Indic_VáriosPerfGéneroPop" localSheetId="9">#REF!</definedName>
     <definedName name="Indic_VáriosPerfGéneroPop">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="1">#REF!</definedName>
+    <definedName name="QUADRO21_PT" localSheetId="11">#REF!</definedName>
+    <definedName name="QUADRO21_PT" localSheetId="12">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="2">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="3">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="6">#REF!</definedName>
-    <definedName name="QUADRO21_PT" localSheetId="7">#REF!</definedName>
     <definedName name="QUADRO21_PT" localSheetId="8">#REF!</definedName>
-    <definedName name="QUADRO21_PT" localSheetId="9">#REF!</definedName>
     <definedName name="QUADRO21_PT">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'T2'!$A:$B,'T2'!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="135">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Diabetes</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>NATIONAL HEALTH SURVEY, A. R. MADEIRA, 2025</t>
   </si>
   <si>
     <t>Bad or very bad</t>
   </si>
   <si>
     <t>Fair</t>
   </si>
   <si>
     <t>Very good or good</t>
   </si>
   <si>
@@ -374,71 +382,50 @@
   <si>
     <t>Normal weight</t>
   </si>
   <si>
     <t>Overweight</t>
   </si>
   <si>
     <t>Obesity</t>
   </si>
   <si>
     <t>The results of the National Health Survey (NHS) 2025 incorporate the new Resident Population Estimates (administrative-based) into the calibration model. Given the methodological differences introduced in these estimates in 2021, as well as the influence of demography on health statistics, the comparative reading of the NHS 2025 results with those of previous editions (2014 and 2019) should take this context into account. Accordingly, comparisons with 2019 should be made with caution, requiring prior analysis of the influence of the new Resident Population Estimates on the changes observed.</t>
   </si>
   <si>
     <t>The results of the National Health Survey 2025 (NHS 2025) integrate the new Estimates of Resident Population (based on administrative data) into the calibration model.</t>
   </si>
   <si>
     <t>Share (%)</t>
   </si>
   <si>
     <t>The results of the National Health Survey 2025 (NHS 2025) integrate the new Estimates of Resident Population (based on administrative data) into the calibration model. Given the methodological changes introduced in these estimates in 2021, as well as the influence of demographics on health statistics, a comparative analysis of the NHS 2025 results with those of previous editions (2014 and 2019) should take this context into account. Accordingly, comparisons with 2019 should be made with caution, requiring prior analysis of the influence of the new Resident Population Estimates on the changes observed.</t>
   </si>
   <si>
     <t>6 - Resident population aged 18 and over by body mass index classes, 2025</t>
   </si>
   <si>
-    <t>7 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025</t>
-[...19 lines deleted...]
-  <si>
     <t>4 - Resident population aged 15 and over by level of life satisfaction, sex and age group, 2025</t>
   </si>
   <si>
     <t>Sex and Age group</t>
   </si>
   <si>
     <t>Degree of satisfaction with life</t>
   </si>
   <si>
     <t>Very dissatisfied</t>
   </si>
   <si>
     <t>Dissatisfied</t>
   </si>
   <si>
     <t>Slightly dissatisfied</t>
   </si>
   <si>
     <t>Fairly satisfied</t>
   </si>
   <si>
     <t>Satisfied</t>
   </si>
   <si>
     <t>Very satisfied</t>
@@ -502,50 +489,133 @@
     <t>Sex</t>
   </si>
   <si>
     <t>15 - 24 years</t>
   </si>
   <si>
     <t>25 - 34 years</t>
   </si>
   <si>
     <t>35 - 44 years</t>
   </si>
   <si>
     <t>45 - 54 years</t>
   </si>
   <si>
     <t>55 - 64 years</t>
   </si>
   <si>
     <t>65 - 74 years</t>
   </si>
   <si>
     <t>75 - 84 years</t>
   </si>
   <si>
     <t>85 and more years</t>
+  </si>
+  <si>
+    <t>17 - Resident population aged between 5 and 14 years old by classes of children body mass index, 2025</t>
+  </si>
+  <si>
+    <t>16 - Resident population aged less than 15 years old with illnesses or health problems that affected their ability to perform activities considered usual for the age, 2025</t>
+  </si>
+  <si>
+    <t>15 - Resident population aged less than 15 years old by evaluation of the condition of teeth and gums, 2025</t>
+  </si>
+  <si>
+    <t>14 -  Resident population aged less than 15 years old by evaluation of the state of health, 2025</t>
+  </si>
+  <si>
+    <t>12 - Resident population aged 15 and over according to smoking status, 2025</t>
+  </si>
+  <si>
+    <t>11 - Resident population aged 15 and over by pattern of alcohol consumption in the 12 months preceding the interview, 2025</t>
+  </si>
+  <si>
+    <t>8 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025</t>
+  </si>
+  <si>
+    <t>65 and more years</t>
+  </si>
+  <si>
+    <t>Age group
+and sex</t>
+  </si>
+  <si>
+    <t>Main way of performing daily tasks</t>
+  </si>
+  <si>
+    <t>(1) The results of the National Health Survey (NHS) 2025 incorporate the new Resident Population Estimates (administrative-based) into the calibration model. Given the methodological differences introduced in these estimates in 2021, as well as the influence of demography on health statistics, the comparative reading of the NHS 2025 results with those of previous editions (2014 and 2019) should take this context into account. Accordingly, comparisons with 2019 should be made with caution, requiring prior analysis of the influence of the new Resident Population Estimates on the changes observed.</t>
+  </si>
+  <si>
+    <t>Frequency of fruit or vegetable juices consumption</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Source: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Statistics Portugal (INE), National Health Survey 2025.</t>
+    </r>
+  </si>
+  <si>
+    <t>Frequency of sugary soft drinks consumption</t>
+  </si>
+  <si>
+    <t>7 - Resident population aged 15 or over by main way of performing daily tasks, sex and age group, 2025</t>
+  </si>
+  <si>
+    <t>9 - Resident population aged 15 or over by frequency of consumption of fruit or vegetable juices, sex and age group, 2025</t>
+  </si>
+  <si>
+    <t>10 - Resident population aged 15 or over by frequency of consumption of sugary soft drinks, sex and age group, 2025</t>
+  </si>
+  <si>
+    <t>13 - Proportion of the resident population aged 15 or over who smoke, by sex, 2025</t>
+  </si>
+  <si>
+    <t>Sitting or standing in activities involving light physical effort</t>
+  </si>
+  <si>
+    <t>On the move or in tasks requiring moderate physical effort</t>
+  </si>
+  <si>
+    <t>In heavy or physically demanding work</t>
+  </si>
+  <si>
+    <t>Does not perform any tasks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="###0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="0_ ;\-0\ "/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="###0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0\ [$€]_-;\-* #,##0.0\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="#.##"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1021,51 +1091,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="170" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1251,50 +1321,111 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="117" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1332,99 +1463,117 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="170" fontId="23" fillId="4" borderId="0" xfId="127" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="129">
     <cellStyle name="Hiperligação" xfId="117" builtinId="8"/>
     <cellStyle name="Hiperligação 2" xfId="124" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hiperligação 3" xfId="119" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4 2" xfId="122" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 5 2" xfId="123" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 6" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 7" xfId="118" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal_Indic_2" xfId="2" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
@@ -1540,51 +1689,51 @@
     <cellStyle name="style1444070327386" xfId="112" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
     <cellStyle name="style1444070327417" xfId="113" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
     <cellStyle name="style1444070327761" xfId="114" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
     <cellStyle name="style1444070327855" xfId="115" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
     <cellStyle name="style1444070327886" xfId="116" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF012B5B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28576</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57148</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>19049</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="CaixaDeTexto 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2500-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -4012,564 +4161,4053 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Folha1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:B19"/>
+  <dimension ref="B1:B23"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.69140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="152.23046875" style="36" customWidth="1"/>
     <col min="3" max="18" width="15.69140625" style="15" customWidth="1"/>
     <col min="19" max="16384" width="9.15234375" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="34"/>
     </row>
     <row r="3" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="34" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="34" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="34" t="s">
-        <v>82</v>
+      <c r="B9" s="107" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="34" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="34" t="s">
-[...26 lines deleted...]
-    <row r="17" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="107" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="107" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="107" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="107" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="107" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="34" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="34" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="34" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" s="61" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="34" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="32"/>
+    </row>
+    <row r="21" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="34" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="15"/>
+    <row r="22" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B23" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B17" location="'Methodological note'!A1" display="Methodological note" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="B21" location="'Methodological note'!A1" display="Methodological note" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B3" location="'T1'!A1" display="1 - Resident population aged 15 and over by self perceived oral health, 2025" xr:uid="{89A0B244-066E-4F0A-8F2D-4C1155E82061}"/>
     <hyperlink ref="B4" location="'T2'!A1" display="2 - Resident population aged 15 and over by type of chronic diseases in the 12 months prior to the interview, 2025" xr:uid="{683DE488-DB40-4D12-8B29-37B00AB33695}"/>
     <hyperlink ref="B5" location="'T3'!A1" display="3 - Resident population aged 15 and over by time interval since the last dentist consultation, 2025" xr:uid="{D1D8117C-933B-418A-88AC-9B175BAEE452}"/>
     <hyperlink ref="B8" location="'T6'!A1" display="6 - Resident population aged 18 and over by body mass index classes, 2025" xr:uid="{ED436A9E-39E9-43D8-91D9-436E2BD51E35}"/>
-    <hyperlink ref="B9" location="'T7'!A1" display="7 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025" xr:uid="{8539321A-D2FD-47EB-96A9-0DF49AF47155}"/>
-[...5 lines deleted...]
-    <hyperlink ref="B14" location="'T12'!A1" display="12 - Resident population aged less than 15 years old with illnesses or health problems that affected their ability to perform activities considered usual for the age, 2025" xr:uid="{FB1477B5-83FC-4E05-BC27-D4658381CFA8}"/>
+    <hyperlink ref="B13" location="'T11'!A1" display="11 - Resident population aged 15 and over by pattern of alcohol consumption in the 12 months preceding the interview, 2025" xr:uid="{F2DA3800-F507-4A4A-9B65-147BD3F4BF4A}"/>
+    <hyperlink ref="B14" location="'T12'!A1" display="12 - Resident population aged 15 and over according to smoking status, 2025" xr:uid="{33E33692-080A-4649-B233-E12F5E29D700}"/>
+    <hyperlink ref="B16" location="'T14'!A1" display="14 -  Resident population aged less than 15 years old by evaluation of the state of health, 2025" xr:uid="{8CE26E6F-1AC8-4379-B4E2-6F7E5C761960}"/>
+    <hyperlink ref="B17" location="'T15'!A1" display="15 - Resident population aged less than 15 years old by evaluation of the condition of teeth and gums, 2025" xr:uid="{EC1A38BC-18FF-4119-AE7C-43CD48A7273F}"/>
+    <hyperlink ref="B19" location="'T17'!A1" display="17 - Resident population aged between 5 and 14 years old by classes of children body mass index, 2025" xr:uid="{F483C40F-740A-438B-87DD-D0FCE0BDCDAD}"/>
+    <hyperlink ref="B18" location="'T16'!A1" display="16 - Resident population aged less than 15 years old with illnesses or health problems that affected their ability to perform activities considered usual for the age, 2025" xr:uid="{FB1477B5-83FC-4E05-BC27-D4658381CFA8}"/>
     <hyperlink ref="B6" location="'T4'!A1" display="4 - Resident population aged 15 and over by level of life satisfaction, sex and age group, 2025" xr:uid="{58747906-DEEB-47CE-B338-50B92292E0A2}"/>
     <hyperlink ref="B7" location="'T5'!A1" display="5 - Mental well-being index of resident population aged 15 or over, by sex and age group, 2025" xr:uid="{A362C500-A03B-496D-B15A-D7FBCA07E039}"/>
+    <hyperlink ref="B9" location="'T7'!A1" display="7 - Resident population with 15 and more years old by age group, sex and main way of performing daily tasks, 2025" xr:uid="{0EB37D0C-D61A-454E-A394-3D36EC0015D3}"/>
+    <hyperlink ref="B11" location="'T9'!A1" display="9 - Resident population with 15 and more years old by age group, sex and frequency of fruit or vegetable juices consumption, 2025" xr:uid="{5D39F894-331D-4B8B-9E31-19A3F37980BD}"/>
+    <hyperlink ref="B12" location="'T10'!A1" display="10 - Resident population with 15 and more years old by age group, sex and frequency of sugary soft drinks consumption, 2025" xr:uid="{3F5D8690-7830-4B40-8B6A-E87EB2CA0669}"/>
+    <hyperlink ref="B10" location="'T8'!A1" display="8 - Resident population aged 15 and over who consumed vegetables or salads daily by number of portions of vegetables or salads (excluding soup, potatoes and juice) consumed per day, 2025" xr:uid="{A48C742F-C09B-4B20-B602-AF9DE7F77716}"/>
+    <hyperlink ref="B15" location="'T13'!A1" display="13 - Proportion of the resident population aged 15 and more years old who smokes by sex, 2025" xr:uid="{DD141F92-F569-4EF9-8BD6-08B6C1D880C0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC9E9607-9729-40BF-95D7-C5543600D5DB}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1D24E9B-8077-44BC-894A-C8DBEEBDEB51}">
+  <sheetPr codeName="Folha17"/>
+  <dimension ref="A1:S42"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:N1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="18.23046875" style="8" customWidth="1"/>
+    <col min="3" max="14" width="12.84375" style="8" customWidth="1"/>
+    <col min="15" max="15" width="6.69140625" style="94" customWidth="1"/>
+    <col min="16" max="16384" width="9.23046875" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:19" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="109" t="s">
+        <v>128</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+    </row>
+    <row r="2" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="P2" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+    </row>
+    <row r="3" spans="2:19" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="110" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="139"/>
+      <c r="E3" s="140" t="s">
+        <v>124</v>
+      </c>
+      <c r="F3" s="142"/>
+      <c r="G3" s="142"/>
+      <c r="H3" s="142"/>
+      <c r="I3" s="142"/>
+      <c r="J3" s="142"/>
+      <c r="K3" s="142"/>
+      <c r="L3" s="142"/>
+      <c r="M3" s="142"/>
+      <c r="N3" s="142"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+    </row>
+    <row r="4" spans="2:19" s="8" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="110"/>
+      <c r="C4" s="140"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="125" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="125"/>
+      <c r="I4" s="125" t="s">
+        <v>52</v>
+      </c>
+      <c r="J4" s="125"/>
+      <c r="K4" s="125" t="s">
+        <v>53</v>
+      </c>
+      <c r="L4" s="125"/>
+      <c r="M4" s="133" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="133"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+    </row>
+    <row r="5" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="110"/>
+      <c r="C5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="I5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="M5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+    </row>
+    <row r="6" spans="2:19" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="25"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+    </row>
+    <row r="7" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="87">
+        <v>232713</v>
+      </c>
+      <c r="D7" s="88">
+        <v>100</v>
+      </c>
+      <c r="E7" s="87">
+        <v>14821</v>
+      </c>
+      <c r="F7" s="88">
+        <v>6.4</v>
+      </c>
+      <c r="G7" s="87">
+        <v>9275</v>
+      </c>
+      <c r="H7" s="88">
+        <v>4</v>
+      </c>
+      <c r="I7" s="87">
+        <v>39779</v>
+      </c>
+      <c r="J7" s="88">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K7" s="87">
+        <v>65280</v>
+      </c>
+      <c r="L7" s="88">
+        <v>28.1</v>
+      </c>
+      <c r="M7" s="87">
+        <v>94639</v>
+      </c>
+      <c r="N7" s="88">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+    </row>
+    <row r="8" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="90">
+        <v>28989</v>
+      </c>
+      <c r="D8" s="91">
+        <v>100</v>
+      </c>
+      <c r="E8" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="90">
+        <v>10963</v>
+      </c>
+      <c r="L8" s="91">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="M8" s="90">
+        <v>7309</v>
+      </c>
+      <c r="N8" s="91">
+        <v>25.2</v>
+      </c>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+    </row>
+    <row r="9" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="90">
+        <v>29998</v>
+      </c>
+      <c r="D9" s="91">
+        <v>100</v>
+      </c>
+      <c r="E9" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="90">
+        <v>6357</v>
+      </c>
+      <c r="J9" s="91">
+        <v>21.2</v>
+      </c>
+      <c r="K9" s="90">
+        <v>8914</v>
+      </c>
+      <c r="L9" s="91">
+        <v>29.7</v>
+      </c>
+      <c r="M9" s="90">
+        <v>10042</v>
+      </c>
+      <c r="N9" s="91">
+        <v>33.5</v>
+      </c>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+    </row>
+    <row r="10" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="90">
+        <v>34246</v>
+      </c>
+      <c r="D10" s="91">
+        <v>100</v>
+      </c>
+      <c r="E10" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="90">
+        <v>6427</v>
+      </c>
+      <c r="J10" s="91">
+        <v>18.8</v>
+      </c>
+      <c r="K10" s="90">
+        <v>12764</v>
+      </c>
+      <c r="L10" s="91">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="M10" s="90">
+        <v>11288</v>
+      </c>
+      <c r="N10" s="91">
+        <v>33</v>
+      </c>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+    </row>
+    <row r="11" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="76" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="90">
+        <v>41953</v>
+      </c>
+      <c r="D11" s="91">
+        <v>100</v>
+      </c>
+      <c r="E11" s="90">
+        <v>3313</v>
+      </c>
+      <c r="F11" s="91">
+        <v>7.9</v>
+      </c>
+      <c r="G11" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="90">
+        <v>7578</v>
+      </c>
+      <c r="J11" s="91">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="K11" s="90">
+        <v>11570</v>
+      </c>
+      <c r="L11" s="91">
+        <v>27.6</v>
+      </c>
+      <c r="M11" s="90">
+        <v>15754</v>
+      </c>
+      <c r="N11" s="91">
+        <v>37.6</v>
+      </c>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41"/>
+    </row>
+    <row r="12" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="76" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="90">
+        <v>41107</v>
+      </c>
+      <c r="D12" s="91">
+        <v>100</v>
+      </c>
+      <c r="E12" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="90">
+        <v>7958</v>
+      </c>
+      <c r="J12" s="91">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="K12" s="90">
+        <v>7948</v>
+      </c>
+      <c r="L12" s="91">
+        <v>19.3</v>
+      </c>
+      <c r="M12" s="90">
+        <v>19552</v>
+      </c>
+      <c r="N12" s="91">
+        <v>47.6</v>
+      </c>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+    </row>
+    <row r="13" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="76" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="90">
+        <v>31064</v>
+      </c>
+      <c r="D13" s="91">
+        <v>100</v>
+      </c>
+      <c r="E13" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="90">
+        <v>3329</v>
+      </c>
+      <c r="J13" s="91">
+        <v>10.7</v>
+      </c>
+      <c r="K13" s="90">
+        <v>6159</v>
+      </c>
+      <c r="L13" s="91">
+        <v>19.8</v>
+      </c>
+      <c r="M13" s="90">
+        <v>17372</v>
+      </c>
+      <c r="N13" s="91">
+        <v>55.9</v>
+      </c>
+      <c r="Q13" s="41"/>
+      <c r="R13" s="41"/>
+      <c r="S13" s="41"/>
+    </row>
+    <row r="14" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="76" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="90">
+        <v>18326</v>
+      </c>
+      <c r="D14" s="91">
+        <v>100</v>
+      </c>
+      <c r="E14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="90">
+        <v>4802</v>
+      </c>
+      <c r="L14" s="91">
+        <v>26.2</v>
+      </c>
+      <c r="M14" s="90">
+        <v>10217</v>
+      </c>
+      <c r="N14" s="91">
+        <v>55.8</v>
+      </c>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+    </row>
+    <row r="15" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" s="90">
+        <v>7030</v>
+      </c>
+      <c r="D15" s="91">
+        <v>100</v>
+      </c>
+      <c r="E15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M15" s="90">
+        <v>3106</v>
+      </c>
+      <c r="N15" s="91">
+        <v>44.2</v>
+      </c>
+      <c r="Q15" s="41"/>
+      <c r="R15" s="41"/>
+      <c r="S15" s="41"/>
+    </row>
+    <row r="16" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="92" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="100">
+        <v>110305</v>
+      </c>
+      <c r="D16" s="88">
+        <v>100</v>
+      </c>
+      <c r="E16" s="100">
+        <v>7052</v>
+      </c>
+      <c r="F16" s="88">
+        <v>6.4</v>
+      </c>
+      <c r="G16" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="H16" s="88" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="100">
+        <v>19716</v>
+      </c>
+      <c r="J16" s="88">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="K16" s="100">
+        <v>32009</v>
+      </c>
+      <c r="L16" s="88">
+        <v>29</v>
+      </c>
+      <c r="M16" s="100">
+        <v>42660</v>
+      </c>
+      <c r="N16" s="88">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+      <c r="S16" s="41"/>
+    </row>
+    <row r="17" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="90">
+        <v>14958</v>
+      </c>
+      <c r="D17" s="91">
+        <v>100</v>
+      </c>
+      <c r="E17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="90">
+        <v>6032</v>
+      </c>
+      <c r="L17" s="91">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="M17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N17" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="41"/>
+      <c r="R17" s="41"/>
+      <c r="S17" s="41"/>
+    </row>
+    <row r="18" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="90">
+        <v>15540</v>
+      </c>
+      <c r="D18" s="91">
+        <v>100</v>
+      </c>
+      <c r="E18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N18" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+    </row>
+    <row r="19" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="90">
+        <v>17121</v>
+      </c>
+      <c r="D19" s="91">
+        <v>100</v>
+      </c>
+      <c r="E19" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H19" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="90">
+        <v>3708</v>
+      </c>
+      <c r="J19" s="91">
+        <v>21.7</v>
+      </c>
+      <c r="K19" s="90">
+        <v>6566</v>
+      </c>
+      <c r="L19" s="91">
+        <v>38.4</v>
+      </c>
+      <c r="M19" s="90">
+        <v>5014</v>
+      </c>
+      <c r="N19" s="91">
+        <v>29.3</v>
+      </c>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+    </row>
+    <row r="20" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" s="90">
+        <v>20556</v>
+      </c>
+      <c r="D20" s="91">
+        <v>100</v>
+      </c>
+      <c r="E20" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="90">
+        <v>4540</v>
+      </c>
+      <c r="J20" s="91">
+        <v>22.1</v>
+      </c>
+      <c r="K20" s="90">
+        <v>5326</v>
+      </c>
+      <c r="L20" s="91">
+        <v>25.9</v>
+      </c>
+      <c r="M20" s="90">
+        <v>7026</v>
+      </c>
+      <c r="N20" s="91">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+    </row>
+    <row r="21" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="90">
+        <v>19334</v>
+      </c>
+      <c r="D21" s="91">
+        <v>100</v>
+      </c>
+      <c r="E21" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="90">
+        <v>3653</v>
+      </c>
+      <c r="L21" s="91">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="M21" s="90">
+        <v>9961</v>
+      </c>
+      <c r="N21" s="91">
+        <v>51.5</v>
+      </c>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+    </row>
+    <row r="22" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="90">
+        <v>13850</v>
+      </c>
+      <c r="D22" s="91">
+        <v>100</v>
+      </c>
+      <c r="E22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="L22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M22" s="90">
+        <v>7749</v>
+      </c>
+      <c r="N22" s="91">
+        <v>55.9</v>
+      </c>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+    </row>
+    <row r="23" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="90">
+        <v>7051</v>
+      </c>
+      <c r="D23" s="91">
+        <v>100</v>
+      </c>
+      <c r="E23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H23" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J23" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="L23" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M23" s="90">
+        <v>3632</v>
+      </c>
+      <c r="N23" s="91">
+        <v>51.5</v>
+      </c>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+      <c r="S23" s="41"/>
+    </row>
+    <row r="24" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="90">
+        <v>1895</v>
+      </c>
+      <c r="D24" s="91">
+        <v>100</v>
+      </c>
+      <c r="E24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J24" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M24" s="90">
+        <v>1268</v>
+      </c>
+      <c r="N24" s="91">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+      <c r="S24" s="41"/>
+    </row>
+    <row r="25" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="100">
+        <v>122408</v>
+      </c>
+      <c r="D25" s="88">
+        <v>100</v>
+      </c>
+      <c r="E25" s="100">
+        <v>7769</v>
+      </c>
+      <c r="F25" s="88">
+        <v>6.3</v>
+      </c>
+      <c r="G25" s="100">
+        <v>5495</v>
+      </c>
+      <c r="H25" s="88">
+        <v>4.5</v>
+      </c>
+      <c r="I25" s="100">
+        <v>20064</v>
+      </c>
+      <c r="J25" s="88">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="K25" s="100">
+        <v>33271</v>
+      </c>
+      <c r="L25" s="88">
+        <v>27.2</v>
+      </c>
+      <c r="M25" s="100">
+        <v>51980</v>
+      </c>
+      <c r="N25" s="88">
+        <v>42.5</v>
+      </c>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+    </row>
+    <row r="26" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="90">
+        <v>14031</v>
+      </c>
+      <c r="D26" s="91">
+        <v>100</v>
+      </c>
+      <c r="E26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K26" s="90">
+        <v>4931</v>
+      </c>
+      <c r="L26" s="91">
+        <v>35.1</v>
+      </c>
+      <c r="M26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N26" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+    </row>
+    <row r="27" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="90">
+        <v>14458</v>
+      </c>
+      <c r="D27" s="91">
+        <v>100</v>
+      </c>
+      <c r="E27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F27" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H27" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J27" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M27" s="90">
+        <v>5866</v>
+      </c>
+      <c r="N27" s="91">
+        <v>40.6</v>
+      </c>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="41"/>
+      <c r="S27" s="41"/>
+    </row>
+    <row r="28" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="90">
+        <v>17125</v>
+      </c>
+      <c r="D28" s="91">
+        <v>100</v>
+      </c>
+      <c r="E28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F28" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H28" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J28" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K28" s="90">
+        <v>6198</v>
+      </c>
+      <c r="L28" s="91">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="M28" s="90">
+        <v>6274</v>
+      </c>
+      <c r="N28" s="91">
+        <v>36.6</v>
+      </c>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+    </row>
+    <row r="29" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="90">
+        <v>21397</v>
+      </c>
+      <c r="D29" s="91">
+        <v>100</v>
+      </c>
+      <c r="E29" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F29" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I29" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="J29" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K29" s="90">
+        <v>6244</v>
+      </c>
+      <c r="L29" s="91">
+        <v>29.2</v>
+      </c>
+      <c r="M29" s="90">
+        <v>8728</v>
+      </c>
+      <c r="N29" s="91">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+    </row>
+    <row r="30" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="90">
+        <v>21773</v>
+      </c>
+      <c r="D30" s="91">
+        <v>100</v>
+      </c>
+      <c r="E30" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G30" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H30" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I30" s="90">
+        <v>4563</v>
+      </c>
+      <c r="J30" s="91">
+        <v>21</v>
+      </c>
+      <c r="K30" s="90">
+        <v>4295</v>
+      </c>
+      <c r="L30" s="91">
+        <v>19.7</v>
+      </c>
+      <c r="M30" s="90">
+        <v>9592</v>
+      </c>
+      <c r="N30" s="91">
+        <v>44.1</v>
+      </c>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+    </row>
+    <row r="31" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="90">
+        <v>17214</v>
+      </c>
+      <c r="D31" s="91">
+        <v>100</v>
+      </c>
+      <c r="E31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F31" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H31" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J31" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K31" s="90">
+        <v>3872</v>
+      </c>
+      <c r="L31" s="91">
+        <v>22.5</v>
+      </c>
+      <c r="M31" s="90">
+        <v>9624</v>
+      </c>
+      <c r="N31" s="91">
+        <v>55.9</v>
+      </c>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+    </row>
+    <row r="32" spans="2:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="90">
+        <v>11275</v>
+      </c>
+      <c r="D32" s="91">
+        <v>100</v>
+      </c>
+      <c r="E32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F32" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H32" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J32" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K32" s="90">
+        <v>2691</v>
+      </c>
+      <c r="L32" s="91">
+        <v>23.9</v>
+      </c>
+      <c r="M32" s="90">
+        <v>6584</v>
+      </c>
+      <c r="N32" s="91">
+        <v>58.4</v>
+      </c>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+    </row>
+    <row r="33" spans="1:19" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="99">
+        <v>5135</v>
+      </c>
+      <c r="D33" s="91">
+        <v>100</v>
+      </c>
+      <c r="E33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="F33" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="G33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="H33" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="J33" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="L33" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N33" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q33" s="41"/>
+      <c r="R33" s="41"/>
+      <c r="S33" s="41"/>
+    </row>
+    <row r="34" spans="1:19" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="4"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="3"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+      <c r="S34" s="41"/>
+    </row>
+    <row r="35" spans="1:19" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="19"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="21"/>
+      <c r="Q35" s="41"/>
+      <c r="R35" s="41"/>
+      <c r="S35" s="41"/>
+    </row>
+    <row r="36" spans="1:19" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="4"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="3"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+    </row>
+    <row r="37" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A37" s="94"/>
+      <c r="B37" s="135" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="135"/>
+      <c r="D37" s="135"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="94"/>
+      <c r="M37" s="94"/>
+      <c r="N37" s="94"/>
+    </row>
+    <row r="38" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A38" s="94"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="94"/>
+      <c r="M38" s="94"/>
+      <c r="N38" s="94"/>
+    </row>
+    <row r="39" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A39" s="94"/>
+      <c r="B39" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="95"/>
+      <c r="D39" s="94"/>
+      <c r="E39" s="94"/>
+      <c r="F39" s="94"/>
+      <c r="G39" s="94"/>
+      <c r="H39" s="94"/>
+      <c r="I39" s="94"/>
+      <c r="L39" s="94"/>
+      <c r="M39" s="94"/>
+      <c r="N39" s="94"/>
+    </row>
+    <row r="40" spans="1:19" ht="30.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="94"/>
+      <c r="B40" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="C40" s="136"/>
+      <c r="D40" s="136"/>
+      <c r="E40" s="136"/>
+      <c r="F40" s="136"/>
+      <c r="G40" s="136"/>
+      <c r="H40" s="136"/>
+      <c r="I40" s="136"/>
+      <c r="J40" s="136"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="136"/>
+      <c r="M40" s="136"/>
+      <c r="N40" s="136"/>
+    </row>
+    <row r="41" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A41" s="94"/>
+      <c r="B41" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="137"/>
+      <c r="D41" s="137"/>
+      <c r="E41" s="137"/>
+      <c r="F41" s="137"/>
+      <c r="G41" s="137"/>
+      <c r="H41" s="137"/>
+      <c r="I41" s="137"/>
+      <c r="J41" s="137"/>
+      <c r="K41" s="137"/>
+      <c r="L41" s="137"/>
+      <c r="M41" s="137"/>
+      <c r="N41" s="137"/>
+      <c r="O41" s="96"/>
+    </row>
+    <row r="42" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="A42" s="94"/>
+      <c r="B42" s="97" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="94"/>
+      <c r="D42" s="94"/>
+      <c r="E42" s="94"/>
+      <c r="F42" s="94"/>
+      <c r="G42" s="94"/>
+      <c r="H42" s="94"/>
+      <c r="I42" s="94"/>
+      <c r="J42" s="94"/>
+      <c r="K42" s="94"/>
+      <c r="L42" s="94"/>
+      <c r="M42" s="94"/>
+      <c r="N42" s="94"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B40:N40"/>
+    <mergeCell ref="B41:N41"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:D4"/>
+    <mergeCell ref="E3:N3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="P2" location="Contents!A1" display="(Back to contents)" xr:uid="{94B98E6D-EA5B-4AE6-AD52-42547E74AAC9}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{839CB769-4D51-436E-9A04-A70523C12E9E}">
+  <sheetPr codeName="Folha18"/>
+  <dimension ref="B1:R42"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:N1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="9.23046875" style="94"/>
+    <col min="2" max="2" width="21" style="94" customWidth="1"/>
+    <col min="3" max="14" width="12.84375" style="94" customWidth="1"/>
+    <col min="15" max="15" width="6.69140625" style="94" customWidth="1"/>
+    <col min="16" max="16384" width="9.23046875" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="109" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+    </row>
+    <row r="2" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="P2" s="66" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="110" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="139"/>
+      <c r="E3" s="140" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3" s="142"/>
+      <c r="G3" s="142"/>
+      <c r="H3" s="142"/>
+      <c r="I3" s="142"/>
+      <c r="J3" s="142"/>
+      <c r="K3" s="142"/>
+      <c r="L3" s="142"/>
+      <c r="M3" s="142"/>
+      <c r="N3" s="142"/>
+    </row>
+    <row r="4" spans="2:16" s="8" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="110"/>
+      <c r="C4" s="140"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="125" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="125"/>
+      <c r="I4" s="125" t="s">
+        <v>52</v>
+      </c>
+      <c r="J4" s="125"/>
+      <c r="K4" s="125" t="s">
+        <v>53</v>
+      </c>
+      <c r="L4" s="125"/>
+      <c r="M4" s="133" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="133"/>
+    </row>
+    <row r="5" spans="2:16" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="110"/>
+      <c r="C5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="I5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="M5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="69" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="25"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+      <c r="M6" s="18"/>
+      <c r="N6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="87">
+        <v>232713</v>
+      </c>
+      <c r="D7" s="88">
+        <v>100</v>
+      </c>
+      <c r="E7" s="87">
+        <v>23293</v>
+      </c>
+      <c r="F7" s="88">
+        <v>10</v>
+      </c>
+      <c r="G7" s="87">
+        <v>15708</v>
+      </c>
+      <c r="H7" s="88">
+        <v>6.7</v>
+      </c>
+      <c r="I7" s="87">
+        <v>43001</v>
+      </c>
+      <c r="J7" s="88">
+        <v>18.5</v>
+      </c>
+      <c r="K7" s="87">
+        <v>60448</v>
+      </c>
+      <c r="L7" s="88">
+        <v>26</v>
+      </c>
+      <c r="M7" s="87">
+        <v>82751</v>
+      </c>
+      <c r="N7" s="88">
+        <v>35.6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="90">
+        <v>28989</v>
+      </c>
+      <c r="D8" s="91">
+        <v>100</v>
+      </c>
+      <c r="E8" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="90">
+        <v>9035</v>
+      </c>
+      <c r="J8" s="91">
+        <v>31.2</v>
+      </c>
+      <c r="K8" s="90">
+        <v>6206</v>
+      </c>
+      <c r="L8" s="91">
+        <v>21.4</v>
+      </c>
+      <c r="M8" s="90">
+        <v>5747</v>
+      </c>
+      <c r="N8" s="91">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="90">
+        <v>29998</v>
+      </c>
+      <c r="D9" s="91">
+        <v>100</v>
+      </c>
+      <c r="E9" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="90">
+        <v>6451</v>
+      </c>
+      <c r="J9" s="91">
+        <v>21.5</v>
+      </c>
+      <c r="K9" s="90">
+        <v>6827</v>
+      </c>
+      <c r="L9" s="91">
+        <v>22.8</v>
+      </c>
+      <c r="M9" s="90">
+        <v>8083</v>
+      </c>
+      <c r="N9" s="91">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="90">
+        <v>34246</v>
+      </c>
+      <c r="D10" s="91">
+        <v>100</v>
+      </c>
+      <c r="E10" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="90">
+        <v>6298</v>
+      </c>
+      <c r="J10" s="91">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="K10" s="90">
+        <v>10426</v>
+      </c>
+      <c r="L10" s="91">
+        <v>30.4</v>
+      </c>
+      <c r="M10" s="90">
+        <v>10613</v>
+      </c>
+      <c r="N10" s="91">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="76" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="90">
+        <v>41953</v>
+      </c>
+      <c r="D11" s="91">
+        <v>100</v>
+      </c>
+      <c r="E11" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="90">
+        <v>8355</v>
+      </c>
+      <c r="J11" s="91">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K11" s="90">
+        <v>11561</v>
+      </c>
+      <c r="L11" s="91">
+        <v>27.6</v>
+      </c>
+      <c r="M11" s="90">
+        <v>13871</v>
+      </c>
+      <c r="N11" s="91">
+        <v>33.1</v>
+      </c>
+    </row>
+    <row r="12" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="76" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="90">
+        <v>41107</v>
+      </c>
+      <c r="D12" s="91">
+        <v>100</v>
+      </c>
+      <c r="E12" s="90">
+        <v>4489</v>
+      </c>
+      <c r="F12" s="91">
+        <v>10.9</v>
+      </c>
+      <c r="G12" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="90">
+        <v>6694</v>
+      </c>
+      <c r="J12" s="91">
+        <v>16.3</v>
+      </c>
+      <c r="K12" s="90">
+        <v>11140</v>
+      </c>
+      <c r="L12" s="91">
+        <v>27.1</v>
+      </c>
+      <c r="M12" s="90">
+        <v>16167</v>
+      </c>
+      <c r="N12" s="91">
+        <v>39.299999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="76" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="90">
+        <v>31064</v>
+      </c>
+      <c r="D13" s="91">
+        <v>100</v>
+      </c>
+      <c r="E13" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="90">
+        <v>3498</v>
+      </c>
+      <c r="J13" s="91">
+        <v>11.3</v>
+      </c>
+      <c r="K13" s="90">
+        <v>7080</v>
+      </c>
+      <c r="L13" s="91">
+        <v>22.8</v>
+      </c>
+      <c r="M13" s="90">
+        <v>16466</v>
+      </c>
+      <c r="N13" s="91">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="76" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="90">
+        <v>18326</v>
+      </c>
+      <c r="D14" s="91">
+        <v>100</v>
+      </c>
+      <c r="E14" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G14" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J14" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="90">
+        <v>5079</v>
+      </c>
+      <c r="L14" s="91">
+        <v>27.7</v>
+      </c>
+      <c r="M14" s="90">
+        <v>8181</v>
+      </c>
+      <c r="N14" s="91">
+        <v>44.6</v>
+      </c>
+    </row>
+    <row r="15" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" s="90">
+        <v>7030</v>
+      </c>
+      <c r="D15" s="91">
+        <v>100</v>
+      </c>
+      <c r="E15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M15" s="90">
+        <v>3623</v>
+      </c>
+      <c r="N15" s="91">
+        <v>51.5</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="92" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="100">
+        <v>110305</v>
+      </c>
+      <c r="D16" s="88">
+        <v>100</v>
+      </c>
+      <c r="E16" s="100">
+        <v>14483</v>
+      </c>
+      <c r="F16" s="88">
+        <v>13.1</v>
+      </c>
+      <c r="G16" s="100">
+        <v>9862</v>
+      </c>
+      <c r="H16" s="88">
+        <v>8.9</v>
+      </c>
+      <c r="I16" s="100">
+        <v>22043</v>
+      </c>
+      <c r="J16" s="88">
+        <v>20</v>
+      </c>
+      <c r="K16" s="100">
+        <v>24559</v>
+      </c>
+      <c r="L16" s="88">
+        <v>22.3</v>
+      </c>
+      <c r="M16" s="100">
+        <v>35206</v>
+      </c>
+      <c r="N16" s="88">
+        <v>31.9</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="90">
+        <v>14958</v>
+      </c>
+      <c r="D17" s="91">
+        <v>100</v>
+      </c>
+      <c r="E17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="N17" s="98" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="90">
+        <v>15540</v>
+      </c>
+      <c r="D18" s="91">
+        <v>100</v>
+      </c>
+      <c r="E18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="N18" s="98" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="90">
+        <v>17121</v>
+      </c>
+      <c r="D19" s="91">
+        <v>100</v>
+      </c>
+      <c r="E19" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F19" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H19" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="90">
+        <v>4272</v>
+      </c>
+      <c r="J19" s="91">
+        <v>25</v>
+      </c>
+      <c r="K19" s="90">
+        <v>3931</v>
+      </c>
+      <c r="L19" s="91">
+        <v>23</v>
+      </c>
+      <c r="M19" s="90">
+        <v>4773</v>
+      </c>
+      <c r="N19" s="91">
+        <v>27.9</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" s="90">
+        <v>20556</v>
+      </c>
+      <c r="D20" s="91">
+        <v>100</v>
+      </c>
+      <c r="E20" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="90">
+        <v>5123</v>
+      </c>
+      <c r="J20" s="91">
+        <v>24.9</v>
+      </c>
+      <c r="K20" s="90">
+        <v>5074</v>
+      </c>
+      <c r="L20" s="91">
+        <v>24.7</v>
+      </c>
+      <c r="M20" s="90">
+        <v>5169</v>
+      </c>
+      <c r="N20" s="91">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="90">
+        <v>19334</v>
+      </c>
+      <c r="D21" s="91">
+        <v>100</v>
+      </c>
+      <c r="E21" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F21" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="90">
+        <v>3740</v>
+      </c>
+      <c r="J21" s="91">
+        <v>19.3</v>
+      </c>
+      <c r="K21" s="90">
+        <v>4218</v>
+      </c>
+      <c r="L21" s="91">
+        <v>21.8</v>
+      </c>
+      <c r="M21" s="90">
+        <v>6569</v>
+      </c>
+      <c r="N21" s="91">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" s="90">
+        <v>13850</v>
+      </c>
+      <c r="D22" s="91">
+        <v>100</v>
+      </c>
+      <c r="E22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J22" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K22" s="90">
+        <v>2738</v>
+      </c>
+      <c r="L22" s="91">
+        <v>19.8</v>
+      </c>
+      <c r="M22" s="90">
+        <v>7901</v>
+      </c>
+      <c r="N22" s="91">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="90">
+        <v>7051</v>
+      </c>
+      <c r="D23" s="91">
+        <v>100</v>
+      </c>
+      <c r="E23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L23" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M23" s="90">
+        <v>3021</v>
+      </c>
+      <c r="N23" s="91">
+        <v>42.8</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="90">
+        <v>1895</v>
+      </c>
+      <c r="D24" s="91">
+        <v>100</v>
+      </c>
+      <c r="E24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="N24" s="91"/>
+    </row>
+    <row r="25" spans="2:14" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="100">
+        <v>122408</v>
+      </c>
+      <c r="D25" s="88">
+        <v>100</v>
+      </c>
+      <c r="E25" s="100">
+        <v>8809</v>
+      </c>
+      <c r="F25" s="88">
+        <v>7.2</v>
+      </c>
+      <c r="G25" s="100">
+        <v>5847</v>
+      </c>
+      <c r="H25" s="88">
+        <v>4.8</v>
+      </c>
+      <c r="I25" s="100">
+        <v>20958</v>
+      </c>
+      <c r="J25" s="88">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="K25" s="100">
+        <v>35889</v>
+      </c>
+      <c r="L25" s="88">
+        <v>29.3</v>
+      </c>
+      <c r="M25" s="100">
+        <v>47545</v>
+      </c>
+      <c r="N25" s="88">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="90">
+        <v>14031</v>
+      </c>
+      <c r="D26" s="91">
+        <v>100</v>
+      </c>
+      <c r="E26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L26" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="N26" s="98" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="90">
+        <v>14458</v>
+      </c>
+      <c r="D27" s="91">
+        <v>100</v>
+      </c>
+      <c r="E27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="N27" s="98" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="90">
+        <v>17125</v>
+      </c>
+      <c r="D28" s="91">
+        <v>100</v>
+      </c>
+      <c r="E28" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G28" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I28" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J28" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K28" s="90">
+        <v>6496</v>
+      </c>
+      <c r="L28" s="91">
+        <v>37.9</v>
+      </c>
+      <c r="M28" s="90">
+        <v>5839</v>
+      </c>
+      <c r="N28" s="91">
+        <v>34.1</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="90">
+        <v>21397</v>
+      </c>
+      <c r="D29" s="91">
+        <v>100</v>
+      </c>
+      <c r="E29" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F29" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I29" s="90">
+        <v>3232</v>
+      </c>
+      <c r="J29" s="91">
+        <v>15.1</v>
+      </c>
+      <c r="K29" s="90">
+        <v>6488</v>
+      </c>
+      <c r="L29" s="91">
+        <v>30.3</v>
+      </c>
+      <c r="M29" s="90">
+        <v>8702</v>
+      </c>
+      <c r="N29" s="91">
+        <v>40.700000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="90">
+        <v>21773</v>
+      </c>
+      <c r="D30" s="91">
+        <v>100</v>
+      </c>
+      <c r="E30" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G30" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H30" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I30" s="90">
+        <v>2954</v>
+      </c>
+      <c r="J30" s="91">
+        <v>13.6</v>
+      </c>
+      <c r="K30" s="90">
+        <v>6923</v>
+      </c>
+      <c r="L30" s="91">
+        <v>31.8</v>
+      </c>
+      <c r="M30" s="90">
+        <v>9598</v>
+      </c>
+      <c r="N30" s="91">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="90">
+        <v>17214</v>
+      </c>
+      <c r="D31" s="91">
+        <v>100</v>
+      </c>
+      <c r="E31" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G31" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I31" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J31" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K31" s="90">
+        <v>4343</v>
+      </c>
+      <c r="L31" s="91">
+        <v>25.2</v>
+      </c>
+      <c r="M31" s="90">
+        <v>8565</v>
+      </c>
+      <c r="N31" s="91">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="90">
+        <v>11275</v>
+      </c>
+      <c r="D32" s="91">
+        <v>100</v>
+      </c>
+      <c r="E32" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="F32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G32" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I32" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J32" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K32" s="90">
+        <v>3439</v>
+      </c>
+      <c r="L32" s="91">
+        <v>30.5</v>
+      </c>
+      <c r="M32" s="90">
+        <v>5160</v>
+      </c>
+      <c r="N32" s="91">
+        <v>45.8</v>
+      </c>
+    </row>
+    <row r="33" spans="2:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="99">
+        <v>5135</v>
+      </c>
+      <c r="D33" s="91">
+        <v>100</v>
+      </c>
+      <c r="E33" s="99" t="s">
+        <v>3</v>
+      </c>
+      <c r="F33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="G33" s="99" t="s">
+        <v>3</v>
+      </c>
+      <c r="H33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="I33" s="99" t="s">
+        <v>3</v>
+      </c>
+      <c r="J33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="K33" s="99" t="s">
+        <v>3</v>
+      </c>
+      <c r="L33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="M33" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="N33" s="98" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="2:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="4"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="3"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+    </row>
+    <row r="35" spans="2:18" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="19"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="22"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="21"/>
+      <c r="Q35" s="41"/>
+      <c r="R35" s="41"/>
+    </row>
+    <row r="36" spans="2:18" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="4"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="3"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+    </row>
+    <row r="37" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B37" s="135" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="135"/>
+      <c r="D37" s="135"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+    </row>
+    <row r="38" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+    </row>
+    <row r="39" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B39" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="95"/>
+      <c r="J39" s="8"/>
+      <c r="K39" s="8"/>
+    </row>
+    <row r="40" spans="2:18" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="C40" s="136"/>
+      <c r="D40" s="136"/>
+      <c r="E40" s="136"/>
+      <c r="F40" s="136"/>
+      <c r="G40" s="136"/>
+      <c r="H40" s="136"/>
+      <c r="I40" s="136"/>
+      <c r="J40" s="136"/>
+      <c r="K40" s="136"/>
+      <c r="L40" s="136"/>
+      <c r="M40" s="136"/>
+      <c r="N40" s="136"/>
+    </row>
+    <row r="41" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B41" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="137"/>
+      <c r="D41" s="137"/>
+      <c r="E41" s="137"/>
+      <c r="F41" s="137"/>
+      <c r="G41" s="137"/>
+      <c r="H41" s="137"/>
+      <c r="I41" s="137"/>
+      <c r="J41" s="137"/>
+      <c r="K41" s="137"/>
+      <c r="L41" s="137"/>
+      <c r="M41" s="137"/>
+      <c r="N41" s="137"/>
+      <c r="O41" s="96"/>
+    </row>
+    <row r="42" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B42" s="97" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="E3:N3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B41:N41"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B40:N40"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:D4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="P2" location="Contents!A1" display="(Back to contents)" xr:uid="{98AC3D37-0F8F-4EB7-B655-461A7DAB1EDF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE35E366-C181-47A0-A6CE-2788C93352C4}">
+  <sheetPr codeName="Folha10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P27"/>
+  <dimension ref="B1:P24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
     <col min="2" max="3" width="15.69140625" style="8" customWidth="1"/>
-    <col min="4" max="10" width="19.3828125" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="9.15234375" style="8"/>
+    <col min="4" max="11" width="19.4609375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="6.69140625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.15234375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="86" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="86"/>
+      <c r="B1" s="109" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
     </row>
     <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
-      <c r="L3" s="66" t="s">
+      <c r="M3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="93" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="89" t="s">
+      <c r="D4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="91" t="s">
-[...8 lines deleted...]
-      <c r="J4" s="113"/>
+      <c r="E4" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="143"/>
+      <c r="J4" s="122" t="s">
+        <v>59</v>
+      </c>
+      <c r="K4" s="122" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="90"/>
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="114"/>
       <c r="E5" s="62" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="62" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G5" s="62" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H5" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="I5" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="J5" s="123"/>
+      <c r="K5" s="123"/>
     </row>
     <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="18"/>
-      <c r="E6" s="18"/>
+      <c r="E6" s="30"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="30">
         <v>232713</v>
       </c>
       <c r="E7" s="30">
-        <v>190899</v>
+        <v>151780</v>
       </c>
       <c r="F7" s="30">
-        <v>146774</v>
+        <v>16875</v>
       </c>
       <c r="G7" s="30">
-        <v>44124</v>
+        <v>59401</v>
       </c>
       <c r="H7" s="30">
-        <v>37189</v>
+        <v>38647</v>
       </c>
       <c r="I7" s="30">
-        <v>5411</v>
+        <v>36857</v>
       </c>
       <c r="J7" s="30">
-        <v>31778</v>
+        <v>18093</v>
+      </c>
+      <c r="K7" s="30">
+        <v>55087</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="4"/>
       <c r="C8" s="33" t="s">
         <v>79</v>
       </c>
       <c r="D8" s="14"/>
-      <c r="E8" s="39">
-        <v>82</v>
+      <c r="E8" s="30">
+        <v>65.2</v>
       </c>
       <c r="F8" s="39">
-        <v>63.1</v>
+        <v>7.3</v>
       </c>
       <c r="G8" s="39">
-        <v>19</v>
+        <v>25.5</v>
       </c>
       <c r="H8" s="39">
-        <v>16</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="I8" s="39">
-        <v>2.2999999999999998</v>
+        <v>15.8</v>
       </c>
       <c r="J8" s="39">
-        <v>13.7</v>
+        <v>7.8</v>
+      </c>
+      <c r="K8" s="39">
+        <v>23.7</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
-      <c r="H9" s="26"/>
-[...1 lines deleted...]
-      <c r="J9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="2"/>
     </row>
     <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
-      <c r="H10" s="21"/>
-[...1 lines deleted...]
-      <c r="J10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="22"/>
     </row>
     <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
-      <c r="H11" s="3"/>
-[...1 lines deleted...]
-      <c r="J11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="2"/>
     </row>
     <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
     </row>
     <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+    </row>
+    <row r="15" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="108" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="108"/>
+      <c r="K15" s="108"/>
+    </row>
+    <row r="23" spans="4:11" x14ac:dyDescent="0.3">
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+    </row>
+    <row r="24" spans="4:11" x14ac:dyDescent="0.3">
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="B15:K15"/>
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="M3" location="Contents!A1" display="(Back to contents)" xr:uid="{C9D72EFD-BAFB-4FBD-BD7F-6FF9C8C3C5F2}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
+  <pageSetup scale="69" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC9E9607-9729-40BF-95D7-C5543600D5DB}">
+  <sheetPr codeName="Folha11">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:P27"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:J1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
+    <col min="2" max="3" width="15.69140625" style="8" customWidth="1"/>
+    <col min="4" max="10" width="19.4609375" style="8" customWidth="1"/>
+    <col min="11" max="11" width="6.69140625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.15234375" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="109" t="s">
+        <v>117</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+    </row>
+    <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+    </row>
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="L3" s="66" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="114" t="s">
+        <v>62</v>
+      </c>
+      <c r="F4" s="115"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="123" t="s">
+        <v>63</v>
+      </c>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+    </row>
+    <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="G5" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="64" t="s">
+        <v>66</v>
+      </c>
+      <c r="J5" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="30">
+        <v>232713</v>
+      </c>
+      <c r="E7" s="30">
+        <v>190899</v>
+      </c>
+      <c r="F7" s="30">
+        <v>146774</v>
+      </c>
+      <c r="G7" s="30">
+        <v>44124</v>
+      </c>
+      <c r="H7" s="30">
+        <v>37189</v>
+      </c>
+      <c r="I7" s="30">
+        <v>5411</v>
+      </c>
+      <c r="J7" s="30">
+        <v>31778</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="4"/>
+      <c r="C8" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="39">
+        <v>82</v>
+      </c>
+      <c r="F8" s="39">
+        <v>63.1</v>
+      </c>
+      <c r="G8" s="39">
+        <v>19</v>
+      </c>
+      <c r="H8" s="39">
+        <v>16</v>
+      </c>
+      <c r="I8" s="39">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J8" s="39">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="2"/>
+    </row>
+    <row r="10" spans="2:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="22"/>
+    </row>
+    <row r="11" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="2"/>
+    </row>
+    <row r="12" spans="2:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+    </row>
+    <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L13" s="8"/>
+    </row>
+    <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
     </row>
     <row r="15" spans="2:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="85"/>
-[...6 lines deleted...]
-      <c r="J15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="108"/>
       <c r="K15" s="42"/>
     </row>
     <row r="26" spans="4:10" x14ac:dyDescent="0.3">
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
     </row>
     <row r="27" spans="4:10" x14ac:dyDescent="0.3">
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
       <c r="J27" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L3" location="Contents!A1" display="(Back to contents)" xr:uid="{9E3BEB43-0DD7-46FB-B074-6CB78E01DA86}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="78" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7022538-FD3A-4FD8-808E-3A8ACF6B8B14}">
+  <sheetPr codeName="Folha19"/>
+  <dimension ref="A1:U22"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.23046875" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.69140625" style="94" customWidth="1"/>
+    <col min="2" max="2" width="25.15234375" style="94" customWidth="1"/>
+    <col min="3" max="5" width="28.69140625" style="94" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" style="94" customWidth="1"/>
+    <col min="7" max="7" width="14.23046875" style="94" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.23046875" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+    </row>
+    <row r="2" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="102" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="66" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="103"/>
+      <c r="C4" s="132" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" s="133"/>
+      <c r="E4" s="133"/>
+    </row>
+    <row r="5" spans="1:21" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="104"/>
+      <c r="C5" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="68" t="s">
+        <v>95</v>
+      </c>
+      <c r="E5" s="68" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="105"/>
+      <c r="E6" s="105"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B7" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="39">
+        <v>16</v>
+      </c>
+      <c r="D7" s="39">
+        <v>21.5</v>
+      </c>
+      <c r="E7" s="39">
+        <v>11</v>
+      </c>
+      <c r="G7" s="106"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="106"/>
+    </row>
+    <row r="9" spans="1:21" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="50"/>
+    </row>
+    <row r="10" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="53"/>
+      <c r="B10" s="146"/>
+      <c r="C10" s="146"/>
+      <c r="D10" s="146"/>
+      <c r="E10" s="146"/>
+      <c r="F10" s="53"/>
+      <c r="G10" s="53"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B11" s="135" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="135"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E12" s="80"/>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B13" s="147" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="148"/>
+      <c r="D13" s="148"/>
+      <c r="E13" s="148"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="12"/>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="12"/>
+      <c r="S13" s="12"/>
+      <c r="T13" s="12"/>
+      <c r="U13" s="12"/>
+    </row>
+    <row r="14" spans="1:21" ht="37.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="136" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="136"/>
+      <c r="D14" s="136"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="96"/>
+      <c r="N14" s="96"/>
+      <c r="O14" s="96"/>
+      <c r="P14" s="96"/>
+      <c r="Q14" s="96"/>
+      <c r="R14" s="96"/>
+      <c r="S14" s="96"/>
+      <c r="T14" s="96"/>
+      <c r="U14" s="96"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="B15" s="97"/>
+      <c r="C15" s="97"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="8"/>
+      <c r="U15" s="8"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="E16" s="80"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+    </row>
+    <row r="17" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E17" s="80"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+    </row>
+    <row r="18" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E18" s="80"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+    </row>
+    <row r="19" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E19" s="80"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+    </row>
+    <row r="20" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E20" s="80"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+    </row>
+    <row r="21" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E21" s="80"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+    </row>
+    <row r="22" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E22" s="80"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="C4:E4"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:E13"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G3" location="Contents!A1" display="(Back to contents)" xr:uid="{F0188A61-6F6B-4B31-B614-38B654C0C39E}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{592B95FD-EC0B-4B7A-8E7E-D998650E696F}">
+  <sheetPr codeName="Folha12"/>
   <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:F1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
-    <col min="2" max="2" width="33.3828125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="23.3828125" customWidth="1"/>
+    <col min="2" max="2" width="33.4609375" customWidth="1"/>
+    <col min="3" max="4" width="19.23046875" customWidth="1"/>
+    <col min="5" max="6" width="23.4609375" customWidth="1"/>
     <col min="7" max="7" width="6.69140625" customWidth="1"/>
-    <col min="8" max="8" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="115" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="115"/>
+      <c r="B1" s="149" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1" s="149"/>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="149"/>
       <c r="H1" s="8"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="H2" s="8"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="H3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="116"/>
-      <c r="C4" s="116" t="s">
+      <c r="B4" s="150"/>
+      <c r="C4" s="150" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="116" t="s">
+      <c r="D4" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="116" t="s">
+      <c r="E4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="116" t="s">
+      <c r="F4" s="150" t="s">
         <v>70</v>
       </c>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="117"/>
-[...3 lines deleted...]
-      <c r="F5" s="117"/>
+      <c r="B5" s="151"/>
+      <c r="C5" s="151"/>
+      <c r="D5" s="151"/>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
       <c r="H5" s="8"/>
     </row>
     <row r="6" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="30">
         <v>31987</v>
       </c>
       <c r="E7" s="30">
         <v>27955</v>
       </c>
       <c r="F7" s="30">
         <v>3820</v>
       </c>
       <c r="H7" s="47"/>
     </row>
@@ -4585,122 +8223,122 @@
       <c r="F8" s="39">
         <v>11.9</v>
       </c>
       <c r="G8" s="48"/>
       <c r="H8" s="47"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="48"/>
       <c r="H9" s="47"/>
     </row>
     <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="51"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="50"/>
     </row>
     <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="53"/>
-      <c r="B11" s="114"/>
-[...3 lines deleted...]
-      <c r="F11" s="114"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="146"/>
+      <c r="F11" s="146"/>
       <c r="G11" s="50"/>
       <c r="H11" s="53"/>
     </row>
     <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="F15" s="85"/>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="108" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
     </row>
     <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="53"/>
-      <c r="B16" s="114"/>
-[...3 lines deleted...]
-      <c r="F16" s="114"/>
+      <c r="B16" s="146"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="146"/>
       <c r="G16" s="53"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
-      <c r="B17" s="114"/>
-[...3 lines deleted...]
-      <c r="F17" s="114"/>
+      <c r="B17" s="146"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="146"/>
       <c r="G17" s="53"/>
       <c r="H17" s="53"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="53"/>
-      <c r="B18" s="114"/>
-[...3 lines deleted...]
-      <c r="F18" s="114"/>
+      <c r="B18" s="146"/>
+      <c r="C18" s="146"/>
+      <c r="D18" s="146"/>
+      <c r="E18" s="146"/>
+      <c r="F18" s="146"/>
       <c r="G18" s="53"/>
       <c r="H18" s="53"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E19" s="48"/>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E20" s="48"/>
       <c r="G20" s="53"/>
       <c r="H20" s="53"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E21" s="48"/>
       <c r="G21" s="53"/>
       <c r="H21" s="53"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E22" s="48"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E23" s="48"/>
@@ -4736,116 +8374,119 @@
       <c r="E29" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Contents!A1" display="(Back to contents)" xr:uid="{58DE9E05-B1AB-4638-B3EF-BF7B90E6C3FC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1100FDB-E293-4CDE-9E3F-F8F817DFD88E}">
+  <sheetPr codeName="Folha13"/>
   <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:F1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
-    <col min="2" max="2" width="33.3828125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="23.3828125" customWidth="1"/>
+    <col min="2" max="2" width="33.4609375" customWidth="1"/>
+    <col min="3" max="4" width="19.23046875" customWidth="1"/>
+    <col min="5" max="6" width="23.4609375" customWidth="1"/>
     <col min="7" max="7" width="6.69140625" customWidth="1"/>
-    <col min="8" max="8" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="115" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="115"/>
+      <c r="B1" s="149" t="s">
+        <v>115</v>
+      </c>
+      <c r="C1" s="149"/>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="149"/>
       <c r="H1" s="8"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="H2" s="8"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="H3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="118"/>
-      <c r="C4" s="118" t="s">
+      <c r="B4" s="152"/>
+      <c r="C4" s="152" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="116" t="s">
+      <c r="D4" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="116" t="s">
+      <c r="E4" s="150" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="116" t="s">
+      <c r="F4" s="150" t="s">
         <v>70</v>
       </c>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:16" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="119"/>
-[...3 lines deleted...]
-      <c r="F5" s="117"/>
+      <c r="B5" s="153"/>
+      <c r="C5" s="153"/>
+      <c r="D5" s="151"/>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
       <c r="H5" s="8"/>
     </row>
     <row r="6" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
     </row>
     <row r="7" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="54">
         <v>31987</v>
       </c>
       <c r="E7" s="54">
         <v>26894</v>
       </c>
       <c r="F7" s="54">
         <v>4308</v>
       </c>
       <c r="H7" s="47"/>
     </row>
@@ -4861,122 +8502,122 @@
       <c r="F8" s="56">
         <v>13.5</v>
       </c>
       <c r="G8" s="48"/>
       <c r="H8" s="47"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="48"/>
       <c r="H9" s="47"/>
     </row>
     <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="51"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="50"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11" s="53"/>
-      <c r="B11" s="114"/>
-[...3 lines deleted...]
-      <c r="F11" s="114"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="146"/>
+      <c r="F11" s="146"/>
       <c r="G11" s="50"/>
       <c r="H11" s="53"/>
     </row>
     <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="F15" s="85"/>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="108" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16" s="53"/>
-      <c r="B16" s="114"/>
-[...3 lines deleted...]
-      <c r="F16" s="114"/>
+      <c r="B16" s="146"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="146"/>
       <c r="G16" s="53"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
-      <c r="B17" s="114"/>
-[...3 lines deleted...]
-      <c r="F17" s="114"/>
+      <c r="B17" s="146"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="146"/>
       <c r="G17" s="53"/>
       <c r="H17" s="53"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="53"/>
-      <c r="B18" s="114"/>
-[...3 lines deleted...]
-      <c r="F18" s="114"/>
+      <c r="B18" s="146"/>
+      <c r="C18" s="146"/>
+      <c r="D18" s="146"/>
+      <c r="E18" s="146"/>
+      <c r="F18" s="146"/>
       <c r="G18" s="53"/>
       <c r="H18" s="53"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E19" s="48"/>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E20" s="48"/>
       <c r="G20" s="53"/>
       <c r="H20" s="53"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E21" s="48"/>
       <c r="G21" s="53"/>
       <c r="H21" s="53"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E22" s="48"/>
       <c r="G22" s="53"/>
       <c r="H22" s="53"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="E23" s="48"/>
@@ -5012,226 +8653,229 @@
       <c r="E29" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H3" location="Contents!A1" display="(Back to contents)" xr:uid="{39C8EE89-F8C0-4D00-8B89-AE2A8C1B6925}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78ADF38-6382-40CA-A850-C1897C320929}">
+  <sheetPr codeName="Folha14"/>
   <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
-    <col min="2" max="2" width="19.3046875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="22.3828125" customWidth="1"/>
+    <col min="2" max="2" width="19.23046875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.4609375" customWidth="1"/>
     <col min="4" max="5" width="30.15234375" customWidth="1"/>
     <col min="6" max="6" width="6.69140625" customWidth="1"/>
-    <col min="7" max="7" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="95" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="95"/>
+      <c r="B1" s="118" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="G2" s="8"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="G3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="116"/>
-      <c r="C4" s="116" t="s">
+      <c r="B4" s="150"/>
+      <c r="C4" s="150" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="118" t="s">
+      <c r="D4" s="152" t="s">
         <v>71</v>
       </c>
-      <c r="E4" s="121"/>
+      <c r="E4" s="155"/>
       <c r="G4" s="8"/>
     </row>
     <row r="5" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="117"/>
-[...2 lines deleted...]
-      <c r="E5" s="121"/>
+      <c r="B5" s="151"/>
+      <c r="C5" s="151"/>
+      <c r="D5" s="152"/>
+      <c r="E5" s="155"/>
       <c r="G5" s="8"/>
     </row>
     <row r="6" spans="1:16" ht="21.65" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="120"/>
-      <c r="C6" s="120"/>
+      <c r="B6" s="154"/>
+      <c r="C6" s="154"/>
       <c r="D6" s="57" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="57" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="58"/>
     </row>
     <row r="7" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="46"/>
       <c r="C7" s="46"/>
       <c r="D7" s="46"/>
       <c r="E7" s="46"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B8" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="30">
         <v>31987</v>
       </c>
       <c r="D8" s="30">
         <v>6625</v>
       </c>
       <c r="E8" s="59">
         <v>20.7</v>
       </c>
       <c r="G8" s="47"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="48"/>
       <c r="G9" s="47"/>
     </row>
     <row r="10" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="51"/>
       <c r="C10" s="51"/>
       <c r="D10" s="52"/>
       <c r="E10" s="52"/>
       <c r="F10" s="50"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11" s="53"/>
-      <c r="B11" s="114"/>
-[...2 lines deleted...]
-      <c r="E11" s="114"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="146"/>
       <c r="F11" s="50"/>
       <c r="G11" s="53"/>
     </row>
     <row r="12" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
     </row>
-    <row r="15" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="E15" s="122"/>
+    <row r="15" spans="1:16" s="8" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="156" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="156"/>
+      <c r="D15" s="156"/>
+      <c r="E15" s="156"/>
       <c r="F15" s="42"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16" s="53"/>
-      <c r="B16" s="114"/>
-[...2 lines deleted...]
-      <c r="E16" s="114"/>
+      <c r="B16" s="146"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
       <c r="F16" s="53"/>
       <c r="G16" s="53"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
-      <c r="B17" s="114"/>
-[...2 lines deleted...]
-      <c r="E17" s="114"/>
+      <c r="B17" s="146"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
       <c r="F17" s="53"/>
       <c r="G17" s="53"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="53"/>
-      <c r="B18" s="114"/>
-[...2 lines deleted...]
-      <c r="E18" s="114"/>
+      <c r="B18" s="146"/>
+      <c r="C18" s="146"/>
+      <c r="D18" s="146"/>
+      <c r="E18" s="146"/>
       <c r="F18" s="53"/>
       <c r="G18" s="53"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D19" s="48"/>
       <c r="F19" s="53"/>
       <c r="G19" s="53"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D20" s="48"/>
       <c r="F20" s="53"/>
       <c r="G20" s="53"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D21" s="48"/>
       <c r="F21" s="53"/>
       <c r="G21" s="53"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D22" s="48"/>
       <c r="F22" s="53"/>
       <c r="G22" s="53"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D23" s="48"/>
@@ -5265,304 +8909,307 @@
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D29" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Contents!A1" display="(Back to contents)" xr:uid="{D3B8A890-09AA-455D-8FF7-AB3B591E0928}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3242B243-CACA-4B9A-B609-30691DDE1377}">
+  <sheetPr codeName="Folha15"/>
   <dimension ref="A1:P30"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
-    <col min="2" max="2" width="33.3828125" customWidth="1"/>
+    <col min="2" max="2" width="33.4609375" customWidth="1"/>
     <col min="3" max="3" width="16.69140625" customWidth="1"/>
-    <col min="4" max="4" width="19.3828125" customWidth="1"/>
+    <col min="4" max="4" width="19.4609375" customWidth="1"/>
     <col min="5" max="7" width="15.15234375" customWidth="1"/>
     <col min="8" max="8" width="17.53515625" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" customWidth="1"/>
-    <col min="10" max="10" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="115" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="149" t="s">
+        <v>113</v>
+      </c>
+      <c r="C1" s="149"/>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="149"/>
+      <c r="G1" s="149"/>
+      <c r="H1" s="149"/>
       <c r="J1" s="8"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="J2" s="8"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="J3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="116"/>
-      <c r="C4" s="101" t="s">
+      <c r="B4" s="150"/>
+      <c r="C4" s="124" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="123" t="s">
+      <c r="D4" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="125" t="s">
+      <c r="E4" s="138" t="s">
         <v>72</v>
       </c>
-      <c r="F4" s="126"/>
-[...1 lines deleted...]
-      <c r="H4" s="126"/>
+      <c r="F4" s="157"/>
+      <c r="G4" s="157"/>
+      <c r="H4" s="157"/>
       <c r="J4" s="8"/>
     </row>
     <row r="5" spans="1:16" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="117"/>
-[...5 lines deleted...]
-      <c r="H5" s="128"/>
+      <c r="B5" s="151"/>
+      <c r="C5" s="124"/>
+      <c r="D5" s="139"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
       <c r="J5" s="8"/>
     </row>
     <row r="6" spans="1:16" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="117"/>
-[...1 lines deleted...]
-      <c r="D6" s="124"/>
+      <c r="B6" s="151"/>
+      <c r="C6" s="125"/>
+      <c r="D6" s="141"/>
       <c r="E6" s="60" t="s">
         <v>73</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>74</v>
       </c>
       <c r="G6" s="60" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="60" t="s">
         <v>76</v>
       </c>
       <c r="J6" s="58"/>
     </row>
     <row r="7" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="46"/>
       <c r="E7" s="46"/>
       <c r="F7" s="46"/>
       <c r="G7" s="46"/>
       <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="B8" s="129" t="s">
+      <c r="B8" s="158" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="30">
         <v>22978</v>
       </c>
       <c r="E8" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="30">
         <v>12469</v>
       </c>
       <c r="G8" s="30">
         <v>4771</v>
       </c>
       <c r="H8" s="30">
         <v>4487</v>
       </c>
       <c r="I8" s="30"/>
       <c r="J8" s="47"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="B9" s="129"/>
+      <c r="B9" s="158"/>
       <c r="C9" s="33" t="s">
         <v>79</v>
       </c>
       <c r="D9" s="39"/>
       <c r="E9" s="39" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="39">
         <v>54.3</v>
       </c>
       <c r="G9" s="39">
         <v>20.8</v>
       </c>
       <c r="H9" s="39">
         <v>19.5</v>
       </c>
       <c r="I9" s="48"/>
       <c r="J9" s="47"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.3">
       <c r="B10" s="49"/>
       <c r="C10" s="49"/>
       <c r="D10" s="49"/>
       <c r="E10" s="50"/>
       <c r="F10" s="50"/>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
       <c r="I10" s="48"/>
       <c r="J10" s="47"/>
     </row>
     <row r="11" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="51"/>
       <c r="C11" s="51"/>
       <c r="D11" s="51"/>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="H11" s="52"/>
       <c r="I11" s="50"/>
     </row>
-    <row r="12" spans="1:16" ht="4.3" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:16" ht="4.4000000000000004" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="53"/>
-      <c r="B12" s="114"/>
-[...5 lines deleted...]
-      <c r="H12" s="114"/>
+      <c r="B12" s="146"/>
+      <c r="C12" s="146"/>
+      <c r="D12" s="146"/>
+      <c r="E12" s="146"/>
+      <c r="F12" s="146"/>
+      <c r="G12" s="146"/>
+      <c r="H12" s="146"/>
       <c r="I12" s="50"/>
       <c r="J12" s="53"/>
     </row>
     <row r="13" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
     </row>
     <row r="14" spans="1:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="1:16" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
     </row>
     <row r="16" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="85" t="s">
+      <c r="B16" s="108" t="s">
         <v>78</v>
       </c>
-      <c r="C16" s="85"/>
-[...2 lines deleted...]
-      <c r="F16" s="85"/>
+      <c r="C16" s="108"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="108"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
-      <c r="B17" s="114" t="s">
+      <c r="B17" s="146" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="114"/>
-[...4 lines deleted...]
-      <c r="H17" s="114"/>
+      <c r="C17" s="146"/>
+      <c r="D17" s="146"/>
+      <c r="E17" s="146"/>
+      <c r="F17" s="146"/>
+      <c r="G17" s="146"/>
+      <c r="H17" s="146"/>
       <c r="I17" s="53"/>
       <c r="J17" s="53"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="53"/>
-      <c r="B18" s="114"/>
-[...5 lines deleted...]
-      <c r="H18" s="114"/>
+      <c r="B18" s="146"/>
+      <c r="C18" s="146"/>
+      <c r="D18" s="146"/>
+      <c r="E18" s="146"/>
+      <c r="F18" s="146"/>
+      <c r="G18" s="146"/>
+      <c r="H18" s="146"/>
       <c r="I18" s="53"/>
       <c r="J18" s="53"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="53"/>
-      <c r="B19" s="114"/>
-[...5 lines deleted...]
-      <c r="H19" s="114"/>
+      <c r="B19" s="146"/>
+      <c r="C19" s="146"/>
+      <c r="D19" s="146"/>
+      <c r="E19" s="146"/>
+      <c r="F19" s="146"/>
+      <c r="G19" s="146"/>
+      <c r="H19" s="146"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="E20" s="48"/>
       <c r="F20" s="48"/>
       <c r="G20" s="48"/>
       <c r="I20" s="53"/>
       <c r="J20" s="53"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
       <c r="G21" s="48"/>
       <c r="I21" s="53"/>
       <c r="J21" s="53"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
       <c r="I22" s="53"/>
       <c r="J22" s="53"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
@@ -5620,270 +9267,273 @@
       <c r="G30" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:H5"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="B18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{439929B2-4B37-4B28-9654-669D3B1142D9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45275590551181105" right="0.45275590551181105" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2500-000000000000}">
+  <sheetPr codeName="Folha16"/>
   <dimension ref="N1:X133"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="9.15234375" customWidth="1"/>
     <col min="13" max="13" width="10.84375" customWidth="1"/>
     <col min="14" max="14" width="6.69140625" customWidth="1"/>
-    <col min="15" max="15" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="15:15" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="15:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="O2" s="17"/>
     </row>
     <row r="3" spans="15:15" x14ac:dyDescent="0.3">
       <c r="O3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="14:24" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="N82" s="130"/>
-[...9 lines deleted...]
-      <c r="X82" s="130"/>
+      <c r="N82" s="159"/>
+      <c r="O82" s="159"/>
+      <c r="P82" s="159"/>
+      <c r="Q82" s="159"/>
+      <c r="R82" s="159"/>
+      <c r="S82" s="159"/>
+      <c r="T82" s="159"/>
+      <c r="U82" s="159"/>
+      <c r="V82" s="159"/>
+      <c r="W82" s="159"/>
+      <c r="X82" s="159"/>
     </row>
     <row r="83" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N83" s="130"/>
-[...9 lines deleted...]
-      <c r="X83" s="130"/>
+      <c r="N83" s="159"/>
+      <c r="O83" s="159"/>
+      <c r="P83" s="159"/>
+      <c r="Q83" s="159"/>
+      <c r="R83" s="159"/>
+      <c r="S83" s="159"/>
+      <c r="T83" s="159"/>
+      <c r="U83" s="159"/>
+      <c r="V83" s="159"/>
+      <c r="W83" s="159"/>
+      <c r="X83" s="159"/>
     </row>
     <row r="84" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N84" s="130"/>
-[...9 lines deleted...]
-      <c r="X84" s="130"/>
+      <c r="N84" s="159"/>
+      <c r="O84" s="159"/>
+      <c r="P84" s="159"/>
+      <c r="Q84" s="159"/>
+      <c r="R84" s="159"/>
+      <c r="S84" s="159"/>
+      <c r="T84" s="159"/>
+      <c r="U84" s="159"/>
+      <c r="V84" s="159"/>
+      <c r="W84" s="159"/>
+      <c r="X84" s="159"/>
     </row>
     <row r="107" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N107" s="130"/>
-[...9 lines deleted...]
-      <c r="X107" s="130"/>
+      <c r="N107" s="159"/>
+      <c r="O107" s="159"/>
+      <c r="P107" s="159"/>
+      <c r="Q107" s="159"/>
+      <c r="R107" s="159"/>
+      <c r="S107" s="159"/>
+      <c r="T107" s="159"/>
+      <c r="U107" s="159"/>
+      <c r="V107" s="159"/>
+      <c r="W107" s="159"/>
+      <c r="X107" s="159"/>
     </row>
     <row r="108" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N108" s="130"/>
-[...9 lines deleted...]
-      <c r="X108" s="130"/>
+      <c r="N108" s="159"/>
+      <c r="O108" s="159"/>
+      <c r="P108" s="159"/>
+      <c r="Q108" s="159"/>
+      <c r="R108" s="159"/>
+      <c r="S108" s="159"/>
+      <c r="T108" s="159"/>
+      <c r="U108" s="159"/>
+      <c r="V108" s="159"/>
+      <c r="W108" s="159"/>
+      <c r="X108" s="159"/>
     </row>
     <row r="109" spans="14:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="N109" s="130"/>
-[...9 lines deleted...]
-      <c r="X109" s="130"/>
+      <c r="N109" s="159"/>
+      <c r="O109" s="159"/>
+      <c r="P109" s="159"/>
+      <c r="Q109" s="159"/>
+      <c r="R109" s="159"/>
+      <c r="S109" s="159"/>
+      <c r="T109" s="159"/>
+      <c r="U109" s="159"/>
+      <c r="V109" s="159"/>
+      <c r="W109" s="159"/>
+      <c r="X109" s="159"/>
     </row>
     <row r="131" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N131" s="130"/>
-[...9 lines deleted...]
-      <c r="X131" s="130"/>
+      <c r="N131" s="159"/>
+      <c r="O131" s="159"/>
+      <c r="P131" s="159"/>
+      <c r="Q131" s="159"/>
+      <c r="R131" s="159"/>
+      <c r="S131" s="159"/>
+      <c r="T131" s="159"/>
+      <c r="U131" s="159"/>
+      <c r="V131" s="159"/>
+      <c r="W131" s="159"/>
+      <c r="X131" s="159"/>
     </row>
     <row r="132" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N132" s="130"/>
-[...9 lines deleted...]
-      <c r="X132" s="130"/>
+      <c r="N132" s="159"/>
+      <c r="O132" s="159"/>
+      <c r="P132" s="159"/>
+      <c r="Q132" s="159"/>
+      <c r="R132" s="159"/>
+      <c r="S132" s="159"/>
+      <c r="T132" s="159"/>
+      <c r="U132" s="159"/>
+      <c r="V132" s="159"/>
+      <c r="W132" s="159"/>
+      <c r="X132" s="159"/>
     </row>
     <row r="133" spans="14:24" x14ac:dyDescent="0.3">
-      <c r="N133" s="130"/>
-[...9 lines deleted...]
-      <c r="X133" s="130"/>
+      <c r="N133" s="159"/>
+      <c r="O133" s="159"/>
+      <c r="P133" s="159"/>
+      <c r="Q133" s="159"/>
+      <c r="R133" s="159"/>
+      <c r="S133" s="159"/>
+      <c r="T133" s="159"/>
+      <c r="U133" s="159"/>
+      <c r="V133" s="159"/>
+      <c r="W133" s="159"/>
+      <c r="X133" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="N131:X133"/>
     <mergeCell ref="N82:X84"/>
     <mergeCell ref="N107:X109"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="O3" location="Contents!A1" display="(Voltar ao índice)" xr:uid="{00000000-0004-0000-2500-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Folha2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="15.69140625" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.69140625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="20" style="8" customWidth="1"/>
     <col min="8" max="8" width="6.69140625" style="8" customWidth="1"/>
     <col min="9" max="9" width="14.15234375" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.15234375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="C1" s="86"/>
-[...3 lines deleted...]
-      <c r="G1" s="86"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
     </row>
     <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="I3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="93" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="89" t="s">
+      <c r="D4" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="91" t="s">
+      <c r="E4" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
     </row>
     <row r="5" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="90"/>
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="113"/>
       <c r="E5" s="62" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="62" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="63" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>13</v>
       </c>
@@ -5948,204 +9598,205 @@
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="2:16" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="16"/>
     </row>
     <row r="15" spans="2:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>80</v>
       </c>
-      <c r="C15" s="85"/>
-[...3 lines deleted...]
-      <c r="G15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
     </row>
     <row r="18" spans="4:7" x14ac:dyDescent="0.3">
       <c r="F18" s="41"/>
     </row>
     <row r="28" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
     </row>
     <row r="29" spans="4:7" x14ac:dyDescent="0.3">
       <c r="E29" s="41"/>
       <c r="F29" s="41"/>
       <c r="G29" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I3" location="Contents!A1" display="(Back to contents)" xr:uid="{2B976150-B5DF-4BA5-B077-5D1729C8D866}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="Folha3"/>
   <dimension ref="A1:Y27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="15.69140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.69140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="21" width="11.84375" style="5" customWidth="1"/>
     <col min="22" max="22" width="6.69140625" style="5" customWidth="1"/>
-    <col min="23" max="23" width="14.3046875" style="5" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14.23046875" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.15234375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="95" t="s">
+      <c r="B1" s="118" t="s">
         <v>68</v>
       </c>
-      <c r="C1" s="95"/>
-[...17 lines deleted...]
-      <c r="U1" s="95"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="118"/>
+      <c r="O1" s="118"/>
+      <c r="P1" s="118"/>
+      <c r="Q1" s="118"/>
+      <c r="R1" s="118"/>
+      <c r="S1" s="118"/>
+      <c r="T1" s="118"/>
+      <c r="U1" s="118"/>
       <c r="V1" s="13"/>
       <c r="W1" s="13"/>
       <c r="X1" s="13"/>
     </row>
     <row r="2" spans="1:25" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="W3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="101" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="124" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="99" t="s">
+      <c r="D4" s="122" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="96" t="s">
+      <c r="E4" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="97"/>
-[...14 lines deleted...]
-      <c r="U4" s="98"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="120"/>
+      <c r="M4" s="120"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="120"/>
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="120"/>
+      <c r="S4" s="120"/>
+      <c r="T4" s="120"/>
+      <c r="U4" s="121"/>
     </row>
     <row r="5" spans="1:25" ht="87.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="87"/>
-[...1 lines deleted...]
-      <c r="D5" s="100"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="125"/>
+      <c r="D5" s="123"/>
       <c r="E5" s="65" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="65" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="65" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="65" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="65" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="65" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="65" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="65" t="s">
         <v>22</v>
       </c>
       <c r="M5" s="65" t="s">
@@ -6416,72 +10067,72 @@
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
     </row>
     <row r="14" spans="1:25" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="16"/>
     </row>
     <row r="15" spans="1:25" s="8" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="85"/>
-[...17 lines deleted...]
-      <c r="U15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="108"/>
+      <c r="K15" s="108"/>
+      <c r="L15" s="108"/>
+      <c r="M15" s="108"/>
+      <c r="N15" s="108"/>
+      <c r="O15" s="108"/>
+      <c r="P15" s="108"/>
+      <c r="Q15" s="108"/>
+      <c r="R15" s="108"/>
+      <c r="S15" s="108"/>
+      <c r="T15" s="108"/>
+      <c r="U15" s="108"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="16"/>
     </row>
     <row r="17" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
     </row>
     <row r="18" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
     </row>
     <row r="19" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
     </row>
     <row r="20" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
     </row>
     <row r="21" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D21" s="7"/>
@@ -6509,113 +10160,115 @@
     </row>
     <row r="27" spans="4:5" x14ac:dyDescent="0.3">
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:U15"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:U4"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="W3" location="Contents!A1" display="(Back to contents)" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Folha4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
     <col min="2" max="3" width="15.69140625" style="8" customWidth="1"/>
-    <col min="4" max="8" width="20.3828125" style="8" customWidth="1"/>
+    <col min="4" max="8" width="20.4609375" style="8" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" style="8" customWidth="1"/>
-    <col min="10" max="10" width="14.3046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.15234375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="86"/>
-[...4 lines deleted...]
-      <c r="H1" s="86"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
     </row>
     <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="J3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="93" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="103" t="s">
+      <c r="D4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="91" t="s">
+      <c r="E4" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="92"/>
-[...1 lines deleted...]
-      <c r="H4" s="92"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
     </row>
     <row r="5" spans="2:16" ht="32.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="91"/>
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="114"/>
       <c r="E5" s="62" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="62" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="62" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
@@ -6695,238 +10348,241 @@
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
     </row>
     <row r="15" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="85"/>
-[...4 lines deleted...]
-      <c r="H15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
     </row>
     <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
     </row>
     <row r="23" spans="4:8" x14ac:dyDescent="0.3">
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="4:8" x14ac:dyDescent="0.3">
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{F91D6541-E826-4780-BB03-E5F0CF7C8949}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="97" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F748898C-8182-432E-8C61-53633E5C0546}">
+  <sheetPr codeName="Folha5"/>
   <dimension ref="A1:R46"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:P1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="23.15234375" customWidth="1"/>
     <col min="3" max="16" width="8.84375" customWidth="1"/>
-    <col min="18" max="18" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="95" t="s">
-[...15 lines deleted...]
-      <c r="P1" s="95"/>
+      <c r="B1" s="118" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="118"/>
+      <c r="O1" s="118"/>
+      <c r="P1" s="118"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="B3" s="107" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="108" t="s">
+      <c r="B3" s="130" t="s">
+        <v>83</v>
+      </c>
+      <c r="C3" s="131" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="87"/>
-[...13 lines deleted...]
-      <c r="P3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="132" t="s">
+        <v>84</v>
+      </c>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
+      <c r="O3" s="133"/>
+      <c r="P3" s="133"/>
       <c r="R3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="107"/>
-[...25 lines deleted...]
-      <c r="P4" s="110"/>
+      <c r="B4" s="130"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="133" t="s">
+        <v>85</v>
+      </c>
+      <c r="F4" s="133"/>
+      <c r="G4" s="134" t="s">
+        <v>86</v>
+      </c>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134" t="s">
+        <v>87</v>
+      </c>
+      <c r="J4" s="134"/>
+      <c r="K4" s="134" t="s">
+        <v>88</v>
+      </c>
+      <c r="L4" s="134"/>
+      <c r="M4" s="134" t="s">
+        <v>89</v>
+      </c>
+      <c r="N4" s="134"/>
+      <c r="O4" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="P4" s="133"/>
     </row>
     <row r="5" spans="1:18" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="107"/>
+      <c r="B5" s="130"/>
       <c r="C5" s="67" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="E5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="G5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="I5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="K5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="M5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="68" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="O5" s="69" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="69" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="10" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="18"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
       <c r="P6" s="18"/>
       <c r="R6" s="58"/>
     </row>
     <row r="7" spans="1:18" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="71" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="72">
@@ -6953,531 +10609,531 @@
       <c r="J7" s="74">
         <v>7.2</v>
       </c>
       <c r="K7" s="72">
         <v>41738</v>
       </c>
       <c r="L7" s="74">
         <v>17.899999999999999</v>
       </c>
       <c r="M7" s="72">
         <v>86171</v>
       </c>
       <c r="N7" s="74">
         <v>37</v>
       </c>
       <c r="O7" s="72">
         <v>55577</v>
       </c>
       <c r="P7" s="74">
         <v>23.9</v>
       </c>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C8" s="14">
         <v>28989</v>
       </c>
       <c r="D8" s="73">
         <v>100</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="M8" s="14">
         <v>14322</v>
       </c>
       <c r="N8" s="3">
         <v>49.4</v>
       </c>
       <c r="O8" s="14">
         <v>8253</v>
       </c>
       <c r="P8" s="3">
         <v>28.5</v>
       </c>
       <c r="R8" s="47"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C9" s="14">
         <v>147304</v>
       </c>
       <c r="D9" s="73">
         <v>100</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="14">
         <v>5999</v>
       </c>
       <c r="H9" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="I9" s="14">
         <v>10556</v>
       </c>
       <c r="J9" s="3">
         <v>7.2</v>
       </c>
       <c r="K9" s="14">
         <v>27904</v>
       </c>
       <c r="L9" s="3">
         <v>18.899999999999999</v>
       </c>
       <c r="M9" s="14">
         <v>53817</v>
       </c>
       <c r="N9" s="3">
         <v>36.5</v>
       </c>
       <c r="O9" s="14">
         <v>34604</v>
       </c>
       <c r="P9" s="3">
         <v>23.5</v>
       </c>
       <c r="R9" s="47"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="4" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C10" s="14">
         <v>56420</v>
       </c>
       <c r="D10" s="73">
         <v>100</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="14">
         <v>5603</v>
       </c>
       <c r="J10" s="3">
         <v>9.9</v>
       </c>
       <c r="K10" s="14">
         <v>9906</v>
       </c>
       <c r="L10" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="M10" s="14">
         <v>18031</v>
       </c>
       <c r="N10" s="3">
         <v>32</v>
       </c>
       <c r="O10" s="14">
         <v>12720</v>
       </c>
       <c r="P10" s="3">
         <v>22.5</v>
       </c>
       <c r="R10" s="47"/>
     </row>
     <row r="11" spans="1:18" s="70" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="75" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="C11" s="72">
         <v>110305</v>
       </c>
       <c r="D11" s="73">
         <v>100</v>
       </c>
       <c r="E11" s="72" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="74" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="72" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="74" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="72">
         <v>6743</v>
       </c>
       <c r="J11" s="74">
         <v>6.1</v>
       </c>
       <c r="K11" s="72">
         <v>16879</v>
       </c>
       <c r="L11" s="74">
         <v>15.3</v>
       </c>
       <c r="M11" s="72">
         <v>41901</v>
       </c>
       <c r="N11" s="74">
         <v>38</v>
       </c>
       <c r="O11" s="72">
         <v>29258</v>
       </c>
       <c r="P11" s="74">
         <v>26.5</v>
       </c>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="53"/>
       <c r="B12" s="76" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C12" s="14">
         <v>14958</v>
       </c>
       <c r="D12" s="73">
         <v>100</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K12" s="14" t="s">
         <v>3</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="14">
         <v>6250</v>
       </c>
       <c r="N12" s="3">
         <v>41.8</v>
       </c>
       <c r="O12" s="14">
         <v>4775</v>
       </c>
       <c r="P12" s="3">
         <v>31.9</v>
       </c>
       <c r="R12" s="53"/>
     </row>
     <row r="13" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="76" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C13" s="14">
         <v>72551</v>
       </c>
       <c r="D13" s="73">
         <v>100</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="14">
         <v>4845</v>
       </c>
       <c r="J13" s="3">
         <v>6.7</v>
       </c>
       <c r="K13" s="14">
         <v>11090</v>
       </c>
       <c r="L13" s="3">
         <v>15.3</v>
       </c>
       <c r="M13" s="14">
         <v>27882</v>
       </c>
       <c r="N13" s="3">
         <v>38.4</v>
       </c>
       <c r="O13" s="14">
         <v>18857</v>
       </c>
       <c r="P13" s="3">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="76" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C14" s="14">
         <v>22796</v>
       </c>
       <c r="D14" s="73">
         <v>100</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K14" s="14">
         <v>3240</v>
       </c>
       <c r="L14" s="3">
         <v>14.2</v>
       </c>
       <c r="M14" s="14">
         <v>7769</v>
       </c>
       <c r="N14" s="3">
         <v>34.1</v>
       </c>
       <c r="O14" s="14">
         <v>5625</v>
       </c>
       <c r="P14" s="3">
         <v>24.7</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="75" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C15" s="72">
         <v>122408</v>
       </c>
       <c r="D15" s="73">
         <v>100</v>
       </c>
       <c r="E15" s="72" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="74" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="72">
         <v>4946</v>
       </c>
       <c r="H15" s="74">
         <v>4</v>
       </c>
       <c r="I15" s="72">
         <v>10035</v>
       </c>
       <c r="J15" s="74">
         <v>8.1999999999999993</v>
       </c>
       <c r="K15" s="72">
         <v>24859</v>
       </c>
       <c r="L15" s="74">
         <v>20.3</v>
       </c>
       <c r="M15" s="72">
         <v>44270</v>
       </c>
       <c r="N15" s="74">
         <v>36.200000000000003</v>
       </c>
       <c r="O15" s="72">
         <v>26319</v>
       </c>
       <c r="P15" s="74">
         <v>21.5</v>
       </c>
       <c r="R15" s="5"/>
     </row>
     <row r="16" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="76" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="C16" s="14">
         <v>14031</v>
       </c>
       <c r="D16" s="73">
         <v>100</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="14">
         <v>8072</v>
       </c>
       <c r="N16" s="3">
         <v>57.5</v>
       </c>
       <c r="O16" s="14" t="s">
         <v>3</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="53"/>
       <c r="B17" s="76" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C17" s="14">
         <v>74753</v>
       </c>
       <c r="D17" s="73">
         <v>100</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="14">
         <v>3271</v>
       </c>
       <c r="H17" s="3">
         <v>4.4000000000000004</v>
       </c>
       <c r="I17" s="14">
         <v>5711</v>
       </c>
       <c r="J17" s="3">
         <v>7.6</v>
       </c>
       <c r="K17" s="14">
         <v>16815</v>
       </c>
       <c r="L17" s="3">
         <v>22.5</v>
       </c>
       <c r="M17" s="14">
         <v>25936</v>
       </c>
       <c r="N17" s="3">
         <v>34.700000000000003</v>
       </c>
       <c r="O17" s="14">
         <v>15747</v>
       </c>
       <c r="P17" s="3">
         <v>21.1</v>
       </c>
       <c r="R17" s="53"/>
     </row>
     <row r="18" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="53"/>
       <c r="B18" s="76" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C18" s="14">
         <v>33624</v>
       </c>
       <c r="D18" s="73">
         <v>100</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I18" s="14" t="s">
         <v>3</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>3</v>
       </c>
@@ -7536,509 +11192,515 @@
       <c r="N20" s="21"/>
       <c r="O20" s="20"/>
       <c r="P20" s="21"/>
       <c r="R20" s="53"/>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.3">
       <c r="B21" s="4"/>
       <c r="C21" s="14"/>
       <c r="D21" s="77"/>
       <c r="E21" s="2"/>
       <c r="F21" s="3"/>
       <c r="G21" s="14"/>
       <c r="H21" s="3"/>
       <c r="I21" s="14"/>
       <c r="J21" s="3"/>
       <c r="K21" s="14"/>
       <c r="L21" s="3"/>
       <c r="M21" s="14"/>
       <c r="N21" s="3"/>
       <c r="O21" s="14"/>
       <c r="P21" s="3"/>
       <c r="R21" s="53"/>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.3">
       <c r="B22" s="79" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="G22" s="53"/>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.3">
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
       <c r="M23" s="9"/>
       <c r="N23" s="9"/>
       <c r="O23" s="9"/>
       <c r="P23" s="9"/>
       <c r="R23" s="53"/>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="B24" s="104" t="s">
+      <c r="B24" s="127" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="105"/>
-[...1 lines deleted...]
-      <c r="E24" s="105"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
       <c r="G24" s="53"/>
     </row>
     <row r="25" spans="1:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="106" t="s">
-[...15 lines deleted...]
-      <c r="P25" s="106"/>
+      <c r="B25" s="129" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="129"/>
+      <c r="D25" s="129"/>
+      <c r="E25" s="129"/>
+      <c r="F25" s="129"/>
+      <c r="G25" s="129"/>
+      <c r="H25" s="129"/>
+      <c r="I25" s="129"/>
+      <c r="J25" s="129"/>
+      <c r="K25" s="129"/>
+      <c r="L25" s="129"/>
+      <c r="M25" s="129"/>
+      <c r="N25" s="129"/>
+      <c r="O25" s="129"/>
+      <c r="P25" s="129"/>
     </row>
     <row r="26" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="16" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="G26" s="53"/>
     </row>
     <row r="27" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="16" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="R27" s="53"/>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.3">
       <c r="E28" s="80"/>
       <c r="F28" s="80"/>
       <c r="G28" s="80"/>
       <c r="I28" s="53"/>
       <c r="J28" s="53"/>
       <c r="R28" s="53"/>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.3">
       <c r="R29" s="53"/>
     </row>
     <row r="46" ht="33" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:P25"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="E3:P3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:P4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="R3" location="Contents!A1" display="(Back to contents)" xr:uid="{C3871870-4B0D-49EC-BE65-947E87C9E2E8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A79EAA93-5E4E-4469-8BDA-A2553729FE18}">
+  <sheetPr codeName="Folha6"/>
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" customWidth="1"/>
     <col min="2" max="2" width="29.15234375" customWidth="1"/>
-    <col min="3" max="5" width="16.3828125" customWidth="1"/>
-    <col min="7" max="7" width="14.3046875" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="16.4609375" customWidth="1"/>
+    <col min="6" max="6" width="6.69140625" customWidth="1"/>
+    <col min="7" max="7" width="14.23046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="95" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="95"/>
+      <c r="B1" s="118" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="81" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="107" t="s">
-[...6 lines deleted...]
-      <c r="E3" s="110"/>
+      <c r="B3" s="130" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3" s="132" t="s">
+        <v>104</v>
+      </c>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
       <c r="G3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="107"/>
+      <c r="B4" s="130"/>
       <c r="C4" s="68" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="68" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E4" s="68" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:7" ht="10" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="25"/>
       <c r="C5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="G5" s="58"/>
     </row>
     <row r="6" spans="1:7" s="70" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="82">
         <v>74</v>
       </c>
       <c r="D6" s="82">
         <v>77</v>
       </c>
       <c r="E6" s="82">
         <v>70</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="83" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C7" s="84">
         <v>82</v>
       </c>
       <c r="D7" s="84">
         <v>82</v>
       </c>
       <c r="E7" s="84">
         <v>83</v>
       </c>
       <c r="G7" s="47"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="83" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C8" s="84">
         <v>77</v>
       </c>
       <c r="D8" s="84">
         <v>79</v>
       </c>
       <c r="E8" s="84">
         <v>74</v>
       </c>
       <c r="G8" s="47"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="83" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="C9" s="84">
         <v>74</v>
       </c>
       <c r="D9" s="84">
         <v>79</v>
       </c>
       <c r="E9" s="84">
         <v>69</v>
       </c>
       <c r="G9" s="47"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="53"/>
       <c r="B10" s="83" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C10" s="84">
         <v>75</v>
       </c>
       <c r="D10" s="84">
         <v>76</v>
       </c>
       <c r="E10" s="84">
         <v>73</v>
       </c>
       <c r="G10" s="53"/>
     </row>
     <row r="11" spans="1:7" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="83" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C11" s="84">
         <v>73</v>
       </c>
       <c r="D11" s="84">
         <v>78</v>
       </c>
       <c r="E11" s="84">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="83" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="C12" s="84">
         <v>71</v>
       </c>
       <c r="D12" s="84">
         <v>75</v>
       </c>
       <c r="E12" s="84">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="83" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="C13" s="84">
         <v>67</v>
       </c>
       <c r="D13" s="84">
         <v>71</v>
       </c>
       <c r="E13" s="84">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="53"/>
       <c r="B14" s="83" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C14" s="84">
         <v>58</v>
       </c>
       <c r="D14" s="84">
         <v>58</v>
       </c>
       <c r="E14" s="84">
         <v>58</v>
       </c>
       <c r="G14" s="53"/>
     </row>
     <row r="15" spans="1:7" ht="10" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53"/>
       <c r="B15" s="4"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3"/>
       <c r="E15" s="14"/>
       <c r="G15" s="53"/>
     </row>
     <row r="16" spans="1:7" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="19"/>
       <c r="C16" s="22"/>
       <c r="D16" s="21"/>
       <c r="E16" s="20"/>
       <c r="G16" s="53"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B17" s="4"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3"/>
       <c r="E17" s="14"/>
       <c r="G17" s="53"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B18" s="79" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="G18" s="53"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B19" s="16"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="G19" s="53"/>
       <c r="J19" s="15"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B20" s="104" t="s">
+      <c r="B20" s="127" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="105"/>
-[...1 lines deleted...]
-      <c r="E20" s="105"/>
+      <c r="C20" s="128"/>
+      <c r="D20" s="128"/>
+      <c r="E20" s="128"/>
       <c r="G20" s="53"/>
     </row>
     <row r="21" spans="2:10" ht="41.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="106" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="106"/>
+      <c r="B21" s="129" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="129"/>
+      <c r="D21" s="129"/>
+      <c r="E21" s="129"/>
       <c r="G21" s="53"/>
     </row>
     <row r="22" spans="2:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="16" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="G22" s="53"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B23" s="16"/>
       <c r="G23" s="53"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.3">
       <c r="C24" s="80"/>
       <c r="D24" s="80"/>
       <c r="E24" s="80"/>
       <c r="G24" s="53"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.3">
       <c r="G25" s="53"/>
     </row>
     <row r="42" ht="33" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G3" location="Contents!A1" display="(Back to contents)" xr:uid="{64B636D4-F9C9-4DC8-B8E0-FE24670CAF21}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E532FEF-EC65-42D3-9B3A-E1A4A5F2BF1E}">
-  <sheetPr>
+  <sheetPr codeName="Folha7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
     <col min="2" max="3" width="15.69140625" style="8" customWidth="1"/>
     <col min="4" max="8" width="26.15234375" style="8" customWidth="1"/>
     <col min="9" max="9" width="6.69140625" style="8" customWidth="1"/>
-    <col min="10" max="10" width="14.3046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.15234375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="86" t="s">
+      <c r="B1" s="109" t="s">
         <v>81</v>
       </c>
-      <c r="C1" s="86"/>
-[...4 lines deleted...]
-      <c r="H1" s="86"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
     </row>
     <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="J3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="93" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="89" t="s">
+      <c r="D4" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="91" t="s">
+      <c r="E4" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="92"/>
-[...1 lines deleted...]
-      <c r="H4" s="92"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
     </row>
     <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="90"/>
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="113"/>
       <c r="E5" s="62" t="s">
         <v>44</v>
       </c>
       <c r="F5" s="62" t="s">
         <v>45</v>
       </c>
       <c r="G5" s="62" t="s">
         <v>47</v>
       </c>
       <c r="H5" s="63" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="24" t="s">
         <v>11</v>
@@ -8118,170 +11780,1185 @@
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
     </row>
     <row r="15" spans="2:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="85"/>
-[...4 lines deleted...]
-      <c r="H15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
     </row>
     <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
     </row>
     <row r="23" spans="4:8" x14ac:dyDescent="0.3">
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
     </row>
     <row r="24" spans="4:8" x14ac:dyDescent="0.3">
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J3" location="Contents!A1" display="(Back to contents)" xr:uid="{43E64A9F-ACA6-4763-89E4-C566518C5789}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B069967C-5D98-4831-AE36-3147FA01BB3B}">
+  <sheetPr codeName="Folha9"/>
+  <dimension ref="B1:P36"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:L1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="18.53515625" style="8" customWidth="1"/>
+    <col min="3" max="12" width="12.84375" style="8" customWidth="1"/>
+    <col min="13" max="13" width="6.69140625" style="8" customWidth="1"/>
+    <col min="14" max="14" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="9.15234375" style="41"/>
+    <col min="17" max="16384" width="9.15234375" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" s="85" customFormat="1" ht="36.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="109" t="s">
+        <v>127</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="O1" s="86"/>
+      <c r="P1" s="86"/>
+    </row>
+    <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="N2" s="66" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="110" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="110"/>
+      <c r="E3" s="132" t="s">
+        <v>122</v>
+      </c>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+    </row>
+    <row r="4" spans="2:16" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="110"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="133" t="s">
+        <v>131</v>
+      </c>
+      <c r="F4" s="133"/>
+      <c r="G4" s="134" t="s">
+        <v>132</v>
+      </c>
+      <c r="H4" s="134"/>
+      <c r="I4" s="134" t="s">
+        <v>133</v>
+      </c>
+      <c r="J4" s="134"/>
+      <c r="K4" s="133" t="s">
+        <v>134</v>
+      </c>
+      <c r="L4" s="133"/>
+    </row>
+    <row r="5" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="110"/>
+      <c r="C5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="I5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="K5" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="69" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="25"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="18"/>
+    </row>
+    <row r="7" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="87">
+        <v>232713</v>
+      </c>
+      <c r="D7" s="88">
+        <v>100</v>
+      </c>
+      <c r="E7" s="87">
+        <v>111471</v>
+      </c>
+      <c r="F7" s="88">
+        <v>47.9</v>
+      </c>
+      <c r="G7" s="87">
+        <v>86350</v>
+      </c>
+      <c r="H7" s="88">
+        <v>37.1</v>
+      </c>
+      <c r="I7" s="87">
+        <v>18234</v>
+      </c>
+      <c r="J7" s="88">
+        <v>7.8</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10784</v>
+      </c>
+      <c r="L7" s="88">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+    </row>
+    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="90">
+        <v>28989</v>
+      </c>
+      <c r="D8" s="91">
+        <v>100</v>
+      </c>
+      <c r="E8" s="90">
+        <v>17153</v>
+      </c>
+      <c r="F8" s="91">
+        <v>59.2</v>
+      </c>
+      <c r="G8" s="90">
+        <v>9158</v>
+      </c>
+      <c r="H8" s="91">
+        <v>31.6</v>
+      </c>
+      <c r="I8" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="90">
+        <v>29998</v>
+      </c>
+      <c r="D9" s="91">
+        <v>100</v>
+      </c>
+      <c r="E9" s="90">
+        <v>13414</v>
+      </c>
+      <c r="F9" s="91">
+        <v>44.7</v>
+      </c>
+      <c r="G9" s="90">
+        <v>12260</v>
+      </c>
+      <c r="H9" s="91">
+        <v>40.9</v>
+      </c>
+      <c r="I9" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L9" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="90">
+        <v>34246</v>
+      </c>
+      <c r="D10" s="91">
+        <v>100</v>
+      </c>
+      <c r="E10" s="90">
+        <v>14483</v>
+      </c>
+      <c r="F10" s="91">
+        <v>42.3</v>
+      </c>
+      <c r="G10" s="90">
+        <v>13815</v>
+      </c>
+      <c r="H10" s="91">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I10" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L10" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="76" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="90">
+        <v>41953</v>
+      </c>
+      <c r="D11" s="91">
+        <v>100</v>
+      </c>
+      <c r="E11" s="90">
+        <v>18234</v>
+      </c>
+      <c r="F11" s="91">
+        <v>43.5</v>
+      </c>
+      <c r="G11" s="90">
+        <v>15413</v>
+      </c>
+      <c r="H11" s="91">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I11" s="90">
+        <v>5999</v>
+      </c>
+      <c r="J11" s="91">
+        <v>14.3</v>
+      </c>
+      <c r="K11" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M11" s="4"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="41"/>
+    </row>
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="76" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="90">
+        <v>41107</v>
+      </c>
+      <c r="D12" s="91">
+        <v>100</v>
+      </c>
+      <c r="E12" s="90">
+        <v>17032</v>
+      </c>
+      <c r="F12" s="91">
+        <v>41.4</v>
+      </c>
+      <c r="G12" s="90">
+        <v>18592</v>
+      </c>
+      <c r="H12" s="91">
+        <v>45.2</v>
+      </c>
+      <c r="I12" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="76" t="s">
+        <v>120</v>
+      </c>
+      <c r="C13" s="90">
+        <v>56420</v>
+      </c>
+      <c r="D13" s="91">
+        <v>100</v>
+      </c>
+      <c r="E13" s="90">
+        <v>31154</v>
+      </c>
+      <c r="F13" s="91">
+        <v>55.2</v>
+      </c>
+      <c r="G13" s="90">
+        <v>17111</v>
+      </c>
+      <c r="H13" s="91">
+        <v>30.3</v>
+      </c>
+      <c r="I13" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K13" s="90">
+        <v>5937</v>
+      </c>
+      <c r="L13" s="91">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="92" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="87">
+        <v>110305</v>
+      </c>
+      <c r="D14" s="88">
+        <v>100</v>
+      </c>
+      <c r="E14" s="87">
+        <v>48585</v>
+      </c>
+      <c r="F14" s="88">
+        <v>44</v>
+      </c>
+      <c r="G14" s="87">
+        <v>40651</v>
+      </c>
+      <c r="H14" s="88">
+        <v>36.9</v>
+      </c>
+      <c r="I14" s="87">
+        <v>12169</v>
+      </c>
+      <c r="J14" s="88">
+        <v>11</v>
+      </c>
+      <c r="K14" s="87">
+        <v>6124</v>
+      </c>
+      <c r="L14" s="88">
+        <v>5.6</v>
+      </c>
+      <c r="M14" s="89"/>
+    </row>
+    <row r="15" spans="2:16" s="89" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="90">
+        <v>14958</v>
+      </c>
+      <c r="D15" s="91">
+        <v>100</v>
+      </c>
+      <c r="E15" s="90">
+        <v>8288</v>
+      </c>
+      <c r="F15" s="91">
+        <v>55.4</v>
+      </c>
+      <c r="G15" s="90">
+        <v>4623</v>
+      </c>
+      <c r="H15" s="91">
+        <v>30.9</v>
+      </c>
+      <c r="I15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="90">
+        <v>15540</v>
+      </c>
+      <c r="D16" s="91">
+        <v>100</v>
+      </c>
+      <c r="E16" s="90">
+        <v>6558</v>
+      </c>
+      <c r="F16" s="91">
+        <v>42.2</v>
+      </c>
+      <c r="G16" s="90">
+        <v>6755</v>
+      </c>
+      <c r="H16" s="91">
+        <v>43.5</v>
+      </c>
+      <c r="I16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J16" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L16" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C17" s="90">
+        <v>17121</v>
+      </c>
+      <c r="D17" s="91">
+        <v>100</v>
+      </c>
+      <c r="E17" s="90">
+        <v>7513</v>
+      </c>
+      <c r="F17" s="91">
+        <v>43.9</v>
+      </c>
+      <c r="G17" s="90">
+        <v>6264</v>
+      </c>
+      <c r="H17" s="91">
+        <v>36.6</v>
+      </c>
+      <c r="I17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" s="90">
+        <v>20556</v>
+      </c>
+      <c r="D18" s="91">
+        <v>100</v>
+      </c>
+      <c r="E18" s="90">
+        <v>7666</v>
+      </c>
+      <c r="F18" s="91">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="G18" s="90">
+        <v>7521</v>
+      </c>
+      <c r="H18" s="91">
+        <v>36.6</v>
+      </c>
+      <c r="I18" s="90">
+        <v>4290</v>
+      </c>
+      <c r="J18" s="91">
+        <v>20.9</v>
+      </c>
+      <c r="K18" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="90">
+        <v>19334</v>
+      </c>
+      <c r="D19" s="91">
+        <v>100</v>
+      </c>
+      <c r="E19" s="90">
+        <v>7609</v>
+      </c>
+      <c r="F19" s="91">
+        <v>39.4</v>
+      </c>
+      <c r="G19" s="90">
+        <v>8076</v>
+      </c>
+      <c r="H19" s="91">
+        <v>41.8</v>
+      </c>
+      <c r="I19" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J19" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L19" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="C20" s="90">
+        <v>22796</v>
+      </c>
+      <c r="D20" s="91">
+        <v>100</v>
+      </c>
+      <c r="E20" s="90">
+        <v>10953</v>
+      </c>
+      <c r="F20" s="91">
+        <v>48</v>
+      </c>
+      <c r="G20" s="90">
+        <v>7413</v>
+      </c>
+      <c r="H20" s="91">
+        <v>32.5</v>
+      </c>
+      <c r="I20" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="87">
+        <v>122408</v>
+      </c>
+      <c r="D21" s="88">
+        <v>100</v>
+      </c>
+      <c r="E21" s="87">
+        <v>62885</v>
+      </c>
+      <c r="F21" s="88">
+        <v>51.4</v>
+      </c>
+      <c r="G21" s="87">
+        <v>45698</v>
+      </c>
+      <c r="H21" s="88">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I21" s="87">
+        <v>6065</v>
+      </c>
+      <c r="J21" s="88">
+        <v>5</v>
+      </c>
+      <c r="K21" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="88" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="90">
+        <v>14031</v>
+      </c>
+      <c r="D22" s="91">
+        <v>100</v>
+      </c>
+      <c r="E22" s="90">
+        <v>8866</v>
+      </c>
+      <c r="F22" s="91">
+        <v>63.2</v>
+      </c>
+      <c r="G22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="H22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J22" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K22" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L22" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="90">
+        <v>14458</v>
+      </c>
+      <c r="D23" s="91">
+        <v>100</v>
+      </c>
+      <c r="E23" s="90">
+        <v>6856</v>
+      </c>
+      <c r="F23" s="91">
+        <v>47.4</v>
+      </c>
+      <c r="G23" s="90">
+        <v>5505</v>
+      </c>
+      <c r="H23" s="91">
+        <v>38.1</v>
+      </c>
+      <c r="I23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J23" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K23" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L23" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="90">
+        <v>17125</v>
+      </c>
+      <c r="D24" s="91">
+        <v>100</v>
+      </c>
+      <c r="E24" s="90">
+        <v>6970</v>
+      </c>
+      <c r="F24" s="91">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="G24" s="90">
+        <v>7551</v>
+      </c>
+      <c r="H24" s="91">
+        <v>44.1</v>
+      </c>
+      <c r="I24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J24" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="90">
+        <v>21397</v>
+      </c>
+      <c r="D25" s="91">
+        <v>100</v>
+      </c>
+      <c r="E25" s="90">
+        <v>10568</v>
+      </c>
+      <c r="F25" s="91">
+        <v>49.4</v>
+      </c>
+      <c r="G25" s="90">
+        <v>7892</v>
+      </c>
+      <c r="H25" s="91">
+        <v>36.9</v>
+      </c>
+      <c r="I25" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J25" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K25" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L25" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="93" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="90">
+        <v>21773</v>
+      </c>
+      <c r="D26" s="91">
+        <v>100</v>
+      </c>
+      <c r="E26" s="90">
+        <v>9423</v>
+      </c>
+      <c r="F26" s="91">
+        <v>43.3</v>
+      </c>
+      <c r="G26" s="90">
+        <v>10516</v>
+      </c>
+      <c r="H26" s="91">
+        <v>48.3</v>
+      </c>
+      <c r="I26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J26" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K26" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L26" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="90">
+        <v>33624</v>
+      </c>
+      <c r="D27" s="91">
+        <v>100</v>
+      </c>
+      <c r="E27" s="90">
+        <v>20202</v>
+      </c>
+      <c r="F27" s="91">
+        <v>60.1</v>
+      </c>
+      <c r="G27" s="90">
+        <v>9699</v>
+      </c>
+      <c r="H27" s="91">
+        <v>28.8</v>
+      </c>
+      <c r="I27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="J27" s="91" t="s">
+        <v>3</v>
+      </c>
+      <c r="K27" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="91" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="4"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="3"/>
+    </row>
+    <row r="29" spans="2:12" ht="3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="19"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="21"/>
+    </row>
+    <row r="30" spans="2:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="4"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="3"/>
+    </row>
+    <row r="31" spans="2:12" s="94" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="135" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="135"/>
+      <c r="D31" s="135"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+    </row>
+    <row r="32" spans="2:12" s="94" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+    </row>
+    <row r="33" spans="2:15" s="94" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="95"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+    </row>
+    <row r="34" spans="2:15" s="94" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="C34" s="136"/>
+      <c r="D34" s="136"/>
+      <c r="E34" s="136"/>
+      <c r="F34" s="136"/>
+      <c r="G34" s="136"/>
+      <c r="H34" s="136"/>
+      <c r="I34" s="136"/>
+      <c r="J34" s="136"/>
+      <c r="K34" s="136"/>
+      <c r="L34" s="136"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="96"/>
+    </row>
+    <row r="35" spans="2:15" s="94" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="137"/>
+      <c r="D35" s="137"/>
+      <c r="E35" s="137"/>
+      <c r="F35" s="137"/>
+      <c r="G35" s="137"/>
+      <c r="H35" s="137"/>
+      <c r="I35" s="137"/>
+      <c r="J35" s="137"/>
+      <c r="K35" s="137"/>
+      <c r="L35" s="137"/>
+      <c r="M35" s="137"/>
+      <c r="N35" s="137"/>
+      <c r="O35" s="96"/>
+    </row>
+    <row r="36" spans="2:15" s="94" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="97" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B34:L34"/>
+    <mergeCell ref="B35:N35"/>
+    <mergeCell ref="B1:L1"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:D4"/>
+    <mergeCell ref="E3:L3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="N2" location="Contents!A1" display="(Back to contents)" xr:uid="{35EE8D4C-BFA3-4BD7-8D83-742559EABA9A}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72C458E-82EA-4C3D-ADD6-3CA118B824A1}">
-  <sheetPr>
+  <sheetPr codeName="Folha8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:I1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.69140625" style="8" customWidth="1"/>
     <col min="2" max="3" width="15.69140625" style="8" customWidth="1"/>
-    <col min="4" max="9" width="19.3828125" style="8" customWidth="1"/>
+    <col min="4" max="9" width="19.4609375" style="8" customWidth="1"/>
     <col min="10" max="10" width="6.69140625" style="8" customWidth="1"/>
-    <col min="11" max="11" width="14.3046875" style="8" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.23046875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="9.15234375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="86" t="s">
-[...8 lines deleted...]
-      <c r="I1" s="86"/>
+      <c r="B1" s="109" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
     </row>
     <row r="2" spans="2:16" ht="10.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
     </row>
     <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="K3" s="66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="87"/>
-      <c r="C4" s="93" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="116" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="103" t="s">
+      <c r="D4" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="91" t="s">
+      <c r="E4" s="114" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="92"/>
-[...2 lines deleted...]
-      <c r="I4" s="92"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
     </row>
     <row r="5" spans="2:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="88"/>
-[...1 lines deleted...]
-      <c r="D5" s="91"/>
+      <c r="B5" s="111"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="114"/>
       <c r="E5" s="62" t="s">
         <v>50</v>
       </c>
       <c r="F5" s="62" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="62" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="62" t="s">
         <v>53</v>
       </c>
       <c r="I5" s="63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="25"/>
       <c r="C6" s="25"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
@@ -8375,434 +13052,147 @@
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="2:16" s="12" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K13" s="8"/>
     </row>
     <row r="14" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
     </row>
     <row r="15" spans="2:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="85" t="s">
+      <c r="B15" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="85"/>
-[...5 lines deleted...]
-      <c r="I15" s="85"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="108"/>
     </row>
     <row r="16" spans="2:16" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="26" spans="4:9" x14ac:dyDescent="0.3">
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
     </row>
     <row r="27" spans="4:9" x14ac:dyDescent="0.3">
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:I4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K3" location="Contents!A1" display="(Back to contents)" xr:uid="{58DA3E27-8175-455C-8780-F315CB00AFDA}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.47244094488188981" top="0.6692913385826772" bottom="0.6692913385826772" header="0" footer="0"/>
   <pageSetup scale="88" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...289 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos com Nome</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="28" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Contents</vt:lpstr>
       <vt:lpstr>T1</vt:lpstr>
       <vt:lpstr>T2</vt:lpstr>
       <vt:lpstr>T3</vt:lpstr>
       <vt:lpstr>T4</vt:lpstr>
       <vt:lpstr>T5</vt:lpstr>
       <vt:lpstr>T6</vt:lpstr>
       <vt:lpstr>T7</vt:lpstr>
       <vt:lpstr>T8</vt:lpstr>
       <vt:lpstr>T9</vt:lpstr>
       <vt:lpstr>T10</vt:lpstr>
       <vt:lpstr>T11</vt:lpstr>
       <vt:lpstr>T12</vt:lpstr>
       <vt:lpstr>T13</vt:lpstr>
+      <vt:lpstr>T14</vt:lpstr>
+      <vt:lpstr>T15</vt:lpstr>
+      <vt:lpstr>T16</vt:lpstr>
+      <vt:lpstr>T17</vt:lpstr>
       <vt:lpstr>Methodological note</vt:lpstr>
       <vt:lpstr>'Methodological note'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T1'!Área_de_Impressão</vt:lpstr>
-      <vt:lpstr>'T10'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T11'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T12'!Área_de_Impressão</vt:lpstr>
-      <vt:lpstr>'T13'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T14'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T15'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T16'!Área_de_Impressão</vt:lpstr>
+      <vt:lpstr>'T17'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T2'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T3'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T6'!Área_de_Impressão</vt:lpstr>
-      <vt:lpstr>'T7'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T8'!Área_de_Impressão</vt:lpstr>
-      <vt:lpstr>'T9'!Área_de_Impressão</vt:lpstr>
       <vt:lpstr>'T2'!Títulos_de_Impressão</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cristina.goncalves</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>